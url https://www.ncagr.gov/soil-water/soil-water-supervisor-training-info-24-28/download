--- v3 (2026-07-24)
+++ v4 (2026-09-23)
@@ -1,82 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\Directories\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{9AF8B3FF-31D4-4609-BCBB-22CC5EBE2936}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{B74881D4-CBAF-4F90-888B-6939088D6D3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Supervisor Info" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="S76" i="1" l="1"/>
+  <c r="S137" i="1" l="1"/>
+  <c r="S73" i="1"/>
+  <c r="S76" i="1"/>
+  <c r="S47" i="1"/>
   <c r="S46" i="1"/>
   <c r="S45" i="1"/>
   <c r="M137" i="1"/>
   <c r="M12" i="1"/>
   <c r="M169" i="1"/>
   <c r="L84" i="1"/>
   <c r="L137" i="1" l="1"/>
   <c r="M47" i="1"/>
   <c r="M73" i="1"/>
   <c r="G90" i="1" l="1"/>
   <c r="G50" i="1"/>
   <c r="G10" i="1" l="1"/>
   <c r="G170" i="1"/>
   <c r="I157" i="1"/>
   <c r="I188" i="1"/>
   <c r="G188" i="1" s="1"/>
   <c r="I67" i="1"/>
   <c r="I59" i="1"/>
   <c r="I141" i="1"/>
   <c r="I114" i="1"/>
   <c r="I149" i="1"/>
   <c r="I135" i="1"/>
   <c r="I74" i="1"/>
   <c r="I34" i="1"/>
   <c r="I152" i="1"/>
@@ -297,51 +300,51 @@
   <c r="G22" i="1"/>
   <c r="G21" i="1"/>
   <c r="G20" i="1"/>
   <c r="G19" i="1"/>
   <c r="G18" i="1"/>
   <c r="G17" i="1"/>
   <c r="G16" i="1"/>
   <c r="G15" i="1"/>
   <c r="G14" i="1"/>
   <c r="G13" i="1"/>
   <c r="G11" i="1"/>
   <c r="G9" i="1"/>
   <c r="G8" i="1"/>
   <c r="G7" i="1"/>
   <c r="G6" i="1"/>
   <c r="G4" i="1"/>
   <c r="G3" i="1"/>
   <c r="I200" i="1" l="1"/>
   <c r="G200" i="1"/>
   <c r="M200" i="1"/>
   <c r="G5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1172" uniqueCount="733">
   <si>
     <t>Unique ID</t>
   </si>
   <si>
     <t>SWCD Name</t>
   </si>
   <si>
     <t>Supervisor First Name / Middle Name</t>
   </si>
   <si>
     <t>Supervisor Last Name / Suffix</t>
   </si>
   <si>
     <t>01-009</t>
   </si>
   <si>
     <t>Alamance</t>
   </si>
   <si>
     <t>David Michael</t>
   </si>
   <si>
     <t>Spruill</t>
   </si>
   <si>
@@ -2490,50 +2493,56 @@
     <t>02-005</t>
   </si>
   <si>
     <t>Richard "Eugene"</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Willia F.</t>
   </si>
   <si>
     <t>Brown, IV</t>
   </si>
   <si>
     <t>30-005</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>Weatherman</t>
   </si>
   <si>
     <t>2011, 2022, 2023</t>
+  </si>
+  <si>
+    <t>Stuart L.</t>
+  </si>
+  <si>
+    <t>Baucom</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2996,53 +3005,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AC200"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="Q120" sqref="Q120"/>
+    <sheetView tabSelected="1" topLeftCell="A160" workbookViewId="0">
+      <pane xSplit="7" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="S183" sqref="S183"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" customWidth="1"/>
     <col min="3" max="3" width="4" style="1" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="18.85546875" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" style="1" customWidth="1"/>
     <col min="8" max="19" width="16.140625" style="1" customWidth="1"/>
     <col min="20" max="29" width="16.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="19"/>
       <c r="D1" s="20" t="s">
         <v>2</v>
       </c>
@@ -3925,74 +3934,76 @@
       <c r="AA17" s="9"/>
       <c r="AB17" s="9"/>
       <c r="AC17" s="9"/>
     </row>
     <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>74</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>75</v>
       </c>
       <c r="F18" s="12" t="s">
         <v>77</v>
       </c>
       <c r="G18" s="6">
         <f t="shared" si="0"/>
-        <v>21.75</v>
+        <v>23</v>
       </c>
       <c r="H18" s="8"/>
       <c r="I18" s="8">
         <v>7.5</v>
       </c>
       <c r="J18" s="8"/>
       <c r="K18" s="8">
         <v>2.5</v>
       </c>
       <c r="L18" s="8">
         <v>1.75</v>
       </c>
       <c r="M18" s="8"/>
       <c r="N18" s="8">
         <v>8</v>
       </c>
       <c r="O18" s="8"/>
       <c r="P18" s="8">
         <v>2</v>
       </c>
       <c r="Q18" s="8"/>
       <c r="R18" s="8"/>
-      <c r="S18" s="8"/>
+      <c r="S18" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T18" s="9"/>
       <c r="U18" s="9"/>
       <c r="V18" s="9"/>
       <c r="W18" s="9"/>
       <c r="X18" s="9"/>
       <c r="Y18" s="9"/>
       <c r="Z18" s="9"/>
       <c r="AA18" s="9"/>
       <c r="AB18" s="9"/>
       <c r="AC18" s="9"/>
     </row>
     <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="E19" s="10" t="s">
@@ -5132,70 +5143,72 @@
       <c r="AA41" s="9"/>
       <c r="AB41" s="9"/>
       <c r="AC41" s="9"/>
     </row>
     <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
         <v>153</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>154</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>155</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>152</v>
       </c>
       <c r="G42" s="6">
         <f t="shared" si="0"/>
-        <v>8</v>
+        <v>9.25</v>
       </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8">
         <v>2.5</v>
       </c>
       <c r="L42" s="8">
         <v>3</v>
       </c>
       <c r="M42" s="8"/>
       <c r="N42" s="8"/>
       <c r="O42" s="8"/>
       <c r="P42" s="8">
         <v>2.5</v>
       </c>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
-      <c r="S42" s="8"/>
+      <c r="S42" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T42" s="9"/>
       <c r="U42" s="9"/>
       <c r="V42" s="9"/>
       <c r="W42" s="9"/>
       <c r="X42" s="9"/>
       <c r="Y42" s="9"/>
       <c r="Z42" s="9"/>
       <c r="AA42" s="9"/>
       <c r="AB42" s="9"/>
       <c r="AC42" s="9"/>
     </row>
     <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
         <v>156</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>158</v>
       </c>
       <c r="E43" s="10" t="s">
@@ -5385,76 +5398,77 @@
       <c r="AA46" s="9"/>
       <c r="AB46" s="9"/>
       <c r="AC46" s="9"/>
     </row>
     <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
         <v>172</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>174</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>175</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G47" s="6">
         <f t="shared" si="0"/>
-        <v>25.5</v>
+        <v>27</v>
       </c>
       <c r="H47" s="8"/>
       <c r="I47" s="8">
         <v>6.5</v>
       </c>
       <c r="J47" s="8"/>
       <c r="K47" s="8"/>
       <c r="L47" s="8">
         <v>2.5</v>
       </c>
       <c r="M47" s="8">
         <f>4+2</f>
         <v>6</v>
       </c>
       <c r="N47" s="8"/>
       <c r="O47" s="8"/>
       <c r="P47" s="8">
         <v>2.5</v>
       </c>
       <c r="Q47" s="8">
         <v>6</v>
       </c>
       <c r="R47" s="8"/>
       <c r="S47" s="8">
-        <v>2</v>
+        <f>2+1.5</f>
+        <v>3.5</v>
       </c>
       <c r="T47" s="9"/>
       <c r="U47" s="9"/>
       <c r="V47" s="9"/>
       <c r="W47" s="9"/>
       <c r="X47" s="9"/>
       <c r="Y47" s="9"/>
       <c r="Z47" s="9"/>
       <c r="AA47" s="9"/>
       <c r="AB47" s="9"/>
       <c r="AC47" s="9"/>
     </row>
     <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
         <v>176</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>177</v>
       </c>
@@ -5492,66 +5506,68 @@
       <c r="AA48" s="9"/>
       <c r="AB48" s="9"/>
       <c r="AC48" s="9"/>
     </row>
     <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
         <v>180</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>182</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>183</v>
       </c>
       <c r="F49" s="12" t="s">
         <v>184</v>
       </c>
       <c r="G49" s="6">
         <f t="shared" si="0"/>
-        <v>1</v>
+        <v>2.25</v>
       </c>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
       <c r="J49" s="8"/>
       <c r="K49" s="8"/>
       <c r="L49" s="8"/>
       <c r="M49" s="8">
         <v>1</v>
       </c>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
-      <c r="S49" s="8"/>
+      <c r="S49" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T49" s="9"/>
       <c r="U49" s="9"/>
       <c r="V49" s="9"/>
       <c r="W49" s="9"/>
       <c r="X49" s="9"/>
       <c r="Y49" s="9"/>
       <c r="Z49" s="9"/>
       <c r="AA49" s="9"/>
       <c r="AB49" s="9"/>
       <c r="AC49" s="9"/>
     </row>
     <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>185</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>96</v>
       </c>
       <c r="E50" s="10" t="s">
@@ -5749,73 +5765,75 @@
       <c r="AA53" s="9"/>
       <c r="AB53" s="9"/>
       <c r="AC53" s="9"/>
     </row>
     <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="10" t="s">
         <v>199</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>196</v>
       </c>
       <c r="C54" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>200</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>201</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>202</v>
       </c>
       <c r="G54" s="6">
         <f t="shared" si="0"/>
-        <v>25.5</v>
+        <v>26.75</v>
       </c>
       <c r="H54" s="8"/>
       <c r="I54" s="8">
         <f>7.5+1+1</f>
         <v>9.5</v>
       </c>
       <c r="J54" s="8"/>
       <c r="K54" s="8">
         <v>3.25</v>
       </c>
       <c r="L54" s="8">
         <v>2.25</v>
       </c>
       <c r="M54" s="8"/>
       <c r="N54" s="8">
         <v>10.5</v>
       </c>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
-      <c r="S54" s="8"/>
+      <c r="S54" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T54" s="9"/>
       <c r="U54" s="9"/>
       <c r="V54" s="9"/>
       <c r="W54" s="9"/>
       <c r="X54" s="9"/>
       <c r="Y54" s="9"/>
       <c r="Z54" s="9"/>
       <c r="AA54" s="9"/>
       <c r="AB54" s="9"/>
       <c r="AC54" s="9"/>
     </row>
     <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="10" t="s">
         <v>203</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D55" s="13" t="s">
         <v>719</v>
       </c>
       <c r="E55" s="13" t="s">
@@ -6740,73 +6758,76 @@
       <c r="AA72" s="9"/>
       <c r="AB72" s="9"/>
       <c r="AC72" s="9"/>
     </row>
     <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A73" s="10" t="s">
         <v>259</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C73" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>261</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>262</v>
       </c>
       <c r="F73" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G73" s="6">
         <f t="shared" si="1"/>
-        <v>16</v>
+        <v>18.75</v>
       </c>
       <c r="H73" s="8"/>
       <c r="I73" s="8"/>
       <c r="J73" s="8"/>
       <c r="K73" s="8">
         <v>3.5</v>
       </c>
       <c r="L73" s="8">
         <v>2.5</v>
       </c>
       <c r="M73" s="8">
         <f>4+2</f>
         <v>6</v>
       </c>
       <c r="N73" s="8"/>
       <c r="O73" s="8"/>
       <c r="P73" s="8">
         <v>4</v>
       </c>
       <c r="Q73" s="8"/>
       <c r="R73" s="8"/>
-      <c r="S73" s="8"/>
+      <c r="S73" s="8">
+        <f>1.5+1.25</f>
+        <v>2.75</v>
+      </c>
       <c r="T73" s="9"/>
       <c r="U73" s="9"/>
       <c r="V73" s="9"/>
       <c r="W73" s="9"/>
       <c r="X73" s="9"/>
       <c r="Y73" s="9"/>
       <c r="Z73" s="9"/>
       <c r="AA73" s="9"/>
       <c r="AB73" s="9"/>
       <c r="AC73" s="9"/>
     </row>
     <row r="74" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A74" s="10" t="s">
         <v>263</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>260</v>
       </c>
       <c r="C74" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>264</v>
       </c>
       <c r="E74" s="10" t="s">
@@ -6902,66 +6923,66 @@
       <c r="AA75" s="9"/>
       <c r="AB75" s="9"/>
       <c r="AC75" s="9"/>
     </row>
     <row r="76" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A76" s="10" t="s">
         <v>270</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C76" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>271</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>272</v>
       </c>
       <c r="F76" s="12" t="s">
         <v>273</v>
       </c>
       <c r="G76" s="6">
         <f t="shared" si="1"/>
-        <v>3</v>
+        <v>4.25</v>
       </c>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
       <c r="S76" s="8">
-        <f>2+1</f>
-        <v>3</v>
+        <f>2+1+1.25</f>
+        <v>4.25</v>
       </c>
       <c r="T76" s="9"/>
       <c r="U76" s="9"/>
       <c r="V76" s="9"/>
       <c r="W76" s="9"/>
       <c r="X76" s="9"/>
       <c r="Y76" s="9"/>
       <c r="Z76" s="9"/>
       <c r="AA76" s="9"/>
       <c r="AB76" s="9"/>
       <c r="AC76" s="9"/>
     </row>
     <row r="77" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A77" s="10" t="s">
         <v>274</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C77" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>276</v>
       </c>
@@ -7295,76 +7316,78 @@
       <c r="AA83" s="9"/>
       <c r="AB83" s="9"/>
       <c r="AC83" s="9"/>
     </row>
     <row r="84" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A84" s="10" t="s">
         <v>299</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>296</v>
       </c>
       <c r="C84" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>197</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>300</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G84" s="6">
         <f t="shared" si="1"/>
-        <v>33</v>
+        <v>34.25</v>
       </c>
       <c r="H84" s="8"/>
       <c r="I84" s="8">
         <f>7.5+1+1</f>
         <v>9.5</v>
       </c>
       <c r="J84" s="8"/>
       <c r="K84" s="8">
         <v>2.5</v>
       </c>
       <c r="L84" s="8">
         <f>2.5+3+2.5</f>
         <v>8</v>
       </c>
       <c r="M84" s="8"/>
       <c r="N84" s="8">
         <v>10.5</v>
       </c>
       <c r="O84" s="8"/>
       <c r="P84" s="8">
         <v>2.5</v>
       </c>
       <c r="Q84" s="8"/>
       <c r="R84" s="8"/>
-      <c r="S84" s="8"/>
+      <c r="S84" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T84" s="9"/>
       <c r="U84" s="9"/>
       <c r="V84" s="9"/>
       <c r="W84" s="9"/>
       <c r="X84" s="9"/>
       <c r="Y84" s="9"/>
       <c r="Z84" s="9"/>
       <c r="AA84" s="9"/>
       <c r="AB84" s="9"/>
       <c r="AC84" s="9"/>
     </row>
     <row r="85" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A85" s="10" t="s">
         <v>301</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>302</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>303</v>
       </c>
       <c r="E85" s="10" t="s">
@@ -8799,73 +8822,75 @@
       <c r="AA113" s="9"/>
       <c r="AB113" s="9"/>
       <c r="AC113" s="9"/>
     </row>
     <row r="114" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A114" s="10" t="s">
         <v>400</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>398</v>
       </c>
       <c r="C114" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>401</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F114" s="11" t="s">
         <v>676</v>
       </c>
       <c r="G114" s="6">
         <f t="shared" si="1"/>
-        <v>21</v>
+        <v>22.25</v>
       </c>
       <c r="H114" s="8"/>
       <c r="I114" s="8">
         <f>5.5+1</f>
         <v>6.5</v>
       </c>
       <c r="J114" s="8">
         <v>6</v>
       </c>
       <c r="K114" s="8"/>
       <c r="L114" s="8">
         <v>2.5</v>
       </c>
       <c r="M114" s="8"/>
       <c r="N114" s="8">
         <v>6</v>
       </c>
       <c r="O114" s="8"/>
       <c r="P114" s="8"/>
       <c r="Q114" s="8"/>
       <c r="R114" s="8"/>
-      <c r="S114" s="8"/>
+      <c r="S114" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T114" s="9"/>
       <c r="U114" s="9"/>
       <c r="V114" s="9"/>
       <c r="W114" s="9"/>
       <c r="X114" s="9"/>
       <c r="Y114" s="9"/>
       <c r="Z114" s="9"/>
       <c r="AA114" s="9"/>
       <c r="AB114" s="9"/>
       <c r="AC114" s="9"/>
     </row>
     <row r="115" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A115" s="10" t="s">
         <v>403</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>404</v>
       </c>
       <c r="C115" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>405</v>
       </c>
       <c r="E115" s="10" t="s">
@@ -9987,79 +10012,82 @@
       <c r="AA136" s="9"/>
       <c r="AB136" s="9"/>
       <c r="AC136" s="9"/>
     </row>
     <row r="137" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A137" s="10" t="s">
         <v>468</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C137" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>470</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>379</v>
       </c>
       <c r="F137" s="12" t="s">
         <v>471</v>
       </c>
       <c r="G137" s="6">
         <f t="shared" si="2"/>
-        <v>37.75</v>
+        <v>49.75</v>
       </c>
       <c r="H137" s="8"/>
       <c r="I137" s="8">
         <f>7.5+1+1+2+1</f>
         <v>12.5</v>
       </c>
       <c r="J137" s="8"/>
       <c r="K137" s="8">
         <v>2.5</v>
       </c>
       <c r="L137" s="8">
         <f>2.5+3</f>
         <v>5.5</v>
       </c>
       <c r="M137" s="8">
         <f>4.25+1</f>
         <v>5.25</v>
       </c>
       <c r="N137" s="8">
         <v>8.5</v>
       </c>
       <c r="O137" s="8"/>
       <c r="P137" s="8">
         <v>3.5</v>
       </c>
       <c r="Q137" s="8"/>
       <c r="R137" s="8"/>
-      <c r="S137" s="8"/>
+      <c r="S137" s="8">
+        <f>10.75+1.25</f>
+        <v>12</v>
+      </c>
       <c r="T137" s="9"/>
       <c r="U137" s="9"/>
       <c r="V137" s="9"/>
       <c r="W137" s="9"/>
       <c r="X137" s="9"/>
       <c r="Y137" s="9"/>
       <c r="Z137" s="9"/>
       <c r="AA137" s="9"/>
       <c r="AB137" s="9"/>
       <c r="AC137" s="9"/>
     </row>
     <row r="138" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A138" s="10" t="s">
         <v>472</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>469</v>
       </c>
       <c r="C138" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>473</v>
       </c>
       <c r="E138" s="10" t="s">
@@ -10260,52 +10288,56 @@
       <c r="R141" s="8"/>
       <c r="S141" s="8">
         <v>4.5</v>
       </c>
       <c r="T141" s="9"/>
       <c r="U141" s="9"/>
       <c r="V141" s="9"/>
       <c r="W141" s="9"/>
       <c r="X141" s="9"/>
       <c r="Y141" s="9"/>
       <c r="Z141" s="9"/>
       <c r="AA141" s="9"/>
       <c r="AB141" s="9"/>
       <c r="AC141" s="9"/>
     </row>
     <row r="142" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A142" s="13" t="s">
         <v>690</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>483</v>
       </c>
       <c r="C142" s="11" t="s">
         <v>667</v>
       </c>
-      <c r="D142" s="10"/>
-      <c r="E142" s="10"/>
+      <c r="D142" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="E142" s="13" t="s">
+        <v>732</v>
+      </c>
       <c r="F142" s="12"/>
       <c r="G142" s="6">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H142" s="8"/>
       <c r="I142" s="8"/>
       <c r="J142" s="8"/>
       <c r="K142" s="8"/>
       <c r="L142" s="8"/>
       <c r="M142" s="8"/>
       <c r="N142" s="8"/>
       <c r="O142" s="8"/>
       <c r="P142" s="8"/>
       <c r="Q142" s="8"/>
       <c r="R142" s="8"/>
       <c r="S142" s="8"/>
       <c r="T142" s="9"/>
       <c r="U142" s="9"/>
       <c r="V142" s="9"/>
       <c r="W142" s="9"/>
       <c r="X142" s="9"/>
       <c r="Y142" s="9"/>
       <c r="Z142" s="9"/>
       <c r="AA142" s="9"/>
@@ -11460,64 +11492,66 @@
       <c r="AA165" s="9"/>
       <c r="AB165" s="9"/>
       <c r="AC165" s="9"/>
     </row>
     <row r="166" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A166" s="10" t="s">
         <v>560</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>557</v>
       </c>
       <c r="C166" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>223</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>118</v>
       </c>
       <c r="F166" s="12" t="s">
         <v>25</v>
       </c>
       <c r="G166" s="6">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>10.75</v>
       </c>
       <c r="H166" s="8"/>
       <c r="I166" s="8"/>
       <c r="J166" s="8"/>
       <c r="K166" s="8"/>
       <c r="L166" s="8"/>
       <c r="M166" s="8"/>
       <c r="N166" s="8"/>
       <c r="O166" s="8"/>
       <c r="P166" s="8"/>
       <c r="Q166" s="8"/>
       <c r="R166" s="8"/>
-      <c r="S166" s="8"/>
+      <c r="S166" s="8">
+        <v>10.75</v>
+      </c>
       <c r="T166" s="9"/>
       <c r="U166" s="9"/>
       <c r="V166" s="9"/>
       <c r="W166" s="9"/>
       <c r="X166" s="9"/>
       <c r="Y166" s="9"/>
       <c r="Z166" s="9"/>
       <c r="AA166" s="9"/>
       <c r="AB166" s="9"/>
       <c r="AC166" s="9"/>
     </row>
     <row r="167" spans="1:29" ht="30" x14ac:dyDescent="0.25">
       <c r="A167" s="10" t="s">
         <v>561</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>562</v>
       </c>
       <c r="C167" s="11" t="s">
         <v>667</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>563</v>
       </c>
       <c r="E167" s="10" t="s">
@@ -12277,73 +12311,75 @@
       <c r="AA181" s="9"/>
       <c r="AB181" s="9"/>
       <c r="AC181" s="9"/>
     </row>
     <row r="182" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A182" s="10" t="s">
         <v>612</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>609</v>
       </c>
       <c r="C182" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D182" s="10" t="s">
         <v>613</v>
       </c>
       <c r="E182" s="10" t="s">
         <v>614</v>
       </c>
       <c r="F182" s="12">
         <v>2025</v>
       </c>
       <c r="G182" s="6">
         <f t="shared" si="2"/>
-        <v>27.5</v>
+        <v>28.75</v>
       </c>
       <c r="H182" s="8"/>
       <c r="I182" s="8">
         <f>7.5+2+0.75</f>
         <v>10.25</v>
       </c>
       <c r="J182" s="8">
         <v>6</v>
       </c>
       <c r="K182" s="8"/>
       <c r="L182" s="8">
         <v>2.75</v>
       </c>
       <c r="M182" s="8"/>
       <c r="N182" s="8">
         <v>8.5</v>
       </c>
       <c r="O182" s="8"/>
       <c r="P182" s="8"/>
       <c r="Q182" s="8"/>
       <c r="R182" s="8"/>
-      <c r="S182" s="8"/>
+      <c r="S182" s="8">
+        <v>1.25</v>
+      </c>
       <c r="T182" s="9"/>
       <c r="U182" s="9"/>
       <c r="V182" s="9"/>
       <c r="W182" s="9"/>
       <c r="X182" s="9"/>
       <c r="Y182" s="9"/>
       <c r="Z182" s="9"/>
       <c r="AA182" s="9"/>
       <c r="AB182" s="9"/>
       <c r="AC182" s="9"/>
     </row>
     <row r="183" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A183" s="10" t="s">
         <v>615</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C183" s="11" t="s">
         <v>666</v>
       </c>
       <c r="D183" s="10" t="s">
         <v>144</v>
       </c>
       <c r="E183" s="10" t="s">
@@ -13127,96 +13163,96 @@
         <v>6</v>
       </c>
       <c r="K198" s="8"/>
       <c r="L198" s="8"/>
       <c r="M198" s="8"/>
       <c r="N198" s="8"/>
       <c r="O198" s="8"/>
       <c r="P198" s="8"/>
       <c r="Q198" s="8"/>
       <c r="R198" s="8"/>
       <c r="S198" s="8"/>
       <c r="T198" s="9"/>
       <c r="U198" s="9"/>
       <c r="V198" s="9"/>
       <c r="W198" s="9"/>
       <c r="X198" s="9"/>
       <c r="Y198" s="9"/>
       <c r="Z198" s="9"/>
       <c r="AA198" s="9"/>
       <c r="AB198" s="9"/>
       <c r="AC198" s="9"/>
     </row>
     <row r="200" spans="1:29" x14ac:dyDescent="0.25">
       <c r="G200" s="7">
         <f>SUM(G103:G198)</f>
-        <v>950.5</v>
+        <v>975.75</v>
       </c>
       <c r="H200" s="7">
         <f t="shared" ref="H200:P200" si="4">SUM(H3:H198)</f>
         <v>0</v>
       </c>
       <c r="I200" s="7">
         <f t="shared" si="4"/>
         <v>446.75</v>
       </c>
       <c r="J200" s="7">
         <f t="shared" si="4"/>
         <v>192</v>
       </c>
       <c r="K200" s="7">
         <f t="shared" si="4"/>
         <v>208.25</v>
       </c>
       <c r="L200" s="7">
         <f t="shared" si="4"/>
         <v>203</v>
       </c>
       <c r="M200" s="7">
         <f t="shared" si="4"/>
         <v>85.75</v>
       </c>
       <c r="N200" s="7">
         <f t="shared" si="4"/>
         <v>397</v>
       </c>
       <c r="O200" s="7">
         <f t="shared" si="4"/>
         <v>96</v>
       </c>
       <c r="P200" s="7">
         <f t="shared" si="4"/>
         <v>222.75</v>
       </c>
       <c r="Q200" s="7"/>
       <c r="R200" s="7">
         <f t="shared" ref="R200:AC200" si="5">SUM(R3:R198)</f>
         <v>0</v>
       </c>
       <c r="S200" s="7">
         <f t="shared" si="5"/>
-        <v>28.75</v>
+        <v>65.75</v>
       </c>
       <c r="T200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="V200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="W200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="X200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y200" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>