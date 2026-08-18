--- v0 (2026-07-28)
+++ v1 (2026-08-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C46AE6E" w14:textId="77777777" w:rsidR="00B74E6E" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4AE6">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">CRITERIA FOR EXTENSION OF PREVIOUS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E9E70AD" w14:textId="77777777" w:rsidR="00B74E6E" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -528,60 +528,60 @@
         <w:r w:rsidRPr="002E4AE6" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>an explanation as to</w:delText>
         </w:r>
       </w:del>
       <w:ins w:id="15" w:author="Henshaw, Julie" w:date="2026-07-17T16:00:00Z" w16du:dateUtc="2026-07-17T20:00:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>a description of</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="002E4AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> why the contract was not </w:t>
+        <w:t xml:space="preserve"> why the contract was not completed</w:t>
       </w:r>
       <w:del w:id="16" w:author="Henshaw, Julie" w:date="2026-07-17T16:01:00Z" w16du:dateUtc="2026-07-17T20:01:00Z">
         <w:r w:rsidRPr="002E4AE6" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:delText>completed in the time normally allotted</w:delText>
+          <w:delText xml:space="preserve"> in the time normally allotted</w:delText>
         </w:r>
       </w:del>
       <w:ins w:id="17" w:author="Henshaw, Julie" w:date="2026-07-17T16:01:00Z" w16du:dateUtc="2026-07-17T20:01:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>within the original timeframe</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="002E4AE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5EEBD4" w14:textId="77777777" w:rsidR="007E5E94" w:rsidRDefault="007E5E94" w:rsidP="00B74E6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -878,812 +878,979 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588A83B9" w14:textId="77777777" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cost Share Program contracts can be extended one year beyond the original three-year period.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EC39A1" w14:textId="17F4F244" w:rsidR="00B74E6E" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
+    <w:p w14:paraId="385482B7" w14:textId="5D9FCB56" w:rsidR="00CD5895" w:rsidRPr="00CD5895" w:rsidRDefault="00B74E6E" w:rsidP="00CD5895">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:ins w:id="21" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z" w16du:dateUtc="2026-07-17T20:11:00Z"/>
-[...13 lines deleted...]
-      <w:del w:id="22" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
+          <w:ins w:id="21" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="22" w:author="Henshaw, Julie" w:date="2026-07-20T10:03:00Z" w16du:dateUtc="2026-07-20T14:03:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">Contracts for </w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="23" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
         <w:r w:rsidR="00E80B11" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>a</w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">nnual </w:delText>
         </w:r>
         <w:r w:rsidR="00E80B11" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">onservation </w:delText>
         </w:r>
         <w:r w:rsidR="00E80B11" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>t</w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">illage or </w:delText>
         </w:r>
       </w:del>
-      <w:r w:rsidR="00E80B11">
-[...35 lines deleted...]
-    <w:p w14:paraId="385482B7" w14:textId="77777777" w:rsidR="00CD5895" w:rsidRPr="00CD5895" w:rsidRDefault="00CD5895" w:rsidP="00CD5895">
+      <w:del w:id="24" w:author="Henshaw, Julie" w:date="2026-07-20T10:03:00Z" w16du:dateUtc="2026-07-20T14:03:00Z">
+        <w:r w:rsidR="00E80B11" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>r</w:delText>
+        </w:r>
+        <w:commentRangeStart w:id="25"/>
+        <w:commentRangeStart w:id="26"/>
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>epairs</w:delText>
+        </w:r>
+        <w:commentRangeEnd w:id="25"/>
+        <w:r w:rsidR="0099298E" w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rStyle w:val="CommentReference"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:commentReference w:id="25"/>
+        </w:r>
+        <w:commentRangeEnd w:id="26"/>
+        <w:r w:rsidR="00223F92" w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rStyle w:val="CommentReference"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:commentReference w:id="26"/>
+        </w:r>
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> will not be extended for any reason.  </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="27" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z">
+        <w:r w:rsidR="00CD5895" w:rsidRPr="00CD5895">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>The Division Director will automatically approve extensions for BMPs that require three years to implement (such as prescribed grazing and similar practices).</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="1D277CF3" w14:textId="3B5B1FD4" w:rsidR="00CD5895" w:rsidRPr="00CD5895" w:rsidRDefault="00CD5895" w:rsidP="00CD5895">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:ins w:id="24" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z"/>
-[...45 lines deleted...]
-      </w:ins>
+          <w:ins w:id="28" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:ins w:id="29" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z">
         <w:r w:rsidRPr="00CD5895">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
+          <w:t xml:space="preserve">The Division Director will approve extensions for contracts that have not had an approved design for at least 12 months, provided the district documentation supports the </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="30" w:author="Henshaw, Julie" w:date="2026-07-17T16:14:00Z" w16du:dateUtc="2026-07-17T20:14:00Z">
+        <w:r w:rsidRPr="00CD5895">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>delay,</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="31" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z">
+        <w:r w:rsidRPr="00CD5895">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t xml:space="preserve"> and the district has been actively engaged in obtaining necessary technical assistance.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="6B387338" w14:textId="307EB0C2" w:rsidR="00CD5895" w:rsidRPr="004D773D" w:rsidDel="00CD5895" w:rsidRDefault="00CD5895" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:del w:id="30" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z" w16du:dateUtc="2026-07-17T20:11:00Z"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="00923F05" w14:textId="5789D0E9" w:rsidR="003920FE" w:rsidRPr="003920FE" w:rsidRDefault="00B74E6E" w:rsidP="003920FE">
+          <w:del w:id="32" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z" w16du:dateUtc="2026-07-17T20:11:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00923F05" w14:textId="42302355" w:rsidR="003920FE" w:rsidRPr="003920FE" w:rsidRDefault="00B74E6E" w:rsidP="003920FE">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:ins w:id="31" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z"/>
+          <w:ins w:id="33" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Generally</w:t>
       </w:r>
-      <w:ins w:id="32" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z" w16du:dateUtc="2026-07-17T20:11:00Z">
+      <w:ins w:id="34" w:author="Henshaw, Julie" w:date="2026-07-17T16:11:00Z" w16du:dateUtc="2026-07-17T20:11:00Z">
         <w:r w:rsidR="00CD5895">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:del w:id="33" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
+      <w:del w:id="35" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
         <w:r w:rsidR="0024757C" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">ommission </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="34" w:author="Henshaw, Julie" w:date="2026-07-17T16:02:00Z" w16du:dateUtc="2026-07-17T20:02:00Z">
+      <w:ins w:id="36" w:author="Henshaw, Julie" w:date="2026-07-17T16:02:00Z" w16du:dateUtc="2026-07-17T20:02:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Division </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="35" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
+      <w:ins w:id="37" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
         <w:r w:rsidR="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Dire</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="36" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
+      <w:ins w:id="38" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
         <w:r w:rsidR="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ctor</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="37" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
+      <w:ins w:id="39" w:author="Henshaw, Julie" w:date="2026-07-17T15:54:00Z" w16du:dateUtc="2026-07-17T19:54:00Z">
         <w:r w:rsidR="0099298E" w:rsidRPr="004D773D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will not approve an extension unless at least 1/3 of the required work in the cost share contract is completed prior to June 30 of the </w:t>
       </w:r>
-      <w:ins w:id="38" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
+      <w:ins w:id="40" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">scheduled </w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve">expiration </w:t>
+          <w:t xml:space="preserve">scheduled expiration </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
-      <w:del w:id="39" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
+      <w:del w:id="41" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve"> the contract was originally scheduled to expire</w:delText>
         </w:r>
       </w:del>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  However, </w:t>
-[...1 lines deleted...]
-      <w:del w:id="40" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
+        <w:t>.  However, the</w:t>
+      </w:r>
+      <w:del w:id="42" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:delText xml:space="preserve">the </w:delText>
+          <w:delText xml:space="preserve"> </w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
+          <w:lastRenderedPageBreak/>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>ommission</w:delText>
-        </w:r>
-[...26 lines deleted...]
-          <w:delText xml:space="preserve">will </w:delText>
         </w:r>
       </w:del>
       <w:ins w:id="43" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
+          <w:t>Director</w:t>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidRPr="004D773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:del w:id="44" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">will </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="45" w:author="Henshaw, Julie" w:date="2026-07-17T16:03:00Z" w16du:dateUtc="2026-07-17T20:03:00Z">
+        <w:r w:rsidR="003920FE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>may</w:t>
         </w:r>
         <w:r w:rsidR="003920FE" w:rsidRPr="004D773D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">consider extension requests </w:t>
       </w:r>
-      <w:ins w:id="44" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z">
+      <w:ins w:id="46" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z">
         <w:r w:rsidR="003920FE" w:rsidRPr="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>when the district can document that delays resulted from the district’s inability to provide needed technical assistance in a timely manner.</w:t>
-[...2 lines deleted...]
-      <w:del w:id="45" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
+          <w:t xml:space="preserve">when the district can document that delays resulted from </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="47" w:author="Henshaw, Julie" w:date="2026-08-14T16:28:00Z" w16du:dateUtc="2026-08-14T20:28:00Z">
+        <w:r w:rsidR="009F424F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>justifiable reason</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="48" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z">
+        <w:r w:rsidR="003920FE" w:rsidRPr="003920FE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="49" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">where the </w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>d</w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">istrict </w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">can document that it has been unable to provide needed technical assistance in a timely manner.  </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="46" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
+      <w:ins w:id="50" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="003920FE" w:rsidRPr="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Director will not consider an extension when delays result from inaction by the cooperator or disagreements over technical standards or district recommendations.</w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="056BC523" w14:textId="05885120" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidDel="003920FE" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:del w:id="47" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z"/>
-[...5 lines deleted...]
-      <w:del w:id="48" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
+          <w:del w:id="51" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="52" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">The </w:delText>
         </w:r>
       </w:del>
-      <w:del w:id="49" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
+      <w:del w:id="53" w:author="Henshaw, Julie" w:date="2026-07-17T15:55:00Z" w16du:dateUtc="2026-07-17T19:55:00Z">
         <w:r w:rsidR="0024757C" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">ommission </w:delText>
         </w:r>
       </w:del>
-      <w:del w:id="50" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
+      <w:del w:id="54" w:author="Henshaw, Julie" w:date="2026-07-17T16:05:00Z" w16du:dateUtc="2026-07-17T20:05:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">will not consider an extension where delays result from the inaction on the part of the cooperator or disagreements over technical standards or </w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>d</w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">istrict </w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>recommendations.</w:delText>
         </w:r>
       </w:del>
     </w:p>
-    <w:p w14:paraId="1276758F" w14:textId="77777777" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
+    <w:p w14:paraId="1276758F" w14:textId="4ECEC7BA" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidDel="00223F92" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="003920FE" w:rsidRPr="004D773D">
+          <w:del w:id="55" w:author="Henshaw, Julie" w:date="2026-07-20T10:08:00Z" w16du:dateUtc="2026-07-20T14:08:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="56"/>
+      <w:commentRangeStart w:id="57"/>
+      <w:del w:id="58" w:author="Henshaw, Julie" w:date="2026-07-20T10:08:00Z" w16du:dateUtc="2026-07-20T14:08:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText>Division</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="59" w:author="Henshaw, Julie" w:date="2026-07-20T10:07:00Z" w16du:dateUtc="2026-07-20T14:07:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> staff</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="60" w:author="Henshaw, Julie" w:date="2026-07-20T10:08:00Z" w16du:dateUtc="2026-07-20T14:08:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> is authorized to deny any request for extension that does not meet the above criteria.</w:delText>
+        </w:r>
+        <w:commentRangeEnd w:id="56"/>
+        <w:r w:rsidR="003920FE" w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rStyle w:val="CommentReference"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:commentReference w:id="56"/>
+        </w:r>
+      </w:del>
+      <w:commentRangeEnd w:id="57"/>
+      <w:r w:rsidR="00223F92" w:rsidRPr="004D773D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:commentReference w:id="51"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="65889802" w14:textId="09D07C08" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
+        <w:commentReference w:id="57"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65889802" w14:textId="5A9C18F6" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="61"/>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Division staff is also authorized to approve extension requests for purpose of payment if the contract is completed and the request for payment is received by the day before the July Commission meeting.  </w:t>
-[...1 lines deleted...]
-      <w:del w:id="52" w:author="Henshaw, Julie" w:date="2026-07-17T16:13:00Z" w16du:dateUtc="2026-07-17T20:13:00Z">
+        <w:t xml:space="preserve">Division staff </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="61"/>
+      <w:r w:rsidR="00223F92" w:rsidRPr="004D773D">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="61"/>
+      </w:r>
+      <w:r w:rsidRPr="004D773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:del w:id="62" w:author="Henshaw, Julie" w:date="2026-07-20T10:10:00Z" w16du:dateUtc="2026-07-20T14:10:00Z">
+        <w:r w:rsidRPr="004D773D" w:rsidDel="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">also </w:delText>
+        </w:r>
+      </w:del>
+      <w:r w:rsidRPr="004D773D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authorized to approve extension requests for purpose of payment if the contract is completed and the request for payment is received by the day before the July Commission meeting.  </w:t>
+      </w:r>
+      <w:del w:id="63" w:author="Henshaw, Julie" w:date="2026-07-17T16:13:00Z" w16du:dateUtc="2026-07-17T20:13:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="00CD5895">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">Otherwise, </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="53" w:author="Henshaw, Julie" w:date="2026-07-17T16:13:00Z" w16du:dateUtc="2026-07-17T20:13:00Z">
+      <w:ins w:id="64" w:author="Henshaw, Julie" w:date="2026-07-17T16:13:00Z" w16du:dateUtc="2026-07-17T20:13:00Z">
         <w:r w:rsidR="00CD5895">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">All other </w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">extension requests must be approved by the </w:t>
       </w:r>
-      <w:del w:id="54" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+      <w:del w:id="65" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidR="0024757C" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>ommission</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="55" w:author="Henshaw, Julie" w:date="2026-07-17T16:07:00Z" w16du:dateUtc="2026-07-17T20:07:00Z">
+      <w:ins w:id="66" w:author="Henshaw, Julie" w:date="2026-07-17T16:07:00Z" w16du:dateUtc="2026-07-17T20:07:00Z">
         <w:r w:rsidR="003920FE">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Division </w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="56" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+      <w:ins w:id="67" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidR="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Director</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="004D773D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED8C761" w14:textId="3FB1864C" w:rsidR="0099298E" w:rsidRPr="0099298E" w:rsidRDefault="0099298E" w:rsidP="0099298E">
-[...6 lines deleted...]
-          <w:rPrChange w:id="58" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+    <w:p w14:paraId="1ED8C761" w14:textId="50EFC556" w:rsidR="0099298E" w:rsidRPr="0099298E" w:rsidRDefault="0099298E">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="68" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="69" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
             <w:rPr>
-              <w:ins w:id="59" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z"/>
+              <w:ins w:id="70" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z"/>
             </w:rPr>
           </w:rPrChange>
         </w:rPr>
-        <w:pPrChange w:id="60" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+        <w:pPrChange w:id="71" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:numPr>
               <w:numId w:val="2"/>
             </w:numPr>
             <w:ind w:left="1440" w:hanging="360"/>
           </w:pPr>
         </w:pPrChange>
       </w:pPr>
-      <w:ins w:id="61" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+      <w:ins w:id="72" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidRPr="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="62" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+            <w:rPrChange w:id="73" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
               <w:rPr/>
             </w:rPrChange>
           </w:rPr>
-          <w:t xml:space="preserve">If the director denies an extension, then the board may appeal </w:t>
-[...12 lines deleted...]
-      <w:ins w:id="64" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+          <w:t xml:space="preserve">If the </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="74" w:author="Henshaw, Julie" w:date="2026-07-20T10:10:00Z" w16du:dateUtc="2026-07-20T14:10:00Z">
+        <w:r w:rsidR="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Division D</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="75" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidRPr="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="65" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+            <w:rPrChange w:id="76" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
               <w:rPr/>
             </w:rPrChange>
           </w:rPr>
+          <w:t>irector denies an extension</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="77" w:author="Henshaw, Julie" w:date="2026-07-20T10:10:00Z" w16du:dateUtc="2026-07-20T14:10:00Z">
+        <w:r w:rsidR="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> request</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="78" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+        <w:r w:rsidRPr="0099298E">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rPrChange w:id="79" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+              <w:rPr/>
+            </w:rPrChange>
+          </w:rPr>
+          <w:t xml:space="preserve">, then the board may appeal </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="80" w:author="Henshaw, Julie" w:date="2026-07-17T16:07:00Z" w16du:dateUtc="2026-07-17T20:07:00Z">
+        <w:r w:rsidR="003920FE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>directly</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="81" w:author="Henshaw, Julie" w:date="2026-07-20T10:12:00Z" w16du:dateUtc="2026-07-20T14:12:00Z">
+        <w:r w:rsidR="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="82" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+        <w:r w:rsidRPr="0099298E">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rPrChange w:id="83" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+              <w:rPr/>
+            </w:rPrChange>
+          </w:rPr>
           <w:t xml:space="preserve">to the Commission </w:t>
         </w:r>
+      </w:ins>
+      <w:ins w:id="84" w:author="Henshaw, Julie" w:date="2026-07-20T10:12:00Z" w16du:dateUtc="2026-07-20T14:12:00Z">
+        <w:r w:rsidR="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">by appearing </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="85" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidRPr="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="66" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+            <w:rPrChange w:id="86" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:rPrChange>
           </w:rPr>
           <w:t>at the first Commission meeting of the fiscal year</w:t>
         </w:r>
+      </w:ins>
+      <w:ins w:id="87" w:author="Henshaw, Julie" w:date="2026-07-20T10:12:00Z" w16du:dateUtc="2026-07-20T14:12:00Z">
+        <w:r w:rsidR="00223F92">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> to request the extension</w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="88" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidRPr="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="67" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
+            <w:rPrChange w:id="89" w:author="Henshaw, Julie" w:date="2026-07-17T15:57:00Z" w16du:dateUtc="2026-07-17T19:57:00Z">
               <w:rPr/>
             </w:rPrChange>
           </w:rPr>
           <w:t xml:space="preserve">. </w:t>
         </w:r>
       </w:ins>
     </w:p>
     <w:p w14:paraId="443C733F" w14:textId="736C5A80" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidDel="0099298E" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:rPr>
-          <w:del w:id="68" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z"/>
-[...5 lines deleted...]
-      <w:del w:id="69" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
+          <w:del w:id="90" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="91" w:author="Henshaw, Julie" w:date="2026-07-17T15:56:00Z" w16du:dateUtc="2026-07-17T19:56:00Z">
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">If the request for payment is not received by the day before the July </w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText>c</w:delText>
         </w:r>
         <w:r w:rsidR="0024757C" w:rsidRPr="004D773D" w:rsidDel="0099298E">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:delText xml:space="preserve">ommission </w:delText>
         </w:r>
         <w:r w:rsidRPr="004D773D" w:rsidDel="0099298E">
@@ -1762,118 +1929,184 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4225038B" w14:textId="77777777" w:rsidR="00B74E6E" w:rsidRPr="004D773D" w:rsidRDefault="00B74E6E" w:rsidP="00B74E6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2105D466" w14:textId="77777777" w:rsidR="00E80B11" w:rsidRDefault="00E80B11"/>
     <w:sectPr w:rsidR="00E80B11" w:rsidSect="00C801E4">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="23" w:author="Henshaw, Julie" w:date="2026-07-17T15:53:00Z" w:initials="JH">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="25" w:author="Henshaw, Julie" w:date="2026-07-17T15:53:00Z" w:initials="JH">
     <w:p w14:paraId="5D754F32" w14:textId="77777777" w:rsidR="0099298E" w:rsidRDefault="0099298E" w:rsidP="0099298E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>There have been cases where this has not been met due to permitting, design and construction issues.  Should we modify this text now?</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="51" w:author="Henshaw, Julie" w:date="2026-07-17T16:06:00Z" w:initials="JH">
+  <w:comment w:id="26" w:author="Henshaw, Julie" w:date="2026-07-20T10:03:00Z" w:initials="JH">
+    <w:p w14:paraId="6EFDDA93" w14:textId="77777777" w:rsidR="00223F92" w:rsidRDefault="00223F92" w:rsidP="00223F92">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Should we just remove this sentence?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="56" w:author="Henshaw, Julie" w:date="2026-07-17T16:06:00Z" w:initials="JH">
     <w:p w14:paraId="782D77F7" w14:textId="77777777" w:rsidR="003920FE" w:rsidRDefault="003920FE" w:rsidP="003920FE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Do we still need this authority?  This was given so that fewer would have to be presented to the Commission.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="57" w:author="Henshaw, Julie" w:date="2026-07-20T10:08:00Z" w:initials="JH">
+    <w:p w14:paraId="73F00764" w14:textId="77777777" w:rsidR="00223F92" w:rsidRDefault="00223F92" w:rsidP="00223F92">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Remove - Director has this ability already built into the process. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="61" w:author="Henshaw, Julie" w:date="2026-07-20T10:10:00Z" w:initials="JH">
+    <w:p w14:paraId="41DFBC31" w14:textId="77777777" w:rsidR="00223F92" w:rsidRDefault="00223F92" w:rsidP="00223F92">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>This is for allowing Cost Share Program Staff to approve RFPs that are received between July 1 and the 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> SWCC meting of the fiscal year. </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-  <w15:commentEx w15:paraId="782D77F7" w15:done="0"/>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="5D754F32" w15:done="1"/>
+  <w15:commentEx w15:paraId="6EFDDA93" w15:paraIdParent="5D754F32" w15:done="1"/>
+  <w15:commentEx w15:paraId="782D77F7" w15:done="1"/>
+  <w15:commentEx w15:paraId="73F00764" w15:paraIdParent="782D77F7" w15:done="1"/>
+  <w15:commentEx w15:paraId="41DFBC31" w15:done="1"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="7B4C51A4" w16cex:dateUtc="2026-07-17T19:53:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="0AAAF08B" w16cex:dateUtc="2026-07-20T14:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="085FC85C" w16cex:dateUtc="2026-07-17T20:06:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="50093D01" w16cex:dateUtc="2026-07-20T14:08:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="15D68AF4" w16cex:dateUtc="2026-07-20T14:10:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="5D754F32" w16cid:durableId="7B4C51A4"/>
+  <w16cid:commentId w16cid:paraId="6EFDDA93" w16cid:durableId="0AAAF08B"/>
   <w16cid:commentId w16cid:paraId="782D77F7" w16cid:durableId="085FC85C"/>
+  <w16cid:commentId w16cid:paraId="73F00764" w16cid:durableId="50093D01"/>
+  <w16cid:commentId w16cid:paraId="41DFBC31" w16cid:durableId="15D68AF4"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5D6261" w14:textId="77777777" w:rsidR="00E94C1C" w:rsidRDefault="00E94C1C" w:rsidP="00BC1D2A">
+    <w:p w14:paraId="1D5815A3" w14:textId="77777777" w:rsidR="006F2539" w:rsidRDefault="006F2539" w:rsidP="00BC1D2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F04E996" w14:textId="77777777" w:rsidR="00E94C1C" w:rsidRDefault="00E94C1C" w:rsidP="00BC1D2A">
+    <w:p w14:paraId="36C2B856" w14:textId="77777777" w:rsidR="006F2539" w:rsidRDefault="006F2539" w:rsidP="00BC1D2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1900,143 +2133,143 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2EAE9C76" w14:textId="77777777" w:rsidR="00E80B11" w:rsidRDefault="000009E6" w:rsidP="00F40934">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>09/</w:t>
     </w:r>
     <w:r w:rsidR="00E80B11" w:rsidRPr="004D773D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00E80B11" w:rsidRPr="004D773D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>02</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>, 01/06/13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15213C75" w14:textId="77777777" w:rsidR="00E94C1C" w:rsidRDefault="00E94C1C" w:rsidP="00BC1D2A">
+    <w:p w14:paraId="47483A75" w14:textId="77777777" w:rsidR="006F2539" w:rsidRDefault="006F2539" w:rsidP="00BC1D2A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55D29FAD" w14:textId="77777777" w:rsidR="00E94C1C" w:rsidRDefault="00E94C1C" w:rsidP="00BC1D2A">
+    <w:p w14:paraId="0B1CC447" w14:textId="77777777" w:rsidR="006F2539" w:rsidRDefault="006F2539" w:rsidP="00BC1D2A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59564770" w14:textId="77777777" w:rsidR="00EC2273" w:rsidRPr="000009E6" w:rsidRDefault="000009E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000009E6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Commission Cost Share Programs</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A8384D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="310AAA16"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2256,104 +2489,112 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1165247544">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1450011607">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Henshaw, Julie">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::julie.henshaw@ncagr.gov::d958ba5e-88cb-4b53-a0ce-6ad3d1c284e8"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B74E6E"/>
     <w:rsid w:val="000009E6"/>
     <w:rsid w:val="000A71A2"/>
+    <w:rsid w:val="00223F92"/>
     <w:rsid w:val="0024757C"/>
     <w:rsid w:val="003920FE"/>
     <w:rsid w:val="003F49D4"/>
+    <w:rsid w:val="004A76C6"/>
     <w:rsid w:val="00542E26"/>
+    <w:rsid w:val="00562DCC"/>
     <w:rsid w:val="005742D5"/>
     <w:rsid w:val="0068383E"/>
+    <w:rsid w:val="006B7AF2"/>
     <w:rsid w:val="006E775A"/>
+    <w:rsid w:val="006F2539"/>
     <w:rsid w:val="0074197F"/>
     <w:rsid w:val="007953D2"/>
     <w:rsid w:val="007E5E94"/>
+    <w:rsid w:val="0081519F"/>
     <w:rsid w:val="0099298E"/>
+    <w:rsid w:val="009F424F"/>
     <w:rsid w:val="00A22512"/>
     <w:rsid w:val="00AC7879"/>
     <w:rsid w:val="00AD018D"/>
     <w:rsid w:val="00B74E6E"/>
     <w:rsid w:val="00BB785B"/>
     <w:rsid w:val="00BC1D2A"/>
     <w:rsid w:val="00BC4D0A"/>
     <w:rsid w:val="00C801E4"/>
     <w:rsid w:val="00CD2622"/>
     <w:rsid w:val="00CD5895"/>
+    <w:rsid w:val="00D0015B"/>
     <w:rsid w:val="00D47509"/>
     <w:rsid w:val="00E35493"/>
     <w:rsid w:val="00E80B11"/>
     <w:rsid w:val="00E94C1C"/>
     <w:rsid w:val="00EC2273"/>
     <w:rsid w:val="00ED4BAA"/>
     <w:rsid w:val="00F40934"/>
     <w:rsid w:val="00F90452"/>
     <w:rsid w:val="00FF0AE1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2808,50 +3049,51 @@
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00B74E6E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3391,66 +3633,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>642</Words>
-  <Characters>3664</Characters>
+  <Words>641</Words>
+  <Characters>3658</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDA&amp;CS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4298</CharactersWithSpaces>
+  <CharactersWithSpaces>4291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Julie Henshaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>