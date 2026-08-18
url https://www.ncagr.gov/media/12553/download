--- v0 (2026-07-28)
+++ v1 (2026-08-18)
@@ -1,35 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6E704818" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>NEW</w:t>
@@ -66,73 +70,84 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>OPERATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648ABBAD" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="394EB889" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:t>STATEMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>INTENT</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00180FA7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0A2DB3" w14:textId="56EF3141" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="251"/>
         <w:ind w:right="76"/>
       </w:pPr>
       <w:r>
         <w:t>Soil and Water Conservation Districts are allocated monies based on the identified level of agricultural-related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nonpoint</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -181,72 +196,69 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>district’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>BMP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>installation goals as demonstrated in the district annual strategy plan, and the district’s record of performance to affect BMP installation by cooperating farms (</w:t>
       </w:r>
-      <w:del w:id="0" w:author="Henshaw, Julie" w:date="2026-07-17T15:10:00Z" w16du:dateUtc="2026-07-17T19:10:00Z">
+      <w:del w:id="1" w:author="Henshaw, Julie" w:date="2026-07-17T15:10:00Z" w16du:dateUtc="2026-07-17T19:10:00Z">
         <w:r w:rsidDel="00534A44">
           <w:delText xml:space="preserve">15A </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="1" w:author="Henshaw, Julie" w:date="2026-07-17T15:10:00Z" w16du:dateUtc="2026-07-17T19:10:00Z">
+      <w:ins w:id="2" w:author="Henshaw, Julie" w:date="2026-07-17T15:10:00Z" w16du:dateUtc="2026-07-17T19:10:00Z">
         <w:r w:rsidR="00534A44">
-          <w:t>02</w:t>
-[...2 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">02 </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve">NCAC </w:t>
       </w:r>
-      <w:del w:id="2" w:author="Henshaw, Julie" w:date="2026-07-17T15:09:00Z" w16du:dateUtc="2026-07-17T19:09:00Z">
+      <w:del w:id="3" w:author="Henshaw, Julie" w:date="2026-07-17T15:09:00Z" w16du:dateUtc="2026-07-17T19:09:00Z">
         <w:r w:rsidDel="00534A44">
           <w:delText>06E</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="3" w:author="Henshaw, Julie" w:date="2026-07-17T15:09:00Z" w16du:dateUtc="2026-07-17T19:09:00Z">
+      <w:ins w:id="4" w:author="Henshaw, Julie" w:date="2026-07-17T15:09:00Z" w16du:dateUtc="2026-07-17T19:09:00Z">
         <w:r w:rsidR="00534A44">
           <w:t>59D</w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t>.0103). Districts are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>responsible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
@@ -309,72 +321,69 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>facilitate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>BMP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>implementation on the identified critical areas (</w:t>
       </w:r>
-      <w:del w:id="4" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:del w:id="5" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidDel="00534A44">
           <w:delText xml:space="preserve">15A </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="5" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:ins w:id="6" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidR="00534A44">
-          <w:t>02</w:t>
-[...2 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">02 </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve">NCAC </w:t>
       </w:r>
-      <w:ins w:id="6" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:ins w:id="7" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidR="00534A44">
           <w:t>59D</w:t>
         </w:r>
       </w:ins>
-      <w:del w:id="7" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:del w:id="8" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidDel="00534A44">
           <w:delText>06E</w:delText>
         </w:r>
       </w:del>
       <w:r>
         <w:t>.0108).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D87DBE8" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="700C2FBD" w14:textId="3F9932E4" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="49"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -478,111 +487,100 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>given</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>authority under the North Carolina Administrative Rules (</w:t>
       </w:r>
-      <w:del w:id="8" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:del w:id="9" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidDel="00534A44">
           <w:delText xml:space="preserve">15A </w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="9" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
+      <w:ins w:id="10" w:author="Henshaw, Julie" w:date="2026-07-17T15:13:00Z" w16du:dateUtc="2026-07-17T19:13:00Z">
         <w:r w:rsidR="00534A44">
-          <w:t>02</w:t>
-[...2 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">02 </w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve">NCAC) to approve contracts on previously established </w:t>
       </w:r>
-      <w:del w:id="10" w:author="Henshaw, Julie" w:date="2026-07-17T15:43:00Z" w16du:dateUtc="2026-07-17T19:43:00Z">
+      <w:del w:id="11" w:author="Henshaw, Julie" w:date="2026-07-17T15:43:00Z" w16du:dateUtc="2026-07-17T19:43:00Z">
         <w:r w:rsidDel="00C770A1">
           <w:delText>operations</w:delText>
         </w:r>
       </w:del>
-      <w:ins w:id="11" w:author="Henshaw, Julie" w:date="2026-07-17T15:43:00Z" w16du:dateUtc="2026-07-17T19:43:00Z">
+      <w:ins w:id="12" w:author="Henshaw, Julie" w:date="2026-07-17T15:43:00Z" w16du:dateUtc="2026-07-17T19:43:00Z">
         <w:r w:rsidR="00C770A1">
           <w:t>agricultural lands</w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:t xml:space="preserve"> that are causing a water quality problem (sediments, nutrients, chemicals, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.) </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> period begins when animals are onsite. For cropland, the three year begins when the first crop is planted (seed in the ground).</w:t>
+        <w:t xml:space="preserve">.) as a result of current activities related to agricultural activities. Previously established </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="13"/>
+      <w:r>
+        <w:t>operations</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="13"/>
+      <w:r w:rsidR="00180FA7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are those that are established 3 or more years prior to the date of application for cost share assistance. For livestock operations, the three year period begins when animals are onsite. For cropland, the three year begins when the first crop is planted (seed in the ground).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E906B69" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="253"/>
       </w:pPr>
       <w:r>
         <w:t>Districts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -606,50 +604,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>approving:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25755777" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A92C2D" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:ind w:right="120" w:hanging="360"/>
       </w:pPr>
+      <w:commentRangeStart w:id="14"/>
       <w:r>
         <w:t>Contracts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agricultural</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -714,66 +713,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>causing a water quality problem.</w:t>
+      <w:commentRangeStart w:id="15"/>
+      <w:r>
+        <w:t>causing a water quality problem</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="15"/>
+      <w:r w:rsidR="00180FA7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="14"/>
+      <w:r w:rsidR="00180FA7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="721079CF" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:ind w:right="609" w:hanging="360"/>
       </w:pPr>
+      <w:commentRangeStart w:id="16"/>
       <w:r>
         <w:t>Contracts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>animal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -857,66 +879,83 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>years</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prior</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>to repopulation with animals.</w:t>
+        <w:t>to repopulation with animals</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="16"/>
+      <w:r w:rsidR="00B33BBF">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1DF4A1" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:ind w:right="8" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:commentRangeStart w:id="17"/>
+      <w:commentRangeStart w:id="18"/>
+      <w:commentRangeStart w:id="19"/>
+      <w:commentRangeStart w:id="20"/>
+      <w:commentRangeStart w:id="21"/>
       <w:r>
         <w:t>Contracts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -1136,64 +1175,110 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>size</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>less</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>than 3 years prior to the application date.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="17"/>
+      <w:r w:rsidR="00B33BBF">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="17"/>
+      </w:r>
+      <w:commentRangeEnd w:id="18"/>
+      <w:r w:rsidR="00B33BBF">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="18"/>
+      </w:r>
+      <w:commentRangeEnd w:id="19"/>
+      <w:r w:rsidR="00B33BBF">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="19"/>
+      </w:r>
+      <w:commentRangeEnd w:id="20"/>
+      <w:r w:rsidR="00B62959">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="20"/>
+      </w:r>
+      <w:commentRangeEnd w:id="21"/>
+      <w:r w:rsidR="00B62959">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="21"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="013EBD34" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="359"/>
         </w:tabs>
         <w:ind w:right="10" w:hanging="360"/>
       </w:pPr>
+      <w:commentRangeStart w:id="22"/>
       <w:r>
         <w:t>Contracts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>operations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -1268,70 +1353,72 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>restrictions,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>such</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">as (but not limited to) the operator's loss of the lease for the land on which the operation exists or for land needed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> properly address animal waste treatment and storage needs.</w:t>
+        <w:t>as (but not limited to) the operator's loss of the lease for the land on which the operation exists or for land needed in order to properly address animal waste treatment and storage needs.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="22"/>
+      <w:r w:rsidR="0054185A">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="22"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EED18FB" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48E42BA7" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
+      <w:commentRangeStart w:id="23"/>
       <w:r>
         <w:t>Expanded</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>operations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>include,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
@@ -1614,61 +1701,71 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cleared</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cropland</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that was in production for 3 years prior to the date of cost share application if it remains in agriculture crop production.</w:t>
       </w:r>
+      <w:commentRangeEnd w:id="23"/>
+      <w:r w:rsidR="0054185A">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="23"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33A30FE3" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A5441F" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
+      <w:commentRangeStart w:id="24"/>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>animal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>operations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -1885,50 +1982,59 @@
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pre-expansion </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>level.</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="24"/>
+      <w:r w:rsidR="0054185A">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:commentReference w:id="24"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3305C6" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="00777C19">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00777C19">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1600" w:right="1440" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C712C5D" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="79"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>STATEMENT</w:t>
       </w:r>
@@ -1939,67 +2045,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PURPOSE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBF9E70" w14:textId="77777777" w:rsidR="00777C19" w:rsidRDefault="005D00CD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
         <w:ind w:right="11"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Commission recognizes the possible need to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and newly established operations. Districts are authorized to provide technical assistance to applicants of new operations to help ensure the proper design and installation of practice that protect</w:t>
+        <w:t>The Commission recognizes the possible need to provide assistance to not-yet established and newly established operations. Districts are authorized to provide technical assistance to applicants of new operations to help ensure the proper design and installation of practice that protect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>quality.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2243,55 +2333,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>basis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>District</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>submitting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the contract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2757,83 +2845,350 @@
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>May</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:ins w:id="12" w:author="Henshaw, Julie" w:date="2026-07-17T15:15:00Z" w16du:dateUtc="2026-07-17T19:15:00Z">
+      <w:ins w:id="25" w:author="Henshaw, Julie" w:date="2026-07-17T15:15:00Z" w16du:dateUtc="2026-07-17T19:15:00Z">
         <w:r w:rsidR="00534A44">
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>, revised</w:t>
         </w:r>
       </w:ins>
-      <w:ins w:id="13" w:author="Henshaw, Julie" w:date="2026-07-17T15:45:00Z" w16du:dateUtc="2026-07-17T19:45:00Z">
+      <w:ins w:id="26" w:author="Henshaw, Julie" w:date="2026-07-17T15:45:00Z" w16du:dateUtc="2026-07-17T19:45:00Z">
         <w:r w:rsidR="00C770A1">
           <w:rPr>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> TBD</w:t>
         </w:r>
       </w:ins>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00777C19">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1360" w:right="1440" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Henshaw, Julie" w:date="2026-07-20T09:30:00Z" w:initials="JH">
+    <w:p w14:paraId="0814CF8B" w14:textId="77777777" w:rsidR="00B33BBF" w:rsidRDefault="00180FA7" w:rsidP="00B33BBF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00B33BBF">
+        <w:t>Mtg notes: would it be helpful to have separate headings for animal/livestock and cropland?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="13" w:author="Henshaw, Julie" w:date="2026-07-20T09:17:00Z" w:initials="JH">
+    <w:p w14:paraId="08E133E3" w14:textId="77777777" w:rsidR="00180FA7" w:rsidRDefault="00180FA7" w:rsidP="00180FA7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Mtg notes: Should this be changed to agricultural lands to mirror the sentence above?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="15" w:author="Henshaw, Julie" w:date="2026-07-20T09:28:00Z" w:initials="JH">
+    <w:p w14:paraId="3034DE56" w14:textId="77777777" w:rsidR="00180FA7" w:rsidRDefault="00180FA7" w:rsidP="00180FA7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Mtg notes: Most important consideration.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="14" w:author="Henshaw, Julie" w:date="2026-07-20T09:27:00Z" w:initials="JH">
+    <w:p w14:paraId="52251EBF" w14:textId="77777777" w:rsidR="00180FA7" w:rsidRDefault="00180FA7" w:rsidP="00180FA7">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Mtg notes: Does this mean the business?  Should it tie back to the land - has it been farmed that way for three years or more?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="16" w:author="Henshaw, Julie" w:date="2026-07-20T09:33:00Z" w:initials="JH">
+    <w:p w14:paraId="50AB0C66" w14:textId="77777777" w:rsidR="00B33BBF" w:rsidRDefault="00B33BBF" w:rsidP="00B33BBF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Mtg notes: could this be stated more clearly?  It is for sites that were abandoned, then put animals back on the land.  Also the first part of the sentence - does it impact lagoon closures?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="17" w:author="Henshaw, Julie" w:date="2026-07-20T09:36:00Z" w:initials="JH">
+    <w:p w14:paraId="670E6FBE" w14:textId="77777777" w:rsidR="00B33BBF" w:rsidRDefault="00B33BBF" w:rsidP="00B33BBF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Mtg notes: Does this only apply to animal operations?  Or cropland operations, too?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="18" w:author="Henshaw, Julie" w:date="2026-07-20T09:36:00Z" w:initials="JH">
+    <w:p w14:paraId="12119DC7" w14:textId="77777777" w:rsidR="00B33BBF" w:rsidRDefault="00B33BBF" w:rsidP="00B33BBF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Comments indicate it may be helpful to break into the agricultural use - livestock vs. cropland.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="19" w:author="Henshaw, Julie" w:date="2026-07-20T09:38:00Z" w:initials="JH">
+    <w:p w14:paraId="5BA4E193" w14:textId="77777777" w:rsidR="00B33BBF" w:rsidRDefault="00B33BBF" w:rsidP="00B33BBF">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Could you add a sentence that the expansion is in response to a change in the operation?  (still confusion over operation vs. ag lands).  Continue to focus on resource concern.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="20" w:author="Henshaw, Julie" w:date="2026-07-20T09:41:00Z" w:initials="JH">
+    <w:p w14:paraId="70E97936" w14:textId="77777777" w:rsidR="00B62959" w:rsidRDefault="00B62959" w:rsidP="00B62959">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Idea of an eligibility determination committee? </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="21" w:author="Henshaw, Julie" w:date="2026-07-20T09:43:00Z" w:initials="JH">
+    <w:p w14:paraId="1D6B00B8" w14:textId="77777777" w:rsidR="00B62959" w:rsidRDefault="00B62959" w:rsidP="00B62959">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Could we add specific limiting circumstances?  Particularly items pertaining to cropland conversion.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="22" w:author="Henshaw, Julie" w:date="2026-07-20T09:51:00Z" w:initials="JH">
+    <w:p w14:paraId="678A51BE" w14:textId="77777777" w:rsidR="0054185A" w:rsidRDefault="0054185A" w:rsidP="0054185A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Operations that are relocating?  Does this include farmers that lose access to the land either for cropland or animal waster management.  Draft revised text to clarify. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="23" w:author="Henshaw, Julie" w:date="2026-07-20T09:52:00Z" w:initials="JH">
+    <w:p w14:paraId="0548A24E" w14:textId="77777777" w:rsidR="0054185A" w:rsidRDefault="0054185A" w:rsidP="0054185A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Should this be earlier in the policy?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="24" w:author="Henshaw, Julie" w:date="2026-07-20T09:53:00Z" w:initials="JH">
+    <w:p w14:paraId="280E5F47" w14:textId="77777777" w:rsidR="0054185A" w:rsidRDefault="0054185A" w:rsidP="0054185A">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Related to confined animal operations.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="0814CF8B" w15:done="0"/>
+  <w15:commentEx w15:paraId="08E133E3" w15:done="0"/>
+  <w15:commentEx w15:paraId="3034DE56" w15:done="0"/>
+  <w15:commentEx w15:paraId="52251EBF" w15:done="0"/>
+  <w15:commentEx w15:paraId="50AB0C66" w15:done="0"/>
+  <w15:commentEx w15:paraId="670E6FBE" w15:done="0"/>
+  <w15:commentEx w15:paraId="12119DC7" w15:paraIdParent="670E6FBE" w15:done="0"/>
+  <w15:commentEx w15:paraId="5BA4E193" w15:paraIdParent="670E6FBE" w15:done="0"/>
+  <w15:commentEx w15:paraId="70E97936" w15:paraIdParent="670E6FBE" w15:done="0"/>
+  <w15:commentEx w15:paraId="1D6B00B8" w15:paraIdParent="670E6FBE" w15:done="0"/>
+  <w15:commentEx w15:paraId="678A51BE" w15:done="0"/>
+  <w15:commentEx w15:paraId="0548A24E" w15:done="0"/>
+  <w15:commentEx w15:paraId="280E5F47" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="2FDFCFE7" w16cex:dateUtc="2026-07-20T13:30:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="4393D3AF" w16cex:dateUtc="2026-07-20T13:17:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="63FB174B" w16cex:dateUtc="2026-07-20T13:28:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5C7CBDC5" w16cex:dateUtc="2026-07-20T13:27:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="68F26A78" w16cex:dateUtc="2026-07-20T13:33:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="223C0F53" w16cex:dateUtc="2026-07-20T13:36:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6ED9E97D" w16cex:dateUtc="2026-07-20T13:36:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="28B07BAF" w16cex:dateUtc="2026-07-20T13:38:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1397515F" w16cex:dateUtc="2026-07-20T13:41:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3150FAAA" w16cex:dateUtc="2026-07-20T13:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3C4CDD46" w16cex:dateUtc="2026-07-20T13:51:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1111A585" w16cex:dateUtc="2026-07-20T13:52:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="6FB0D4E5" w16cex:dateUtc="2026-07-20T13:53:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="0814CF8B" w16cid:durableId="2FDFCFE7"/>
+  <w16cid:commentId w16cid:paraId="08E133E3" w16cid:durableId="4393D3AF"/>
+  <w16cid:commentId w16cid:paraId="3034DE56" w16cid:durableId="63FB174B"/>
+  <w16cid:commentId w16cid:paraId="52251EBF" w16cid:durableId="5C7CBDC5"/>
+  <w16cid:commentId w16cid:paraId="50AB0C66" w16cid:durableId="68F26A78"/>
+  <w16cid:commentId w16cid:paraId="670E6FBE" w16cid:durableId="223C0F53"/>
+  <w16cid:commentId w16cid:paraId="12119DC7" w16cid:durableId="6ED9E97D"/>
+  <w16cid:commentId w16cid:paraId="5BA4E193" w16cid:durableId="28B07BAF"/>
+  <w16cid:commentId w16cid:paraId="70E97936" w16cid:durableId="1397515F"/>
+  <w16cid:commentId w16cid:paraId="1D6B00B8" w16cid:durableId="3150FAAA"/>
+  <w16cid:commentId w16cid:paraId="678A51BE" w16cid:durableId="3C4CDD46"/>
+  <w16cid:commentId w16cid:paraId="0548A24E" w16cid:durableId="1111A585"/>
+  <w16cid:commentId w16cid:paraId="280E5F47" w16cid:durableId="6FB0D4E5"/>
+</w16cid:commentsIds>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2964,77 +3319,82 @@
       <w:pPr>
         <w:ind w:left="7560" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1245578259">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Henshaw, Julie">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::julie.henshaw@ncagr.gov::d958ba5e-88cb-4b53-a0ce-6ad3d1c284e8"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="130"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00777C19"/>
     <w:rsid w:val="000B4DBC"/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rsid w:val="004A76C6"/>
     <w:rsid w:val="00534A44"/>
+    <w:rsid w:val="0054185A"/>
     <w:rsid w:val="00542E26"/>
     <w:rsid w:val="005D00CD"/>
     <w:rsid w:val="00777C19"/>
     <w:rsid w:val="008A2771"/>
     <w:rsid w:val="00A677C2"/>
+    <w:rsid w:val="00B33BBF"/>
+    <w:rsid w:val="00B62959"/>
     <w:rsid w:val="00BC4D0A"/>
     <w:rsid w:val="00C770A1"/>
+    <w:rsid w:val="00FC1123"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="40415587"/>
@@ -3519,59 +3879,124 @@
     <w:pPr>
       <w:ind w:left="359" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00534A44"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00180FA7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3818,75 +4243,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>637</Words>
-  <Characters>3632</Characters>
+  <Words>636</Words>
+  <Characters>3646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4261</CharactersWithSpaces>
+  <CharactersWithSpaces>4232</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Julie Henshaw</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2012-08-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 8.1 for Word</vt:lpwstr>
   </property>