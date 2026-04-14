--- v0 (2025-10-07)
+++ v1 (2026-04-14)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6C4CF08F" w14:textId="406FE94A" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00963A96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Weekly Meeting </w:t>
       </w:r>
       <w:r w:rsidR="003C3120">
         <w:rPr>
@@ -72,108 +76,243 @@
     <w:p w14:paraId="4A0AB197" w14:textId="78F927D5" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00C07220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTES</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CC494F" w14:textId="272DA99C" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00C07220">
+    <w:p w14:paraId="1CCFF09D" w14:textId="77777777" w:rsidR="00A60C1D" w:rsidRDefault="00A60C1D" w:rsidP="00A60C1D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3673">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IPP are to conduct one meeting per week regardless of the number of operational days within the week, unless the establishment is not operational for an entire week.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00424845">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In that situation, IPP are to discuss with their supervisor how to handle any excess routine weekly meeting tasks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A1D75E" w14:textId="7EB48304" w:rsidR="00A60C1D" w:rsidRDefault="00A60C1D" w:rsidP="00A60C1D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B05D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IPP are to document on the MOI if no topics are discussed or if establishment management does not attend or participate. Establishment management is not required to attend weekly meetings.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IPP will mark the Meeting with Establishment Management task as complete, even in this instance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57CC494F" w14:textId="474B7A5B" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00C07220">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*When documenting the discussions in PHIS for weekly meetings change the name of the subject from Establishment Awareness Meeting Agenda to Weekly Meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C91830" w14:textId="25878296" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00C07220">
+    <w:p w14:paraId="77C91830" w14:textId="25878296" w:rsidR="00C07220" w:rsidRDefault="00C07220" w:rsidP="00C07220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">*If you discuss a new notice or directive with management during the meeting be sure to add that in the </w:t>
+        <w:t xml:space="preserve">*If you discuss a new notice or directive with management during the meeting be sure to add that in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00594325" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">meeting </w:t>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00594325" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>subject title. (</w:t>
       </w:r>
       <w:r w:rsidR="00904D24" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i.e.,</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weekly Meeting/FSIS Directive 10,010.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3C9545" w14:textId="42A60CAD" w:rsidR="00081000" w:rsidRPr="008301EA" w:rsidRDefault="00081000" w:rsidP="00081000">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PP are to provide a digital or printed copy of the MOI to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081000">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>establishment management if requested. IPP are not to print a paper copy of the MOI for FSIS files.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C5CBA1" w14:textId="4C21C70A" w:rsidR="00C07220" w:rsidRPr="008301EA" w:rsidRDefault="00C07220" w:rsidP="00C07220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46DDA5AC" w14:textId="56FB9CC9" w:rsidR="00C07220" w:rsidRPr="005D5487" w:rsidRDefault="00C07220" w:rsidP="00C07220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D5487">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -295,81 +434,97 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to discuss general plant operations and any concerns. Personnel in attendance</w:t>
       </w:r>
       <w:r w:rsidR="00963A96" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E154AA" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">were (plant personnel’s name(s) and titles here) and </w:t>
       </w:r>
       <w:r w:rsidR="00963A96" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(inspector(s) name and title(s))</w:t>
-      </w:r>
+        <w:t>(inspector(s) name and title(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00963A96" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s))</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E154AA" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20493103" w14:textId="18779766" w:rsidR="003B4CC1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+    <w:p w14:paraId="20493103" w14:textId="796F8C10" w:rsidR="003B4CC1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In-plant observations</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4629A200" w14:textId="483A4F98" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:r w:rsidR="00BE6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4629A200" w14:textId="0E3DA514" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Open NRs (</w:t>
       </w:r>
       <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>how many,</w:t>
       </w:r>
@@ -384,1004 +539,2426 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00904D24" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (3))</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A7F46E4" w14:textId="0B9C2BB2" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00152457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7F46E4" w14:textId="0E4A88AC" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Type of NR)</w:t>
+        <w:t>(Type of NR</w:t>
+      </w:r>
+      <w:r w:rsidR="00536EAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and NR number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F04B87" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - (</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brief description of NR) (Date of NR)</w:t>
       </w:r>
       <w:r w:rsidR="00DB2CDC" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – (include </w:t>
       </w:r>
       <w:r w:rsidR="00582B25" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>updates on the status of NR completion as well)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C5E8E82" w14:textId="0DCEF68C" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+        <w:t>updates on the status of NR completion)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779CC698" w14:textId="28FCEA50" w:rsidR="00D43295" w:rsidRPr="008301EA" w:rsidRDefault="00D43295" w:rsidP="00D43295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Closed NRs (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how many,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289D9770" w14:textId="76FDB29B" w:rsidR="00D43295" w:rsidRPr="008301EA" w:rsidRDefault="00D43295" w:rsidP="00D43295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Type of NR)</w:t>
+        <w:t>(Type of NR</w:t>
+      </w:r>
+      <w:r w:rsidR="00536EAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and NR number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F04B87" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - (</w:t>
       </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brief description of NR) (Date of NR)</w:t>
       </w:r>
-      <w:r w:rsidR="00582B25" w:rsidRPr="008301EA">
-[...7 lines deleted...]
-    <w:p w14:paraId="5CA8FE2A" w14:textId="167ED30B" w:rsidR="00D43295" w:rsidRPr="008301EA" w:rsidRDefault="00D43295" w:rsidP="007967B1">
+    </w:p>
+    <w:p w14:paraId="406081F0" w14:textId="412879BB" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Developing Trends</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D2CC9B" w14:textId="588B01C6" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Type of NR)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F04B87" w:rsidRPr="008301EA">
+        <w:t>(Brief description of the trends noticed at the establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="002977CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00477148">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008301EA">
-[...6 lines deleted...]
-      <w:r w:rsidR="00F04B87" w:rsidRPr="008301EA">
+      <w:r w:rsidR="00E747A8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This would include additional discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="00425B3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and recording of the discussion for</w:t>
+      </w:r>
+      <w:r w:rsidR="00884FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> current and past</w:t>
+      </w:r>
+      <w:r w:rsidR="00425B3F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noncompliance records</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0043C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that have been associated with each other/linked.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0948F3DA" w14:textId="525E1D2C" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Less than perfect conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F920469" w14:textId="08854E46" w:rsidR="007967B1" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Briefly discuss issues at the establishment that are not considered noncompliant but could be in the future if not addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00791F32" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3447442B" w14:textId="5879285B" w:rsidR="001B073C" w:rsidRDefault="00550A0E" w:rsidP="00550A0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Changes within the establishment: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24488CD8" w14:textId="21AD57C7" w:rsidR="000A240B" w:rsidRDefault="000A240B" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New Products </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7384D418" w14:textId="48E9DEFE" w:rsidR="008C5D21" w:rsidRDefault="008C5D21" w:rsidP="008C5D21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has plans to begin producing new products</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23553">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392E39EB" w14:textId="1A9124AC" w:rsidR="00EA7886" w:rsidRDefault="00EA7886" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Production Lines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135ED667" w14:textId="645F76C7" w:rsidR="00A23553" w:rsidRDefault="00A23553" w:rsidP="00A23553">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has plans to add, remove or make changes to current production lines.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discuss concerns.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB61081" w14:textId="59DBC9CE" w:rsidR="00EA7886" w:rsidRDefault="00EA7886" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Product Flow</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEF7FB5" w14:textId="654D55E9" w:rsidR="00A23553" w:rsidRDefault="00A23553" w:rsidP="00A23553">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Inquire </w:t>
+      </w:r>
+      <w:r w:rsidR="00245CAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if the establishment has made or will be making changes to product flow throughout the establishment.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7004">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discuss concerns.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245CAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411A52D4" w14:textId="66DBE46C" w:rsidR="00EA7886" w:rsidRDefault="00EA7886" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Processing Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21493DDB" w14:textId="2EBA511E" w:rsidR="008B7004" w:rsidRDefault="008B7004" w:rsidP="008B7004">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has made or will be making changes to processing methods. Discuss concerns.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1C2355" w14:textId="4F8B4710" w:rsidR="00EA7886" w:rsidRDefault="00EA7886" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equipment Configuration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C866468" w14:textId="6A16F049" w:rsidR="008B7004" w:rsidRDefault="008B7004" w:rsidP="008B7004">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has made or will be making changes to the configuration of equipment. Discuss concerns.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BDE418" w14:textId="3839FD6F" w:rsidR="00EA7886" w:rsidRDefault="001C19CF" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Source Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4921">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Meat and/or Poultry)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4682E65E" w14:textId="775B722F" w:rsidR="008B7004" w:rsidRDefault="008B7004" w:rsidP="008B7004">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Inquire if the establishment </w:t>
+      </w:r>
+      <w:r w:rsidR="00035D0C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has made or will be making changes to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97663">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meat and/or poultry </w:t>
+      </w:r>
+      <w:r w:rsidR="00035D0C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>source materials used in products. Discuss concerns.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20B93">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FED3E3B" w14:textId="45A7641A" w:rsidR="001C19CF" w:rsidRDefault="001C19CF" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ingredient Suppliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D3E36B" w14:textId="6A5299ED" w:rsidR="002F22EC" w:rsidRDefault="002F22EC" w:rsidP="002F22EC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has made or will be making changes to the suppliers for ingredients used in multi-ingredient products.</w:t>
+      </w:r>
+      <w:r w:rsidR="0051016E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Discuss concerns.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CEB5326" w14:textId="20B2CB6D" w:rsidR="001C19CF" w:rsidRDefault="001C19CF" w:rsidP="000A240B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ingredient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Product Formulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491A336F" w14:textId="4DAB9884" w:rsidR="0051016E" w:rsidRDefault="0051016E" w:rsidP="0051016E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Inquire if the establishment has made or will be making changes to the ingredients in </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E07">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>multi-ingredient products</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so, inquire</w:t>
+      </w:r>
+      <w:r w:rsidR="0076643C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the product formulation </w:t>
+      </w:r>
+      <w:r w:rsidR="00332729">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the labeling record has or will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00332729">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be updated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00332729">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with FSIS Directive 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>221</w:t>
+      </w:r>
+      <w:r w:rsidR="00332729">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Prior Labeling Approval</w:t>
+      </w:r>
+      <w:r w:rsidR="00226455">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB33DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6058C848" w14:textId="06FB9085" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="0041396C" w:rsidP="00F527FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Questions about </w:t>
+      </w:r>
+      <w:r w:rsidR="002174CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the HACCP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or SSOP</w:t>
+      </w:r>
+      <w:r w:rsidR="001C19CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including associated procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="007F69F8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4720EC77" w14:textId="20890C6E" w:rsidR="00F3391B" w:rsidRDefault="00F3391B" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Discuss any questions you may </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1D19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="002174CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regarding the</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED1D19">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> establishment’s</w:t>
+      </w:r>
+      <w:r w:rsidR="002174CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HACCP</w:t>
+      </w:r>
+      <w:r w:rsidR="007F69F8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="002174CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or SSOP.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35868095" w14:textId="779E4490" w:rsidR="007967B1" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Mention the last time changes were recorded in the HACCP</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875FF" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program</w:t>
+      </w:r>
+      <w:r w:rsidR="003161FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875FF" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003161FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and SSOP</w:t>
+      </w:r>
+      <w:r w:rsidR="00791F32" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007659A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Briefly mention the changes made.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445570DF" w14:textId="52AF955C" w:rsidR="00E63C88" w:rsidRDefault="00E63C88" w:rsidP="00E63C88">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corrective actions taken in response to establishment findings such as product contamination and critical limit deviations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120D2FDA" w14:textId="697245A8" w:rsidR="00152457" w:rsidRPr="00E63C88" w:rsidRDefault="00152457" w:rsidP="00152457">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discuss actions the establishment took in response to their own findings of product contamination and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85AD6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56743">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> critical limit deviations.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A53E9AC" w14:textId="55E11917" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="00AB13BD" w:rsidP="007967B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="0040638B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">larifications relevant to the establishment included in recently issued </w:t>
+      </w:r>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Directives</w:t>
+      </w:r>
+      <w:r w:rsidR="0058466C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007967B1" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Compliance Guidelines, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>askFSIS Public Q&amp;As</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D18303" w14:textId="5BAD56B5" w:rsidR="00880FFE" w:rsidRDefault="007967B1" w:rsidP="0080666D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Mention any new/revised directives</w:t>
+      </w:r>
+      <w:r w:rsidR="0040638B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>notices</w:t>
+      </w:r>
+      <w:r w:rsidR="0040638B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, compliance guidelines, and askFSIS Public Q&amp;As</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that would apply to the establishment’s processes</w:t>
+      </w:r>
+      <w:r w:rsidR="002A404F" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Type whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00C875FF" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a directive</w:t>
+      </w:r>
+      <w:r w:rsidR="0090695D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>notice,</w:t>
+      </w:r>
+      <w:r w:rsidR="0090695D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number associated with it</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the title</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41EB" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008301EA">
-[...14 lines deleted...]
-    <w:p w14:paraId="779CC698" w14:textId="4E4CADA8" w:rsidR="00D43295" w:rsidRPr="008301EA" w:rsidRDefault="00D43295" w:rsidP="00D43295">
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FSIS Directive 5000.1 Verifying an </w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stablishment’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ood </w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">afety </w:t>
+      </w:r>
+      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystem)</w:t>
+      </w:r>
+      <w:r w:rsidR="004B41EB" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B7D80B" w14:textId="77D3ADF3" w:rsidR="00795A4F" w:rsidRDefault="00795A4F" w:rsidP="00795A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Small and very small establishme</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96CC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nt outreach information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3C9F94" w14:textId="0F043362" w:rsidR="00E96CC1" w:rsidRDefault="001231BA" w:rsidP="00E96CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008301EA">
-[...20 lines deleted...]
-      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Provide the establishment with the link to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="009F17EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Small &amp; Very Small Plant Guidance webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C4E8A9" w14:textId="1A60C2D5" w:rsidR="009F17EC" w:rsidRPr="0080666D" w:rsidRDefault="009F17EC" w:rsidP="00E96CC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Discuss the availability of new guidance available from the webpage that the establishment may find useful</w:t>
+      </w:r>
+      <w:r w:rsidR="000A6E57">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678CB790" w14:textId="77777777" w:rsidR="00B530FB" w:rsidRDefault="00FA1685" w:rsidP="00B530FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plant testing data to be reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="00773898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>per FSIS Directive 5000.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2985A3AE" w14:textId="0FDF950D" w:rsidR="00B530FB" w:rsidRPr="00BE68DE" w:rsidRDefault="00FA1685" w:rsidP="00BE68DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009725A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When applicable to the establishment, b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>riefly discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="007709F0" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE68DE" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list what test results </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE68DE" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reviewed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and for what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, describe the specific concerns, if any, that they discussed with the establishment and</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE68DE" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B530FB" w:rsidRPr="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>state how the establishment responded.</w:t>
+      </w:r>
+      <w:r w:rsidR="009725A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347878D0" w14:textId="7F89B098" w:rsidR="00FA1685" w:rsidRDefault="00F35408" w:rsidP="009725A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE68DE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A916D4" w14:textId="6D6EEA9A" w:rsidR="0095325C" w:rsidRDefault="006C35F4" w:rsidP="009725A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discuss t</w:t>
+      </w:r>
+      <w:r w:rsidR="0095325C" w:rsidRPr="0095325C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esting the establishment performs outside of their food safety systems (i.e., not included as support in their HACCP system or SSOPs) that could have an impact on decisions made in their hazard analysis</w:t>
+      </w:r>
+      <w:r w:rsidR="00065777">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008301EA">
+    </w:p>
+    <w:p w14:paraId="1B62CE3A" w14:textId="58874C15" w:rsidR="0095325C" w:rsidRDefault="00BC0846" w:rsidP="009725A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0846">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per FSIS Directive 6410.4, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0846">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verifying Swine Slaughter Establishments Maintain Adequate Procedures for Preventing Contamination of Carcasses and Parts by Enteric Pathogens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B438E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verify that s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E256D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wine-only slaughter establishments or those that slaughter swine in the highest number</w:t>
+      </w:r>
+      <w:r w:rsidR="00E13E71" w:rsidRPr="00E13E71">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collect and analyze microbiological samples as described in its written sampling plan and at the required locations and frequencies per 9 CFR 310.18(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC58F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Also, discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="00065777">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the most recent sample results and any trends.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5552C5" w14:textId="1A0B1239" w:rsidR="007F170A" w:rsidRPr="00430A96" w:rsidRDefault="00430A96" w:rsidP="009725A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00430A96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As per FSIS Directive 10,240.4, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430A96">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Listeria Rule Verification Activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12D72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00430A96">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IPP are to discuss the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12D72" w:rsidRPr="00D12D72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D12D72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esults from establishment sampling and any corrective actions the establishment took in response to positive results.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F64AA7" w14:textId="2E628EB5" w:rsidR="00FA1685" w:rsidRPr="008301EA" w:rsidRDefault="007709F0" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00317CDA" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspector-Collected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ampling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or R</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>esults</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2118110F" w14:textId="7B809F68" w:rsidR="00FA1685" w:rsidRDefault="00FA1685" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Briefly discuss sample</w:t>
+      </w:r>
+      <w:r w:rsidR="00732810" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that w</w:t>
+      </w:r>
+      <w:r w:rsidR="00732810" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ere</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taken </w:t>
+      </w:r>
+      <w:r w:rsidR="008E1BF8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by IPP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the results, if available; if not available state that they are pending</w:t>
+      </w:r>
+      <w:r w:rsidR="00317CDA" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4303CFB9" w14:textId="77777777" w:rsidR="00B85AD6" w:rsidRPr="008301EA" w:rsidRDefault="00B85AD6" w:rsidP="00B85AD6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B44B2CD" w14:textId="2884949D" w:rsidR="00FA1685" w:rsidRPr="008301EA" w:rsidRDefault="00FA1685" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Planned Plant Maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23EDD71C" w14:textId="19EE52E7" w:rsidR="00F5346E" w:rsidRDefault="00FA1685" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquir</w:t>
+      </w:r>
+      <w:r w:rsidR="00732810" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
-[...13 lines deleted...]
-      <w:r w:rsidR="00A92650" w:rsidRPr="008301EA">
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about any </w:t>
+      </w:r>
+      <w:r w:rsidR="00970135" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">planned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plant maintenance</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB30E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5C73" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in progress</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6FAE" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA471D" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheduled</w:t>
+      </w:r>
+      <w:r w:rsidR="00970135" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1D00">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289D9770" w14:textId="2BDADFAB" w:rsidR="00D43295" w:rsidRPr="008301EA" w:rsidRDefault="00D43295" w:rsidP="00D43295">
-[...33 lines deleted...]
-    <w:p w14:paraId="406081F0" w14:textId="412879BB" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+    <w:p w14:paraId="57AAE723" w14:textId="1B1E0585" w:rsidR="00626CBB" w:rsidRPr="00F5346E" w:rsidRDefault="00F5346E" w:rsidP="00F5346E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008301EA">
-[...27 lines deleted...]
-    <w:p w14:paraId="0948F3DA" w14:textId="525E1D2C" w:rsidR="007967B1" w:rsidRPr="008301EA" w:rsidRDefault="007967B1" w:rsidP="007967B1">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2AA1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the establishment </w:t>
+      </w:r>
+      <w:r w:rsidR="00251DB6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintains documentation of planned plant </w:t>
+      </w:r>
+      <w:r w:rsidR="00613894">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintenance items including the date of the finding, </w:t>
+      </w:r>
+      <w:r w:rsidR="00626CBB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a description of the finding and an estimated completion date mention the location of that documentation in this section.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB6427" w14:textId="067CE4D9" w:rsidR="00FA1685" w:rsidRPr="008301EA" w:rsidRDefault="00FA1685" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PHIS profile updates</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7750">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as per FSIS Directive 5300.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6067CDEC" w14:textId="69260009" w:rsidR="00FA1685" w:rsidRDefault="00FA1685" w:rsidP="00FA1685">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Less than perfect conditions</w:t>
-[...199 lines deleted...]
-      <w:r w:rsidR="00FA1685" w:rsidRPr="008301EA">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4223E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1187">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performing the monthly Update Establishment Profile task, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E37EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide the establishment with an Establishment Profile Report and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD1187">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nquir</w:t>
+      </w:r>
+      <w:r w:rsidR="00970135" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00634D5B" w:rsidRPr="008301EA">
-[...425 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> if there </w:t>
       </w:r>
       <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are any updates that need to be made to the PHIS</w:t>
+        <w:t xml:space="preserve">are any updates that need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the PHIS</w:t>
       </w:r>
       <w:r w:rsidR="00BA471D" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB30E3" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Establishment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CB30E3" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Profile</w:t>
       </w:r>
       <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
         <w:rPr>
@@ -1430,467 +3007,1312 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> numbers</w:t>
       </w:r>
       <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, addresses, personnel change</w:t>
       </w:r>
       <w:r w:rsidR="000274FF" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s, production volumes, etc</w:t>
       </w:r>
       <w:r w:rsidR="00970135" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. See FSIS Directive </w:t>
-[...6 lines deleted...]
-        <w:t>5300.1 for more information.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631AC16D" w14:textId="526A11E6" w:rsidR="00486754" w:rsidRPr="008301EA" w:rsidRDefault="00486754" w:rsidP="00486754">
+    <w:p w14:paraId="5DAB13AC" w14:textId="06ABF386" w:rsidR="00FD1187" w:rsidRPr="008301EA" w:rsidRDefault="00FD1187" w:rsidP="00FA1685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00582E8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the establishment makes you aware of changes or you discover that changes need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00582E8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00582E8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when not performing a scheduled </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00582E8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Update Establishment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00582E8D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Profile task</w:t>
+      </w:r>
+      <w:r w:rsidR="00744D2F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, direct the task, make the changes needed, and provide an updated Establishment Profile Report to the establishment for review and approval.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631AC16D" w14:textId="1A17367E" w:rsidR="00486754" w:rsidRPr="008301EA" w:rsidRDefault="00486754" w:rsidP="00486754">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documented Potential Accident Hazards</w:t>
       </w:r>
       <w:r w:rsidR="00325CCB" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or Other Safety-Related Discussion </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3714F89C" w14:textId="43AF11A5" w:rsidR="00325CCB" w:rsidRPr="008301EA" w:rsidRDefault="00325CCB" w:rsidP="00325CCB">
+        <w:t xml:space="preserve"> and/or Other Safety-Related Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC35F0E" w14:textId="6A1E091B" w:rsidR="00B32DDD" w:rsidRDefault="00325CCB" w:rsidP="00325CCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Discuss any documented Potential Accident Hazard</w:t>
       </w:r>
       <w:r w:rsidR="000041CE" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s here, including the date it was written and a brief description of the finding. </w:t>
+        <w:t xml:space="preserve">s, including the date it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000041CE" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>was written</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000041CE" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a brief description of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000041CE" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>finding</w:t>
+      </w:r>
+      <w:r w:rsidR="00233305">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00233305">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000041CE" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000274FF" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include updates on the status of completion as well. </w:t>
+        <w:t xml:space="preserve">Include updates on the status of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issue resolution</w:t>
+      </w:r>
+      <w:r w:rsidR="000274FF" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34C18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See the MPID Notice entitled </w:t>
+      </w:r>
+      <w:r w:rsidR="00381298">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instructions for Documenting Potential Accident Hazards for more information.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EA3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3714F89C" w14:textId="61BE10F4" w:rsidR="00325CCB" w:rsidRDefault="00B32DDD" w:rsidP="00325CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0097655A" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Other safety-related </w:t>
       </w:r>
       <w:r w:rsidR="000D0B10">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>topics</w:t>
       </w:r>
       <w:r w:rsidR="0097655A" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be recorded here as well such as discussion regarding the establishment’s Hazard Communication Program</w:t>
+        <w:t xml:space="preserve"> can be recorded as well such as discussion regarding the establishment’s Hazard Communication Program</w:t>
       </w:r>
       <w:r w:rsidR="00CB3615" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as </w:t>
       </w:r>
       <w:r w:rsidR="000D0B10">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>addressed</w:t>
       </w:r>
       <w:r w:rsidR="00CB3615" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in FSIS Directive </w:t>
       </w:r>
       <w:r w:rsidR="00AA3AE1" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4791.5.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472FF13A" w14:textId="2C3CFDF1" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+    <w:p w14:paraId="088A9272" w14:textId="5FBAA91D" w:rsidR="00176963" w:rsidRDefault="00176963" w:rsidP="00176963">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potential </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21D7D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or Documented </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Food Defense Issues</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70238B0C" w14:textId="3BCDCE1A" w:rsidR="0039462C" w:rsidRDefault="0039462C" w:rsidP="0039462C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17639">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss any potential and/or documented Food Defense </w:t>
+      </w:r>
+      <w:r w:rsidR="00745570">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17639">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssues, including the establishment’s corrective measures for identified </w:t>
+      </w:r>
+      <w:r w:rsidR="00745570">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Food Defense Vulnerabilities. See FSIS Directive</w:t>
+      </w:r>
+      <w:r w:rsidR="0082458B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5420.1, Food Defense Tasks and Threat Notification Response Procedures for the Office of Field Operations for more information.</w:t>
+      </w:r>
+      <w:r w:rsidR="00745570">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721449A9" w14:textId="119CC8FA" w:rsidR="00295391" w:rsidRDefault="00F53864" w:rsidP="00176963">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Humane Handling Discussion and/or Issues (when applicable):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC906C5" w14:textId="6BFF8EB7" w:rsidR="00234BAE" w:rsidRDefault="00234BAE" w:rsidP="00234BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00003A76">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1135">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any potential and/or documented Humane Handling </w:t>
+      </w:r>
+      <w:r w:rsidR="00D52467">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>issues.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D951F9" w14:textId="5650DDB0" w:rsidR="000F3B27" w:rsidRDefault="000F3B27" w:rsidP="000F3B27">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consumer Complaints:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFEC323" w14:textId="1A3BA570" w:rsidR="00A15629" w:rsidRDefault="00A15629" w:rsidP="00A15629">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Inquire if the establishment has received any consumer complaints</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4234">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006241AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Document the discussion, including details regarding the complaint(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E153B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3715DA24" w14:textId="0F98EE16" w:rsidR="00EE1600" w:rsidRDefault="00EE1600" w:rsidP="000F3B27">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recall </w:t>
+      </w:r>
+      <w:r w:rsidR="00912851">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DA7B86" w14:textId="67944D5B" w:rsidR="00121DA5" w:rsidRDefault="00121DA5" w:rsidP="00121DA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(As per 9 CFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00332BEE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>418.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3047B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each establishment must have written recall procedures. Notate the location of the written recall plan in this section.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4654EAE5" w14:textId="6E11DEE8" w:rsidR="00794512" w:rsidRPr="008301EA" w:rsidRDefault="00794512" w:rsidP="00121DA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When applicable, discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="005332D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and document information regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD10BF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recent recalls and status of the recall with the establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="005332D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472FF13A" w14:textId="0E381643" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Other topics to </w:t>
       </w:r>
+      <w:r w:rsidR="000D0B10" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="00682D63">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A63F51" w14:textId="53035FF0" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upcoming holidays</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="000D0B10" w:rsidRPr="008301EA">
-[...4 lines deleted...]
-        <w:t>discuss</w:t>
+      <w:r w:rsidR="00234BAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00234BAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-    <w:p w14:paraId="04A63F51" w14:textId="0DFE503D" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+      <w:r w:rsidR="00234BAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC67BA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the establishment is working</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7058ED54" w14:textId="79A162F3" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Upcoming holidays</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7058ED54" w14:textId="79A162F3" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+        <w:t>Schedule changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609FFE0B" w14:textId="795C35FD" w:rsidR="006D3883" w:rsidRDefault="006D3883" w:rsidP="008830E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008301EA">
-[...7 lines deleted...]
-    <w:p w14:paraId="3F5DED1A" w14:textId="2D669D50" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local arrangements for access to and review of establishment records</w:t>
+      </w:r>
+      <w:r w:rsidR="001A0112">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006420CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6EE6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidR="006420CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>establishment personnel</w:t>
+      </w:r>
+      <w:r w:rsidR="004C6EE6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available</w:t>
+      </w:r>
+      <w:r w:rsidR="006420CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6EE6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for IPP </w:t>
+      </w:r>
+      <w:r w:rsidR="006420CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to request </w:t>
+      </w:r>
+      <w:r w:rsidR="004C6EE6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to review records, </w:t>
+      </w:r>
+      <w:r w:rsidR="003974B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if records </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003974B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are kept</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003974B6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under lock and key how can IPP gain access upon request, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54ADBE7C" w14:textId="2F98B0CA" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>New products</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54ADBE7C" w14:textId="2F98B0CA" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
+        <w:t>Etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F076CB" w14:textId="118884B3" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="0030243C" w:rsidP="008830E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="00500213" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions</w:t>
+      </w:r>
+      <w:r w:rsidR="008830E4" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00500213" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="00353A04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021F2684" w14:textId="397D33E2" w:rsidR="008830E4" w:rsidRPr="008301EA" w:rsidRDefault="008830E4" w:rsidP="008830E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Etc.</w:t>
-[...19 lines deleted...]
-        <w:t>Establishment’s</w:t>
+        <w:t>(Inquir</w:t>
+      </w:r>
+      <w:r w:rsidR="002610BA" w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the establishment has any </w:t>
       </w:r>
       <w:r w:rsidR="00500213" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> questions</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">questions or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008301EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">concerns to address with </w:t>
       </w:r>
       <w:r w:rsidR="00500213" w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>or concerns</w:t>
-[...53 lines deleted...]
-        </w:rPr>
         <w:t>MPID</w:t>
       </w:r>
+      <w:r w:rsidR="00353A04">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00555DC9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Document the discussion.</w:t>
+      </w:r>
       <w:r w:rsidRPr="008301EA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5D1A6B" w14:textId="00336DA0" w:rsidR="00715AB0" w:rsidRPr="008301EA" w:rsidRDefault="00715AB0" w:rsidP="003B4CC1">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="00715AB0" w:rsidRPr="008301EA">
+    <w:p w14:paraId="2B5D1A6B" w14:textId="00336DA0" w:rsidR="00715AB0" w:rsidRDefault="00715AB0" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EEBEB15" w14:textId="77777777" w:rsidR="00E50CB9" w:rsidRDefault="00E50CB9" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D5E83F4" w14:textId="77777777" w:rsidR="00406004" w:rsidRDefault="00406004" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CDBA384" w14:textId="77777777" w:rsidR="00406004" w:rsidRDefault="00406004" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68D88AE2" w14:textId="77777777" w:rsidR="00406004" w:rsidRDefault="00406004" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F10DE9" w14:textId="77777777" w:rsidR="00406004" w:rsidRDefault="00406004" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E64B19" w14:textId="77777777" w:rsidR="0033331D" w:rsidRDefault="0033331D" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A54788" w14:textId="77777777" w:rsidR="0033331D" w:rsidRDefault="0033331D" w:rsidP="003B4CC1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0033331D">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1F396372" w14:textId="77777777" w:rsidR="004A6FBB" w:rsidRDefault="004A6FBB" w:rsidP="00E83528">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="246B2ABD" w14:textId="77777777" w:rsidR="004A6FBB" w:rsidRDefault="004A6FBB" w:rsidP="00E83528">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="940494317"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="658A24FE" w14:textId="1E729698" w:rsidR="00E83528" w:rsidRDefault="00E83528">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0AE25591" w14:textId="77777777" w:rsidR="00E83528" w:rsidRDefault="00E83528">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="174F6DE8" w14:textId="77777777" w:rsidR="004A6FBB" w:rsidRDefault="004A6FBB" w:rsidP="00E83528">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4B213190" w14:textId="77777777" w:rsidR="004A6FBB" w:rsidRDefault="004A6FBB" w:rsidP="00E83528">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="012351C7" w14:textId="0BF444DB" w:rsidR="00E83528" w:rsidRDefault="00E83528" w:rsidP="00E83528">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Revised: 03/12/2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4AEFFBDA" w14:textId="77777777" w:rsidR="00E83528" w:rsidRDefault="00E83528">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D227E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEFCA072"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
@@ -1901,156 +4323,611 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64392445"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E18CF28"/>
+    <w:lvl w:ilvl="0" w:tplc="FA868128">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E9A5482"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F24FF3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A893670"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17A0DD68"/>
+    <w:lvl w:ilvl="0" w:tplc="88A00D28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="285161769">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1744527008">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1382484516">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1234664076">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="109"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B4CC1"/>
+    <w:rsid w:val="00003A76"/>
     <w:rsid w:val="000041CE"/>
     <w:rsid w:val="000274FF"/>
+    <w:rsid w:val="00035D0C"/>
+    <w:rsid w:val="00065777"/>
+    <w:rsid w:val="00081000"/>
+    <w:rsid w:val="000A240B"/>
+    <w:rsid w:val="000A6E57"/>
     <w:rsid w:val="000D0B10"/>
+    <w:rsid w:val="000F075C"/>
+    <w:rsid w:val="000F3B27"/>
+    <w:rsid w:val="0011042C"/>
+    <w:rsid w:val="00121DA5"/>
+    <w:rsid w:val="001231BA"/>
+    <w:rsid w:val="00152457"/>
+    <w:rsid w:val="00166FA2"/>
+    <w:rsid w:val="0017299C"/>
+    <w:rsid w:val="00176963"/>
+    <w:rsid w:val="001A0112"/>
+    <w:rsid w:val="001A1D00"/>
+    <w:rsid w:val="001B073C"/>
+    <w:rsid w:val="001C19CF"/>
+    <w:rsid w:val="001E1135"/>
     <w:rsid w:val="001E35DE"/>
+    <w:rsid w:val="001E3662"/>
+    <w:rsid w:val="002174CE"/>
+    <w:rsid w:val="0022481A"/>
+    <w:rsid w:val="00226455"/>
+    <w:rsid w:val="00233305"/>
+    <w:rsid w:val="00234BAE"/>
+    <w:rsid w:val="00245CAF"/>
+    <w:rsid w:val="0025047A"/>
+    <w:rsid w:val="00251DB6"/>
     <w:rsid w:val="002610BA"/>
+    <w:rsid w:val="00295391"/>
+    <w:rsid w:val="002977CF"/>
     <w:rsid w:val="002A404F"/>
+    <w:rsid w:val="002D2425"/>
+    <w:rsid w:val="002F22EC"/>
+    <w:rsid w:val="0030243C"/>
     <w:rsid w:val="003030FF"/>
+    <w:rsid w:val="003161FE"/>
     <w:rsid w:val="00317CDA"/>
     <w:rsid w:val="00325CCB"/>
+    <w:rsid w:val="00332729"/>
+    <w:rsid w:val="00332BEE"/>
+    <w:rsid w:val="0033331D"/>
+    <w:rsid w:val="00346ADE"/>
+    <w:rsid w:val="00353A04"/>
+    <w:rsid w:val="00381298"/>
+    <w:rsid w:val="0039462C"/>
+    <w:rsid w:val="003974B6"/>
+    <w:rsid w:val="003A1796"/>
     <w:rsid w:val="003B4CC1"/>
     <w:rsid w:val="003C3120"/>
+    <w:rsid w:val="003D7E48"/>
     <w:rsid w:val="003F01AA"/>
     <w:rsid w:val="003F0E28"/>
+    <w:rsid w:val="00406004"/>
+    <w:rsid w:val="0040638B"/>
+    <w:rsid w:val="0041396C"/>
+    <w:rsid w:val="00424845"/>
+    <w:rsid w:val="00425B3F"/>
+    <w:rsid w:val="00430A96"/>
+    <w:rsid w:val="00477148"/>
     <w:rsid w:val="00486754"/>
+    <w:rsid w:val="0049746C"/>
+    <w:rsid w:val="004A6FBB"/>
+    <w:rsid w:val="004B1A15"/>
     <w:rsid w:val="004B41EB"/>
+    <w:rsid w:val="004B438E"/>
+    <w:rsid w:val="004C6EE6"/>
+    <w:rsid w:val="004E3DAB"/>
     <w:rsid w:val="00500213"/>
+    <w:rsid w:val="0051016E"/>
+    <w:rsid w:val="005332D5"/>
+    <w:rsid w:val="00536EAB"/>
+    <w:rsid w:val="00550A0E"/>
+    <w:rsid w:val="00555DC9"/>
+    <w:rsid w:val="00566E93"/>
+    <w:rsid w:val="0058161A"/>
     <w:rsid w:val="00582B25"/>
+    <w:rsid w:val="00582E8D"/>
+    <w:rsid w:val="0058466C"/>
     <w:rsid w:val="00594325"/>
+    <w:rsid w:val="005A48E1"/>
     <w:rsid w:val="005D5487"/>
+    <w:rsid w:val="005E4921"/>
+    <w:rsid w:val="00613894"/>
+    <w:rsid w:val="006241AB"/>
+    <w:rsid w:val="00626CBB"/>
     <w:rsid w:val="00634D5B"/>
+    <w:rsid w:val="006420CB"/>
+    <w:rsid w:val="00682D63"/>
+    <w:rsid w:val="006A1E07"/>
     <w:rsid w:val="006A6A1B"/>
+    <w:rsid w:val="006C35F4"/>
+    <w:rsid w:val="006D3883"/>
+    <w:rsid w:val="006D6B44"/>
     <w:rsid w:val="006E3A12"/>
+    <w:rsid w:val="00702E32"/>
     <w:rsid w:val="00715AB0"/>
     <w:rsid w:val="00732810"/>
+    <w:rsid w:val="00737979"/>
+    <w:rsid w:val="00744D2F"/>
+    <w:rsid w:val="00745570"/>
+    <w:rsid w:val="0076218E"/>
+    <w:rsid w:val="007659A9"/>
+    <w:rsid w:val="0076643C"/>
     <w:rsid w:val="007709F0"/>
+    <w:rsid w:val="00773898"/>
     <w:rsid w:val="00791F32"/>
+    <w:rsid w:val="00794512"/>
+    <w:rsid w:val="00795A4F"/>
     <w:rsid w:val="007967B1"/>
     <w:rsid w:val="007972EB"/>
     <w:rsid w:val="007A6C47"/>
+    <w:rsid w:val="007B05D5"/>
+    <w:rsid w:val="007D0E2C"/>
+    <w:rsid w:val="007E07B5"/>
+    <w:rsid w:val="007F170A"/>
+    <w:rsid w:val="007F69F8"/>
     <w:rsid w:val="0080666D"/>
     <w:rsid w:val="00817E1E"/>
+    <w:rsid w:val="0082458B"/>
     <w:rsid w:val="008301EA"/>
+    <w:rsid w:val="00842B45"/>
     <w:rsid w:val="00880FFE"/>
     <w:rsid w:val="008830E4"/>
+    <w:rsid w:val="00884FA6"/>
+    <w:rsid w:val="008B7004"/>
+    <w:rsid w:val="008C1BE4"/>
+    <w:rsid w:val="008C5D21"/>
+    <w:rsid w:val="008E1BF8"/>
+    <w:rsid w:val="008E5C73"/>
+    <w:rsid w:val="008F4521"/>
     <w:rsid w:val="00904D24"/>
+    <w:rsid w:val="0090695D"/>
+    <w:rsid w:val="00912851"/>
     <w:rsid w:val="0092125C"/>
+    <w:rsid w:val="0095325C"/>
     <w:rsid w:val="00963A96"/>
     <w:rsid w:val="00970135"/>
+    <w:rsid w:val="009725A4"/>
     <w:rsid w:val="0097655A"/>
+    <w:rsid w:val="009D3673"/>
+    <w:rsid w:val="009D4DF9"/>
+    <w:rsid w:val="009E37EE"/>
+    <w:rsid w:val="009F17EC"/>
+    <w:rsid w:val="00A15629"/>
+    <w:rsid w:val="00A227F7"/>
+    <w:rsid w:val="00A23553"/>
+    <w:rsid w:val="00A3047B"/>
+    <w:rsid w:val="00A36AA5"/>
+    <w:rsid w:val="00A60C1D"/>
+    <w:rsid w:val="00A64EA3"/>
     <w:rsid w:val="00A92650"/>
     <w:rsid w:val="00AA3AE1"/>
+    <w:rsid w:val="00AB13BD"/>
+    <w:rsid w:val="00AB2AA1"/>
+    <w:rsid w:val="00AC58F2"/>
+    <w:rsid w:val="00B17639"/>
+    <w:rsid w:val="00B32DDD"/>
+    <w:rsid w:val="00B506F3"/>
+    <w:rsid w:val="00B530FB"/>
+    <w:rsid w:val="00B85AD6"/>
+    <w:rsid w:val="00BA3080"/>
     <w:rsid w:val="00BA471D"/>
+    <w:rsid w:val="00BB33DD"/>
+    <w:rsid w:val="00BC0846"/>
+    <w:rsid w:val="00BD10BF"/>
+    <w:rsid w:val="00BE6661"/>
+    <w:rsid w:val="00BE68DE"/>
+    <w:rsid w:val="00C0043C"/>
     <w:rsid w:val="00C07220"/>
+    <w:rsid w:val="00C20B93"/>
+    <w:rsid w:val="00C21D7D"/>
+    <w:rsid w:val="00C32A04"/>
     <w:rsid w:val="00C875FF"/>
+    <w:rsid w:val="00CA6C5E"/>
     <w:rsid w:val="00CB30E3"/>
     <w:rsid w:val="00CB3615"/>
+    <w:rsid w:val="00CB7422"/>
+    <w:rsid w:val="00D12D72"/>
+    <w:rsid w:val="00D31632"/>
     <w:rsid w:val="00D43295"/>
+    <w:rsid w:val="00D52467"/>
     <w:rsid w:val="00DB2CDC"/>
+    <w:rsid w:val="00DC67BA"/>
+    <w:rsid w:val="00DD4234"/>
+    <w:rsid w:val="00E065AB"/>
+    <w:rsid w:val="00E13E71"/>
+    <w:rsid w:val="00E153B7"/>
     <w:rsid w:val="00E154AA"/>
+    <w:rsid w:val="00E256D4"/>
+    <w:rsid w:val="00E34C18"/>
+    <w:rsid w:val="00E50CB9"/>
+    <w:rsid w:val="00E63C88"/>
+    <w:rsid w:val="00E747A8"/>
+    <w:rsid w:val="00E83528"/>
+    <w:rsid w:val="00E96CC1"/>
     <w:rsid w:val="00EA4F5E"/>
+    <w:rsid w:val="00EA7886"/>
+    <w:rsid w:val="00ED1D19"/>
     <w:rsid w:val="00ED6FAE"/>
+    <w:rsid w:val="00EE1600"/>
+    <w:rsid w:val="00EE1CDD"/>
     <w:rsid w:val="00EF0F98"/>
+    <w:rsid w:val="00EF7750"/>
     <w:rsid w:val="00F04B87"/>
+    <w:rsid w:val="00F3391B"/>
+    <w:rsid w:val="00F35408"/>
+    <w:rsid w:val="00F4223E"/>
+    <w:rsid w:val="00F527FB"/>
+    <w:rsid w:val="00F5346E"/>
+    <w:rsid w:val="00F53864"/>
+    <w:rsid w:val="00F56743"/>
+    <w:rsid w:val="00F63496"/>
+    <w:rsid w:val="00F92578"/>
+    <w:rsid w:val="00F95234"/>
+    <w:rsid w:val="00F97663"/>
     <w:rsid w:val="00FA1685"/>
+    <w:rsid w:val="00FB2B2A"/>
+    <w:rsid w:val="00FD1187"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="678CD4B1"/>
   <w15:docId w15:val="{A68B7B9E-0F7E-47EC-A2A6-2FA2544D4BED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2442,62 +5319,195 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007967B1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E83528"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E83528"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E83528"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E83528"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0043C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0043C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C0043C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C0043C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C0043C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F17EC"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F17EC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fsis.usda.gov/inspection/compliance-guidance/small-very-small-plant-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2754,59 +5764,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010001300ADF75EEAD4AA94DD3D6BE4FC340" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bb6a6132b671f52a54db35642c5baad6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="711abd03-5e55-4076-a9df-aa2848ec6abd" xmlns:ns3="c4bd9ceb-8f40-474f-ae84-2e194da07d3b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53558fe67e57024b7078a11f7bc23546" ns2:_="" ns3:_="">
     <xsd:import namespace="711abd03-5e55-4076-a9df-aa2848ec6abd"/>
     <xsd:import namespace="c4bd9ceb-8f40-474f-ae84-2e194da07d3b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2953,120 +5954,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E69DC6-3EE0-4F9E-88CA-280549886AC7}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E315598-AE28-43AD-AF50-1E7B4F6AABC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="711abd03-5e55-4076-a9df-aa2848ec6abd"/>
     <ds:schemaRef ds:uri="c4bd9ceb-8f40-474f-ae84-2e194da07d3b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9E69DC6-3EE0-4F9E-88CA-280549886AC7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C842B6-A6BD-4414-9FF5-66035946E5C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2735</Characters>
+  <Pages>5</Pages>
+  <Words>1410</Words>
+  <Characters>7971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FSIS USDA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3208</CharactersWithSpaces>
+  <CharactersWithSpaces>9290</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>W7user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010001300ADF75EEAD4AA94DD3D6BE4FC340</vt:lpwstr>
   </property>
 </Properties>
 </file>