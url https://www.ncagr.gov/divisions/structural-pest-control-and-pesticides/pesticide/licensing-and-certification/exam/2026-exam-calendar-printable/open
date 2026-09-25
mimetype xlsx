--- v0 (2026-05-17)
+++ v1 (2026-09-25)
@@ -11,60 +11,60 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\STR-PEST\PEST\Don_Daley\Website Materials\Website Migration\Documents\Pesticide Section\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\SPCPDEveryone\LICENSING &amp; CERTIFICATION\Pesticides\Exam Schedules\2026 Exam Schedule\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F4137B2D-99FE-4EA0-A82C-8F8459A03D6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1650491-4F01-4EFC-BD99-009AFB0421BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="885" yWindow="0" windowWidth="26685" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Yearly" sheetId="23" r:id="rId1"/>
     <sheet name="January" sheetId="3" r:id="rId2"/>
     <sheet name="February" sheetId="1" r:id="rId3"/>
     <sheet name="March" sheetId="13" r:id="rId4"/>
     <sheet name="April" sheetId="14" r:id="rId5"/>
     <sheet name="May" sheetId="15" r:id="rId6"/>
     <sheet name="June" sheetId="16" r:id="rId7"/>
     <sheet name="July" sheetId="17" r:id="rId8"/>
     <sheet name="August" sheetId="18" r:id="rId9"/>
     <sheet name="September" sheetId="19" r:id="rId10"/>
     <sheet name="October" sheetId="20" r:id="rId11"/>
     <sheet name="November" sheetId="21" r:id="rId12"/>
     <sheet name="December" sheetId="22" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="calendar" localSheetId="4">daygrid+April!firstdate-WEEKDAY(April!firstdate)-April!weekday_option</definedName>
     <definedName name="calendar" localSheetId="8">daygrid+August!firstdate-WEEKDAY(August!firstdate)-August!weekday_option</definedName>
     <definedName name="calendar" localSheetId="12">daygrid+December!firstdate-WEEKDAY(December!firstdate)-December!weekday_option</definedName>
     <definedName name="calendar" localSheetId="2">daygrid+February!firstdate-WEEKDAY(February!firstdate)-weekday_option</definedName>
     <definedName name="calendar" localSheetId="1">daygrid+January!firstdate-WEEKDAY(January!firstdate)-January!weekday_option</definedName>
     <definedName name="calendar" localSheetId="7">daygrid+July!firstdate-WEEKDAY(July!firstdate)-July!weekday_option</definedName>
     <definedName name="calendar" localSheetId="6">daygrid+June!firstdate-WEEKDAY(June!firstdate)-June!weekday_option</definedName>
     <definedName name="calendar" localSheetId="3">daygrid+March!firstdate-WEEKDAY(March!firstdate)-March!weekday_option</definedName>
@@ -126,51 +126,51 @@
     <definedName name="MonthToDisplay" localSheetId="9">September!$H$2</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="4">MATCH(April!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="8">MATCH(August!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="12">MATCH(December!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="2">MATCH(February!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="1">MATCH(January!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="7">MATCH(July!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="6">MATCH(June!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="3">MATCH(March!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="5">MATCH(May!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="11">MATCH(November!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="10">MATCH(October!MonthToDisplay,months,0)</definedName>
     <definedName name="MonthToDisplayNumber" localSheetId="9">MATCH(September!MonthToDisplay,months,0)</definedName>
     <definedName name="ndx" localSheetId="4">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(April!YearToDisplay,April!MonthToDisplayNumber,1),April!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="8">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(August!YearToDisplay,August!MonthToDisplayNumber,1),August!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="12">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(December!YearToDisplay,December!MonthToDisplayNumber,1),December!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="2">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(February!YearToDisplay,February!MonthToDisplayNumber,1),February!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="1">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(January!YearToDisplay,January!MonthToDisplayNumber,1),January!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="7">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(July!YearToDisplay,July!MonthToDisplayNumber,1),July!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="6">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(June!YearToDisplay,June!MonthToDisplayNumber,1),June!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="3">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(March!YearToDisplay,March!MonthToDisplayNumber,1),March!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="5">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(May!YearToDisplay,May!MonthToDisplayNumber,1),May!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="11">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(November!YearToDisplay,November!MonthToDisplayNumber,1),November!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="10">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(October!YearToDisplay,October!MonthToDisplayNumber,1),October!calendar))/7,0)</definedName>
     <definedName name="ndx" localSheetId="9">ROUNDUP(MATCH(2,1/FREQUENCY(DATE(September!YearToDisplay,September!MonthToDisplayNumber,1),September!calendar))/7,0)</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Yearly!$D$123</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Yearly!$A$1:$F$119</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="4">April!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="8">August!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="12">December!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="1">January!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="7">July!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="6">June!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="3">March!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="5">May!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="11">November!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="10">October!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1" localSheetId="9">September!$G$2</definedName>
     <definedName name="RowTitleRegion1...H4.1">February!$G$2</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="4">April!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="8">August!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="12">December!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="1">January!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="7">July!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="6">June!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="3">March!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="5">May!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="11">November!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="10">October!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1" localSheetId="9">September!$D$16</definedName>
     <definedName name="RowTitleRegion2...E16.1">February!$D$16</definedName>
     <definedName name="startdate" localSheetId="4">DATE(April!YearToDisplay,April!month,1)</definedName>
@@ -886,51 +886,51 @@
   <c r="E8" i="1"/>
   <c r="C10" i="1"/>
   <c r="G10" i="1"/>
   <c r="D10" i="1"/>
   <c r="H10" i="1"/>
   <c r="E10" i="1"/>
   <c r="B10" i="1"/>
   <c r="F10" i="1"/>
   <c r="D5" i="1"/>
   <c r="F5" i="1"/>
   <c r="G5" i="1"/>
   <c r="E5" i="1"/>
   <c r="C5" i="1"/>
   <c r="H5" i="1"/>
   <c r="B6" i="1"/>
   <c r="F6" i="1"/>
   <c r="C6" i="1"/>
   <c r="G6" i="1"/>
   <c r="D6" i="1"/>
   <c r="H6" i="1"/>
   <c r="E6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="623" uniqueCount="246">
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>CALENDAR YEAR</t>
   </si>
   <si>
     <t>1ST DAY OF WEEK</t>
   </si>
   <si>
     <t>CALENDAR MONTH</t>
   </si>
   <si>
     <t>JANUARY</t>
   </si>
   <si>
     <t>daily notes</t>
   </si>
   <si>
     <t>FEBRUARY</t>
   </si>
   <si>
     <t>Greensboro (School)</t>
   </si>
   <si>
@@ -1629,54 +1629,50 @@
   <si>
     <t>Swain 
 (919) 515-3113</t>
   </si>
   <si>
     <t>Pesticide School &amp; Exam</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Elizabeth City
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Pasquotank Co.</t>
     </r>
   </si>
   <si>
     <t>Pasquotank Co. Cooperative Extension
 1209 McPherson Street</t>
-  </si>
-[...2 lines deleted...]
-(919) 515-3113</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Washington
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Beaufort Co.</t>
     </r>
   </si>
   <si>
     <t>Beaufort Co Agricultural Services Building
 115 Airport Road</t>
   </si>
   <si>
     <t>Beaufort
 (252) 946-0111</t>
@@ -2115,54 +2111,50 @@
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Lenoir</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Caldwell Co</t>
     </r>
   </si>
   <si>
     <t>Caldwell Co Cooperative Extension
 120 Hospital Avenue, Suite 1</t>
   </si>
   <si>
-    <t>Caldwell
-[...2 lines deleted...]
-  <si>
     <t>May</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Forsyth Co Agricultural Park</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
@@ -2590,95 +2582,87 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Morehead City</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Carteret Co.</t>
     </r>
   </si>
   <si>
     <t>Carteret Co Cooperative Extension
 303 College Circle</t>
   </si>
   <si>
-    <t>Carteret
-[...2 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Mills River</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Henderson Co.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mountain Hort Crops &amp; Research Extension Center
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>455 Research Dr.</t>
     </r>
   </si>
   <si>
-    <t>Henderson
-[...2 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Halifax</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Halifax Co.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Halifax Co Cooperative Extension
 </t>
@@ -2707,565 +2691,525 @@
     <t>October</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Barco
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Currituck Co.</t>
     </r>
   </si>
   <si>
     <t>Currituck Co Cooperative Extension
 120 Community Way #120</t>
   </si>
   <si>
     <t>Currituck
 (252) 232-2261</t>
   </si>
   <si>
-    <r>
-[...16 lines deleted...]
-  <si>
     <t>November</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t>Newton</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 Catawba Co.</t>
     </r>
   </si>
   <si>
     <t>Catawba
 (919) 515-3113</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-        <b/>
+    <t>Edgecombe
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin                     SPARTA                              </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF0070C0"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Raleigh </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Fayetteville (School)  </t>
+    </r>
+  </si>
+  <si>
+    <t>Lenoir (School)</t>
+  </si>
+  <si>
+    <t>Pittsboro (School)</t>
+  </si>
+  <si>
+    <t>Jacksonville(School)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Lenoir (School)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>Shelby (School)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Concord  (School)  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">      </t>
+    </r>
+  </si>
+  <si>
+    <t>Green and Grow School Exam</t>
+  </si>
+  <si>
+    <t>Green and Grow School</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Greensboro   </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>Guilford Co</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Sharaton Greensboro at Four Seasons                                       3121 West Gate City Blvd </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Monroe
+</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Rocky Mount</t>
+      <t>Union Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>CGIN Conference Exam
+307 Cultivation Circle</t>
+  </si>
+  <si>
+    <t>CGIN Conferenece Exam</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bakersville                </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...3 lines deleted...]
-  <si>
+      <t>Mitchell Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Former Bowman Middle School                                                                  410 S Mitchell Avenue</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sparta                           </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>Alleghany Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Alleghany County Building                                                               90 South Main  Street</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Asheboro    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>Randalph Co</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Randolph County Center                                                              1880 US Hwy 64 E</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Win/Salem
+</t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>East Carolina Agricultural  &amp; Education Center</t>
-[...123 lines deleted...]
-      <t xml:space="preserve">Greensboro   </t>
+      <t>Forsyth Co.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Durham       </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Guilford Co</t>
-[...52 lines deleted...]
-      <t xml:space="preserve">Sparta                           </t>
+      <t xml:space="preserve">  Durham Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Durham County Extension Center                                                 721 Foster Street</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Greensboro              </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Alleghany Co.</t>
-[...19 lines deleted...]
-    </r>
+      <t>Guilford Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Guilford County Extension Center                                                  3309 Burlington Road</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>.</t>
-[...25 lines deleted...]
-      <t xml:space="preserve">Durham       </t>
+      <t>Wilmington</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Durham Co.</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">Greensboro              </t>
+      <t xml:space="preserve">             New Hanover Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>New Hanover County Extension Center                                      6206 Oleander Drive</t>
+  </si>
+  <si>
+    <t>Guilford                                        919-515-3113</t>
+  </si>
+  <si>
+    <t>New Hanover                             919-515-3113</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mills River    </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Guilford Co.</t>
-[...3 lines deleted...]
-    <t>Guilford County Extension Center                                                  3309 Burlington Road</t>
+      <t xml:space="preserve"> Henderson Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Cumberland County Extension Center                                          301 East Mountain Drive</t>
+  </si>
+  <si>
+    <t>Mountain Horticultureal Crops and Research Center                    455 Research Drive</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Rocky Mount    </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>Edgecombe Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>East Carolina Agricultural and Education Center                        1175 Kingsboro Road</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Wilmington</t>
+      <t>Raleigh</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">             New Hanover Co.</t>
-[...66 lines deleted...]
-    <t>Edgecombe               919-515-3113</t>
+      <t xml:space="preserve">
+Wake Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Catawba Co Cooperative Extension
+1175 S. Brady Avenue</t>
+  </si>
+  <si>
+    <t>Wake County Extenstion Center                                                  4001-E Carya Drive</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Raleigh</t>
+      <t xml:space="preserve">Bolivia       </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">
-[...10 lines deleted...]
-  <si>
+      <t xml:space="preserve">  Brunswick Co. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Gadugi"/>
+        <family val="2"/>
+      </rPr>
+      <t>Brunswick County Extension Center</t>
+    </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Bolivia       </t>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">  Brunswick Co. </t>
-[...2 lines deleted...]
-  <si>
+      <t>25 Referendum Avenue</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Fayetteville         </t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Gadugi"/>
         <family val="2"/>
       </rPr>
-      <t>Brunswick County Extension Center</t>
-[...18 lines deleted...]
-    </r>
+      <t>Cumberland Co.</t>
+    </r>
+  </si>
+  <si>
+    <t>Henderson                             (919) 515-3113</t>
+  </si>
+  <si>
+    <t>Durham
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Iredell
+(704) 873-0507</t>
+  </si>
+  <si>
+    <t>Union
+(704) 283-3801</t>
+  </si>
+  <si>
+    <t>Pasquotank
+(252) 338-3954</t>
+  </si>
+  <si>
+    <t>Mitchell
+(828) 688-4811</t>
+  </si>
+  <si>
+    <t>Alleghany
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Cabarrus
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Randolph
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Burke 
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Caldwell
+(919) 515-3113</t>
+  </si>
+  <si>
+    <t>Carteret
+(252) 222-6352</t>
+  </si>
+  <si>
+    <t>Henderson
+(828) 697-4891</t>
+  </si>
+  <si>
+    <t>Guilford
+(336)641-2400</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="aaaa"/>
     <numFmt numFmtId="165" formatCode="d"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.14993743705557422"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -3940,51 +3884,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" applyFill="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyProtection="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" applyFill="0" applyAlignment="0">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" applyFont="0" applyFill="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="185">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="3">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="14">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="13" applyFont="1" applyBorder="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="8" xfId="13" applyFont="1" applyBorder="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="12" applyBorder="1" applyAlignment="1">
@@ -4388,53 +4332,50 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="18" fontId="20" fillId="10" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="10" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="10" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="18" fontId="18" fillId="10" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="10" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="18" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -4938,2239 +4879,2159 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E78EFA4D-45FF-4CD8-8042-3387641161F4}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F123"/>
+  <dimension ref="A1:F119"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+    <sheetView tabSelected="1" topLeftCell="A104" workbookViewId="0">
+      <selection activeCell="A117" sqref="A117:XFD117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="19.625" style="28" customWidth="1"/>
     <col min="3" max="3" width="12.625" style="28" customWidth="1"/>
     <col min="4" max="4" width="56.625" style="28" customWidth="1"/>
     <col min="5" max="5" width="27.625" style="28" customWidth="1"/>
     <col min="6" max="6" width="29.625" style="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="178" t="s">
+      <c r="A1" s="177" t="s">
         <v>74</v>
       </c>
-      <c r="B1" s="179"/>
-[...3 lines deleted...]
-      <c r="F1" s="180"/>
+      <c r="B1" s="178"/>
+      <c r="C1" s="178"/>
+      <c r="D1" s="178"/>
+      <c r="E1" s="178"/>
+      <c r="F1" s="179"/>
     </row>
     <row r="2" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="30" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="30" t="s">
         <v>76</v>
       </c>
       <c r="C2" s="30" t="s">
         <v>77</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>78</v>
       </c>
       <c r="E2" s="30" t="s">
         <v>79</v>
       </c>
       <c r="F2" s="31" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:6" ht="32.25" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A3" s="32">
         <v>46029</v>
       </c>
       <c r="B3" s="33" t="s">
         <v>81</v>
       </c>
       <c r="C3" s="34">
         <v>0.54166666666666663</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>82</v>
       </c>
       <c r="E3" s="36" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="F3" s="37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A4" s="38">
         <v>46035</v>
       </c>
       <c r="B4" s="39" t="s">
         <v>85</v>
       </c>
       <c r="C4" s="40">
         <v>0.54166666666666663</v>
       </c>
       <c r="D4" s="41" t="s">
         <v>86</v>
       </c>
       <c r="E4" s="42" t="s">
         <v>87</v>
       </c>
       <c r="F4" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A5" s="38">
         <v>46036</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C5" s="40">
         <v>0.54166666666666663</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="115">
         <v>46043</v>
       </c>
       <c r="B6" s="116" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="C6" s="160">
+        <v>201</v>
+      </c>
+      <c r="C6" s="159">
         <v>0.54166666666666663</v>
       </c>
       <c r="D6" s="118" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="E6" s="119" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="F6" s="120" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A7" s="121">
         <v>46050</v>
       </c>
       <c r="B7" s="122" t="s">
         <v>91</v>
       </c>
       <c r="C7" s="123">
         <v>0.54166666666666663</v>
       </c>
       <c r="D7" s="124" t="s">
         <v>92</v>
       </c>
       <c r="E7" s="125" t="s">
         <v>93</v>
       </c>
       <c r="F7" s="126" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="44">
         <v>46050</v>
       </c>
       <c r="B8" s="45" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="C8" s="46">
         <v>0.54166666666666663</v>
       </c>
       <c r="D8" s="47" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E8" s="48" t="s">
-        <v>116</v>
+        <v>235</v>
       </c>
       <c r="F8" s="49" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="50"/>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="50"/>
     </row>
     <row r="10" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="180"/>
+      <c r="A10" s="177" t="s">
+        <v>97</v>
+      </c>
+      <c r="B10" s="178"/>
+      <c r="C10" s="178"/>
+      <c r="D10" s="178"/>
+      <c r="E10" s="178"/>
+      <c r="F10" s="179"/>
     </row>
     <row r="11" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A12" s="53">
         <v>46056</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>95</v>
       </c>
       <c r="C12" s="55">
         <v>0.54166666666666663</v>
       </c>
       <c r="D12" s="56" t="s">
         <v>96</v>
       </c>
       <c r="E12" s="57" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="F12" s="58" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="161">
+      <c r="A13" s="160">
         <v>46058</v>
       </c>
-      <c r="B13" s="162" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="163">
+      <c r="B13" s="161" t="s">
+        <v>206</v>
+      </c>
+      <c r="C13" s="162">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D13" s="164" t="s">
-[...5 lines deleted...]
-      <c r="F13" s="166" t="s">
+      <c r="D13" s="163" t="s">
+        <v>207</v>
+      </c>
+      <c r="E13" s="164" t="s">
+        <v>237</v>
+      </c>
+      <c r="F13" s="165" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A14" s="32">
         <v>46063</v>
       </c>
       <c r="B14" s="33" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C14" s="59">
         <v>0.54166666666666663</v>
       </c>
       <c r="D14" s="35" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="36" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F14" s="37" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A15" s="38">
         <v>46064</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D15" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A16" s="115">
         <v>46065</v>
       </c>
       <c r="B16" s="116" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C16" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D16" s="118" t="s">
+        <v>102</v>
+      </c>
+      <c r="E16" s="119" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F16" s="120" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A17" s="38">
         <v>46069</v>
       </c>
       <c r="B17" s="39" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C17" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D17" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="E17" s="42" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F17" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A18" s="38">
         <v>46071</v>
       </c>
       <c r="B18" s="39" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C18" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D18" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="42" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F18" s="61" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A19" s="38">
         <v>46077</v>
       </c>
       <c r="B19" s="39" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C19" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D19" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" s="42" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F19" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="132">
         <v>46077</v>
       </c>
-      <c r="B20" s="167" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="168">
+      <c r="B20" s="166" t="s">
+        <v>208</v>
+      </c>
+      <c r="C20" s="167">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D20" s="169" t="s">
-[...5 lines deleted...]
-      <c r="F20" s="171" t="s">
+      <c r="D20" s="168" t="s">
+        <v>209</v>
+      </c>
+      <c r="E20" s="169" t="s">
+        <v>238</v>
+      </c>
+      <c r="F20" s="170" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="127">
         <v>46079</v>
       </c>
       <c r="B21" s="128" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C21" s="129">
         <v>0.54166666666666663</v>
       </c>
       <c r="D21" s="130" t="s">
+        <v>114</v>
+      </c>
+      <c r="E21" s="128" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F21" s="131" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="62"/>
       <c r="B22" s="63"/>
       <c r="C22" s="64"/>
       <c r="D22" s="65"/>
       <c r="E22" s="63"/>
       <c r="F22" s="66"/>
     </row>
     <row r="23" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F23" s="180"/>
+      <c r="A23" s="177" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" s="178"/>
+      <c r="C23" s="178"/>
+      <c r="D23" s="178"/>
+      <c r="E23" s="178"/>
+      <c r="F23" s="179"/>
     </row>
     <row r="24" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D24" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E24" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F24" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A25" s="70">
         <v>46086</v>
       </c>
       <c r="B25" s="71" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C25" s="72">
         <v>0.54166666666666663</v>
       </c>
       <c r="D25" s="73" t="s">
+        <v>118</v>
+      </c>
+      <c r="E25" s="71" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F25" s="74" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A26" s="75">
         <v>46090</v>
       </c>
       <c r="B26" s="76" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C26" s="77">
         <v>0.54166666666666663</v>
       </c>
       <c r="D26" s="78" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E26" s="76" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="F26" s="79" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A27" s="38">
         <v>46092</v>
       </c>
       <c r="B27" s="42" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C27" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D27" s="41" t="s">
+        <v>123</v>
+      </c>
+      <c r="E27" s="42" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F27" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A28" s="115">
         <v>46093</v>
       </c>
       <c r="B28" s="119" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C28" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D28" s="118" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E28" s="119" t="s">
-        <v>128</v>
+        <v>239</v>
       </c>
       <c r="F28" s="120" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A29" s="38">
         <v>46099</v>
       </c>
       <c r="B29" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D29" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="132">
         <v>46100</v>
       </c>
-      <c r="B30" s="167" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="168">
+      <c r="B30" s="166" t="s">
+        <v>210</v>
+      </c>
+      <c r="C30" s="167">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D30" s="169" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="171" t="s">
+      <c r="D30" s="168" t="s">
+        <v>211</v>
+      </c>
+      <c r="E30" s="169" t="s">
+        <v>240</v>
+      </c>
+      <c r="F30" s="170" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A31" s="75">
         <v>46105</v>
       </c>
       <c r="B31" s="76" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C31" s="77">
         <v>0.54166666666666663</v>
       </c>
       <c r="D31" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" s="76" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F31" s="79" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="132">
         <v>46107</v>
       </c>
       <c r="B32" s="133" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C32" s="134">
         <v>0.54166666666666663</v>
       </c>
       <c r="D32" s="135" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" s="133" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F32" s="136" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="80"/>
       <c r="B33" s="81"/>
       <c r="C33" s="82"/>
       <c r="D33" s="83"/>
       <c r="E33" s="81"/>
       <c r="F33" s="84"/>
     </row>
     <row r="34" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F34" s="180"/>
+      <c r="A34" s="177" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="178"/>
+      <c r="C34" s="178"/>
+      <c r="D34" s="178"/>
+      <c r="E34" s="178"/>
+      <c r="F34" s="179"/>
     </row>
     <row r="35" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C35" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E35" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F35" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A36" s="137">
         <v>46114</v>
       </c>
       <c r="B36" s="138" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C36" s="139">
         <v>0.54166666666666663</v>
       </c>
       <c r="D36" s="140" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="138" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F36" s="141" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A37" s="38">
         <v>46119</v>
       </c>
       <c r="B37" s="39" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C37" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D37" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="42" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F37" s="61" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A38" s="38">
         <v>46120</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C38" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D38" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E38" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F38" s="43" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A39" s="115">
         <v>46121</v>
       </c>
       <c r="B39" s="116" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C39" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D39" s="118" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E39" s="119" t="s">
-        <v>107</v>
+        <v>241</v>
       </c>
       <c r="F39" s="120" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A40" s="85">
         <v>46126</v>
       </c>
       <c r="B40" s="86" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C40" s="87">
         <v>0.54166666666666663</v>
       </c>
       <c r="D40" s="88" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E40" s="86" t="s">
-        <v>116</v>
+        <v>235</v>
       </c>
       <c r="F40" s="89" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A41" s="90">
         <v>46140</v>
       </c>
       <c r="B41" s="91" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C41" s="92">
         <v>0.54166666666666663</v>
       </c>
       <c r="D41" s="93" t="s">
+        <v>139</v>
+      </c>
+      <c r="E41" s="91" t="s">
         <v>140</v>
       </c>
-      <c r="E41" s="91" t="s">
+      <c r="F41" s="94" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A42" s="121">
         <v>46141</v>
       </c>
       <c r="B42" s="125" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C42" s="143">
         <v>0.58333333333333304</v>
       </c>
       <c r="D42" s="124" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E42" s="125" t="s">
-        <v>145</v>
+        <v>242</v>
       </c>
       <c r="F42" s="126" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A43" s="62"/>
       <c r="B43" s="63"/>
-      <c r="C43" s="156"/>
+      <c r="C43" s="155"/>
       <c r="D43" s="66"/>
       <c r="E43" s="63"/>
       <c r="F43" s="66"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="62"/>
       <c r="B44" s="63"/>
-      <c r="C44" s="156"/>
+      <c r="C44" s="155"/>
       <c r="D44" s="66"/>
       <c r="E44" s="63"/>
       <c r="F44" s="66"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A45" s="62"/>
       <c r="B45" s="63"/>
-      <c r="C45" s="156"/>
+      <c r="C45" s="155"/>
       <c r="D45" s="66"/>
       <c r="E45" s="63"/>
       <c r="F45" s="66"/>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A46" s="62"/>
       <c r="B46" s="63"/>
-      <c r="C46" s="156"/>
+      <c r="C46" s="155"/>
       <c r="D46" s="66"/>
       <c r="E46" s="63"/>
       <c r="F46" s="66"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="62"/>
       <c r="B47" s="63"/>
-      <c r="C47" s="156"/>
+      <c r="C47" s="155"/>
       <c r="D47" s="66"/>
       <c r="E47" s="63"/>
       <c r="F47" s="66"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="62"/>
       <c r="B48" s="63"/>
-      <c r="C48" s="156"/>
+      <c r="C48" s="155"/>
       <c r="D48" s="66"/>
       <c r="E48" s="63"/>
       <c r="F48" s="66"/>
     </row>
     <row r="49" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B49" s="29"/>
     </row>
     <row r="50" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F50" s="180"/>
+      <c r="A50" s="177" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" s="178"/>
+      <c r="C50" s="178"/>
+      <c r="D50" s="178"/>
+      <c r="E50" s="178"/>
+      <c r="F50" s="179"/>
     </row>
     <row r="51" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A51" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B51" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C51" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D51" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E51" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F51" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A52" s="95">
         <v>46147</v>
       </c>
       <c r="B52" s="96" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C52" s="97">
         <v>0.54166666666666663</v>
       </c>
       <c r="D52" s="98" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E52" s="99" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F52" s="100" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A53" s="132">
         <v>46148</v>
       </c>
       <c r="B53" s="133" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C53" s="134">
         <v>0.54166666666666663</v>
       </c>
       <c r="D53" s="144" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E53" s="133" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F53" s="145" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A54" s="38">
         <v>46149</v>
       </c>
       <c r="B54" s="42" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="C54" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D54" s="101" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E54" s="42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F54" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A55" s="75">
         <v>46155</v>
       </c>
       <c r="B55" s="103" t="s">
         <v>88</v>
       </c>
       <c r="C55" s="77">
         <v>0.54166666666666663</v>
       </c>
       <c r="D55" s="78" t="s">
         <v>89</v>
       </c>
       <c r="E55" s="76" t="s">
         <v>90</v>
       </c>
       <c r="F55" s="104" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A56" s="115">
         <v>46155</v>
       </c>
       <c r="B56" s="125" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C56" s="143">
         <v>0.54166666666666663</v>
       </c>
       <c r="D56" s="142" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E56" s="125" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F56" s="146" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A57" s="75">
         <v>46161</v>
       </c>
       <c r="B57" s="76" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C57" s="77">
         <v>0.54166666666666663</v>
       </c>
       <c r="D57" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="E57" s="76" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F57" s="104" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A58" s="115">
         <v>46162</v>
       </c>
       <c r="B58" s="125" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="C58" s="143">
         <v>0.54166666666666663</v>
       </c>
       <c r="D58" s="142" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E58" s="125" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F58" s="146" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="105">
         <v>46163</v>
       </c>
       <c r="B59" s="106" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C59" s="107">
         <v>0.54166666666666663</v>
       </c>
       <c r="D59" s="108" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E59" s="109" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F59" s="110" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B60" s="29"/>
     </row>
     <row r="61" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F61" s="180"/>
+      <c r="A61" s="177" t="s">
+        <v>162</v>
+      </c>
+      <c r="B61" s="178"/>
+      <c r="C61" s="178"/>
+      <c r="D61" s="178"/>
+      <c r="E61" s="178"/>
+      <c r="F61" s="179"/>
     </row>
     <row r="62" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A62" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B62" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C62" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D62" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E62" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F62" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A63" s="70">
         <v>46183</v>
       </c>
       <c r="B63" s="111" t="s">
         <v>88</v>
       </c>
       <c r="C63" s="72">
         <v>0.54166666666666663</v>
       </c>
       <c r="D63" s="73" t="s">
         <v>89</v>
       </c>
       <c r="E63" s="71" t="s">
         <v>90</v>
       </c>
       <c r="F63" s="112" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A64" s="38">
         <v>46190</v>
       </c>
       <c r="B64" s="39" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C64" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D64" s="101" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="E64" s="42" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="F64" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A65" s="115">
         <v>46191</v>
       </c>
       <c r="B65" s="119" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C65" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D65" s="118" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E65" s="119" t="s">
         <v>83</v>
       </c>
       <c r="F65" s="147" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A66" s="38">
         <v>46196</v>
       </c>
       <c r="B66" s="39" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C66" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D66" s="101" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E66" s="42" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="F66" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="148">
         <v>46198</v>
       </c>
       <c r="B67" s="128" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C67" s="129">
         <v>0.54166666666666663</v>
       </c>
       <c r="D67" s="149" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E67" s="128" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F67" s="131" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B68" s="29"/>
     </row>
     <row r="69" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F69" s="180"/>
+      <c r="A69" s="177" t="s">
+        <v>172</v>
+      </c>
+      <c r="B69" s="178"/>
+      <c r="C69" s="178"/>
+      <c r="D69" s="178"/>
+      <c r="E69" s="178"/>
+      <c r="F69" s="179"/>
     </row>
     <row r="70" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C70" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D70" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E70" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F70" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A71" s="70">
         <v>46209</v>
       </c>
       <c r="B71" s="71" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C71" s="72">
         <v>0.54166666666666663</v>
       </c>
       <c r="D71" s="73" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E71" s="71" t="s">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="F71" s="112" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A72" s="38">
         <v>46211</v>
       </c>
       <c r="B72" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C72" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D72" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E72" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F72" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A73" s="38">
         <v>46219</v>
       </c>
       <c r="B73" s="42" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C73" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D73" s="41" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E73" s="42" t="s">
-        <v>177</v>
+        <v>243</v>
       </c>
       <c r="F73" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A74" s="38">
         <v>46223</v>
       </c>
       <c r="B74" s="42" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C74" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D74" s="41" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E74" s="42" t="s">
-        <v>180</v>
+        <v>244</v>
       </c>
       <c r="F74" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A75" s="105">
         <v>46232</v>
       </c>
       <c r="B75" s="48" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C75" s="107">
         <v>0.54166666666666663</v>
       </c>
       <c r="D75" s="108" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E75" s="109" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="F75" s="110" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B76" s="29"/>
     </row>
     <row r="77" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A77" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F77" s="180"/>
+      <c r="A77" s="177" t="s">
+        <v>180</v>
+      </c>
+      <c r="B77" s="178"/>
+      <c r="C77" s="178"/>
+      <c r="D77" s="178"/>
+      <c r="E77" s="178"/>
+      <c r="F77" s="179"/>
     </row>
     <row r="78" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A78" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B78" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C78" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D78" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E78" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F78" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A79" s="38">
         <v>46245</v>
       </c>
       <c r="B79" s="39" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C79" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D79" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="E79" s="42" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F79" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A80" s="38">
         <v>46246</v>
       </c>
       <c r="B80" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C80" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D80" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E80" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F80" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="115">
         <v>46246</v>
       </c>
       <c r="B81" s="116" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="C81" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D81" s="118" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="E81" s="119" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F81" s="147" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A82" s="38">
         <v>46246</v>
       </c>
       <c r="B82" s="54" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C82" s="55">
         <v>0.54166666666666663</v>
       </c>
       <c r="D82" s="113" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E82" s="57" t="s">
-        <v>138</v>
+        <v>245</v>
       </c>
       <c r="F82" s="114" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A83" s="115">
         <v>46253</v>
       </c>
       <c r="B83" s="116" t="s">
         <v>88</v>
       </c>
       <c r="C83" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D83" s="118" t="s">
         <v>89</v>
       </c>
       <c r="E83" s="119" t="s">
         <v>90</v>
       </c>
       <c r="F83" s="147" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A84" s="53">
         <v>46254</v>
       </c>
       <c r="B84" s="54" t="s">
         <v>95</v>
       </c>
       <c r="C84" s="55">
         <v>0.54166666666666663</v>
       </c>
       <c r="D84" s="56" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="57" t="s">
-        <v>97</v>
+        <v>236</v>
       </c>
       <c r="F84" s="114" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A85" s="127">
         <v>46260</v>
       </c>
       <c r="B85" s="128" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C85" s="129">
         <v>0.54166666666666663</v>
       </c>
       <c r="D85" s="130" t="s">
+        <v>114</v>
+      </c>
+      <c r="E85" s="128" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F85" s="131" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B86" s="29"/>
     </row>
     <row r="87" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="178" t="s">
-[...6 lines deleted...]
-      <c r="F87" s="180"/>
+      <c r="A87" s="177" t="s">
+        <v>181</v>
+      </c>
+      <c r="B87" s="178"/>
+      <c r="C87" s="178"/>
+      <c r="D87" s="178"/>
+      <c r="E87" s="178"/>
+      <c r="F87" s="179"/>
     </row>
     <row r="88" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A88" s="51" t="s">
         <v>75</v>
       </c>
       <c r="B88" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C88" s="51" t="s">
         <v>77</v>
       </c>
       <c r="D88" s="51" t="s">
         <v>78</v>
       </c>
       <c r="E88" s="51" t="s">
         <v>79</v>
       </c>
       <c r="F88" s="52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A89" s="75">
         <v>46268</v>
       </c>
       <c r="B89" s="76" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C89" s="77">
         <v>0.54166666666666663</v>
       </c>
       <c r="D89" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="E89" s="76" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="F89" s="104" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A90" s="38">
         <v>46274</v>
       </c>
       <c r="B90" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C90" s="60">
         <v>0.54166666666666663</v>
       </c>
       <c r="D90" s="41" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="42" t="s">
         <v>90</v>
       </c>
       <c r="F90" s="102" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="115">
         <v>46275</v>
       </c>
       <c r="B91" s="116" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="C91" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D91" s="118" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="E91" s="119" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="F91" s="147" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="92" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>46276</v>
+    <row r="92" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="132">
+        <v>46281</v>
       </c>
       <c r="B92" s="119" t="s">
-        <v>178</v>
+        <v>217</v>
       </c>
       <c r="C92" s="117">
         <v>0.54166666666666663</v>
       </c>
       <c r="D92" s="118" t="s">
-        <v>179</v>
+        <v>218</v>
       </c>
       <c r="E92" s="119" t="s">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="F92" s="147" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="93" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B93" s="119" t="s">
+    <row r="93" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="105">
+        <v>46289</v>
+      </c>
+      <c r="B93" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="C93" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D93" s="101" t="s">
+        <v>167</v>
+      </c>
+      <c r="E93" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="F93" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B94" s="29"/>
+    </row>
+    <row r="95" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="177" t="s">
+        <v>182</v>
+      </c>
+      <c r="B95" s="178"/>
+      <c r="C95" s="178"/>
+      <c r="D95" s="178"/>
+      <c r="E95" s="178"/>
+      <c r="F95" s="179"/>
+    </row>
+    <row r="96" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B96" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C96" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="D96" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="E96" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="F96" s="52" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A97" s="38">
+        <v>46301</v>
+      </c>
+      <c r="B97" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="C97" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D97" s="41" t="s">
+        <v>184</v>
+      </c>
+      <c r="E97" s="42" t="s">
+        <v>185</v>
+      </c>
+      <c r="F97" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="115">
+        <v>46303</v>
+      </c>
+      <c r="B98" s="116" t="s">
+        <v>231</v>
+      </c>
+      <c r="C98" s="117">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D98" s="118" t="s">
+        <v>222</v>
+      </c>
+      <c r="E98" s="119" t="s">
+        <v>103</v>
+      </c>
+      <c r="F98" s="147" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A99" s="38">
+        <v>46309</v>
+      </c>
+      <c r="B99" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="C99" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D99" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E99" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="F99" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A100" s="38">
+        <v>46309</v>
+      </c>
+      <c r="B100" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C100" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D100" s="101" t="s">
+        <v>164</v>
+      </c>
+      <c r="E100" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="F100" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="132">
+        <v>46317</v>
+      </c>
+      <c r="B101" s="166" t="s">
+        <v>221</v>
+      </c>
+      <c r="C101" s="167">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D101" s="168" t="s">
+        <v>223</v>
+      </c>
+      <c r="E101" s="169" t="s">
+        <v>232</v>
+      </c>
+      <c r="F101" s="171" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="132">
+        <v>46323</v>
+      </c>
+      <c r="B102" s="166" t="s">
+        <v>224</v>
+      </c>
+      <c r="C102" s="167">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D102" s="168" t="s">
+        <v>225</v>
+      </c>
+      <c r="E102" s="169" t="s">
+        <v>190</v>
+      </c>
+      <c r="F102" s="171" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="67"/>
+      <c r="B103" s="68"/>
+      <c r="C103" s="69"/>
+      <c r="D103" s="69"/>
+      <c r="E103" s="69"/>
+      <c r="F103" s="69"/>
+    </row>
+    <row r="104" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="177" t="s">
+        <v>186</v>
+      </c>
+      <c r="B104" s="178"/>
+      <c r="C104" s="178"/>
+      <c r="D104" s="178"/>
+      <c r="E104" s="178"/>
+      <c r="F104" s="179"/>
+    </row>
+    <row r="105" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B105" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C105" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="D105" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="E105" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="F105" s="52" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A106" s="70">
+        <v>46328</v>
+      </c>
+      <c r="B106" s="71" t="s">
+        <v>120</v>
+      </c>
+      <c r="C106" s="72">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D106" s="73" t="s">
+        <v>121</v>
+      </c>
+      <c r="E106" s="71" t="s">
+        <v>234</v>
+      </c>
+      <c r="F106" s="112" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="172">
+        <v>46331</v>
+      </c>
+      <c r="B107" s="173" t="s">
+        <v>187</v>
+      </c>
+      <c r="C107" s="174">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D107" s="175" t="s">
+        <v>227</v>
+      </c>
+      <c r="E107" s="173" t="s">
+        <v>188</v>
+      </c>
+      <c r="F107" s="176" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="172">
+        <v>46336</v>
+      </c>
+      <c r="B108" s="173" t="s">
+        <v>226</v>
+      </c>
+      <c r="C108" s="174">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D108" s="175" t="s">
+        <v>228</v>
+      </c>
+      <c r="E108" s="173" t="s">
+        <v>90</v>
+      </c>
+      <c r="F108" s="176" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A109" s="53">
+        <v>46338</v>
+      </c>
+      <c r="B109" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="C109" s="55">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D109" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="E109" s="57" t="s">
+        <v>236</v>
+      </c>
+      <c r="F109" s="114" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A110" s="38">
+        <v>46344</v>
+      </c>
+      <c r="B110" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="C110" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D110" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E110" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="F110" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A111" s="38">
+        <v>46344</v>
+      </c>
+      <c r="B111" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="C111" s="60">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D111" s="101" t="s">
+        <v>164</v>
+      </c>
+      <c r="E111" s="42" t="s">
+        <v>165</v>
+      </c>
+      <c r="F111" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="148">
+        <v>46344</v>
+      </c>
+      <c r="B112" s="151" t="s">
+        <v>229</v>
+      </c>
+      <c r="C112" s="152">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="D112" s="153" t="s">
         <v>230</v>
       </c>
-      <c r="C93" s="117">
+      <c r="E112" s="151" t="s">
+        <v>134</v>
+      </c>
+      <c r="F112" s="154" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B113" s="29"/>
+    </row>
+    <row r="114" spans="1:6" ht="30.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="177" t="s">
+        <v>189</v>
+      </c>
+      <c r="B114" s="178"/>
+      <c r="C114" s="178"/>
+      <c r="D114" s="178"/>
+      <c r="E114" s="178"/>
+      <c r="F114" s="179"/>
+    </row>
+    <row r="115" spans="1:6" ht="18.75" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B115" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C115" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="D115" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="E115" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="F115" s="52" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A116" s="38">
+        <v>46358</v>
+      </c>
+      <c r="B116" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="C116" s="60">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D93" s="118" t="s">
-[...16 lines deleted...]
-      <c r="C94" s="60">
+      <c r="D116" s="41" t="s">
+        <v>176</v>
+      </c>
+      <c r="E116" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="F116" s="102" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A117" s="38">
+        <v>46364</v>
+      </c>
+      <c r="B117" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="C117" s="60">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D94" s="101" t="s">
-[...5 lines deleted...]
-      <c r="F94" s="102" t="s">
+      <c r="D117" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="E117" s="42" t="s">
+        <v>243</v>
+      </c>
+      <c r="F117" s="102" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="95" spans="1:6" ht="17.25" thickBot="1" x14ac:dyDescent="0.35">
-[...39 lines deleted...]
-      <c r="C98" s="60">
+    <row r="118" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A118" s="38">
+        <v>46365</v>
+      </c>
+      <c r="B118" s="39" t="s">
+        <v>88</v>
+      </c>
+      <c r="C118" s="60">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D98" s="41" t="s">
-[...5 lines deleted...]
-      <c r="F98" s="102" t="s">
+      <c r="D118" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="E118" s="42" t="s">
+        <v>90</v>
+      </c>
+      <c r="F118" s="102" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="99" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C99" s="117">
+    <row r="119" spans="1:6" ht="32.25" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="148">
+        <v>46372</v>
+      </c>
+      <c r="B119" s="128" t="s">
+        <v>147</v>
+      </c>
+      <c r="C119" s="129">
         <v>0.54166666666666663</v>
       </c>
-      <c r="D99" s="118" t="s">
-[...424 lines deleted...]
-      <c r="B123" s="128" t="s">
+      <c r="D119" s="149" t="s">
+        <v>148</v>
+      </c>
+      <c r="E119" s="128" t="s">
         <v>149</v>
       </c>
-      <c r="C123" s="129">
-[...8 lines deleted...]
-      <c r="F123" s="151" t="s">
+      <c r="F119" s="150" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A117:F117"/>
+    <mergeCell ref="A114:F114"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A50:F50"/>
     <mergeCell ref="A61:F61"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A87:F87"/>
-    <mergeCell ref="A96:F96"/>
-    <mergeCell ref="A107:F107"/>
+    <mergeCell ref="A95:F95"/>
+    <mergeCell ref="A104:F104"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup fitToHeight="4" orientation="portrait" r:id="rId1"/>
+  <pageSetup scale="60" fitToHeight="4" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12EE7BBA-DD4D-46E0-B715-F96FC94D4E09}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="D8" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>SEPTEMBER</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46264</v>
       </c>
       <c r="C5" s="13">
         <v>46265</v>
       </c>
       <c r="D5" s="13">
         <v>46266</v>
       </c>
       <c r="E5" s="13">
         <v>46267</v>
       </c>
       <c r="F5" s="13">
         <v>46268</v>
       </c>
       <c r="G5" s="13">
@@ -7365,63 +7226,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46299</v>
       </c>
       <c r="C16" s="7">
         <v>46300</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="3" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{8378DDA6-43FB-4DE9-A6E9-F77AAD0CDDDB}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{4B029F83-F983-47FE-BD5D-27C6B3E2AE25}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{DADA0103-C98A-483D-A668-57911DEE65FB}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{9AB683A2-141F-4611-924F-681AAA99CC6A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{33442A91-A04F-472F-940B-8297F56CB27B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{B4530B25-20CB-46BF-87AC-D5F883943E8E}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{591F6F45-2949-4FFE-A404-C20FB34299A9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{32A9F6B5-8746-40A5-9B88-92440EBC3EBD}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{D56EE314-3933-4E77-A7A2-93BAC916A98A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{C8B57A04-D492-4C58-8BA4-BA7E1C8756DF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{D03DE122-654F-4179-8FE7-49F26B6D46A6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{A04DA1D7-B65F-436C-BA05-8A31A559DB67}"/>
@@ -7438,82 +7299,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FB3AF62-E4A8-4027-9CFA-77FABC61282C}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="C6" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>OCTOBER</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46292</v>
       </c>
       <c r="C5" s="13">
         <v>46293</v>
       </c>
       <c r="D5" s="13">
         <v>46294</v>
       </c>
       <c r="E5" s="13">
         <v>46295</v>
       </c>
       <c r="F5" s="13">
         <v>46296</v>
       </c>
       <c r="G5" s="13">
@@ -7710,63 +7571,63 @@
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="18" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46327</v>
       </c>
       <c r="C16" s="7">
         <v>46328</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{8E159DC5-253C-4D78-9188-2B85A4F0CFAD}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{E42F01EF-715E-4359-88D9-371C3EAD0AFC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{10674334-2655-4D38-827B-DEB937168EBC}"/>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{6CF109F5-8F50-405E-A7EF-388D278D973A}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{6E5EF5B3-8436-4063-AF70-738892869D59}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{FBC565BE-103F-4260-9B37-2EF916C338BC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{74EC886B-2400-4003-AF0C-AC8CADF07F87}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{CE2D91E2-C6E6-425C-A2F1-21B070A88B20}"/>
@@ -7783,82 +7644,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A5A182-64AB-4B56-982C-2FBFB3315A3E}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B5" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>NOVEMBER</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46327</v>
       </c>
       <c r="C5" s="13">
         <v>46328</v>
       </c>
       <c r="D5" s="13">
         <v>46329</v>
       </c>
       <c r="E5" s="13">
         <v>46330</v>
       </c>
       <c r="F5" s="13">
         <v>46331</v>
       </c>
       <c r="G5" s="13">
@@ -8053,63 +7914,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46362</v>
       </c>
       <c r="C16" s="7">
         <v>46363</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{871C38E9-B422-4EF4-A4BE-518CDE7EC150}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{4C590CA6-E35A-49A7-B87A-66EEF731C178}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{D2506CC7-160A-427E-ABBD-BD6A4B74ED83}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{997D6EC7-66D7-46D1-AD0D-B9059096BDF2}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{18776D89-7350-4BE4-AC74-82465D359E48}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{32B600CC-5A12-4702-BAFB-4AB481BFFD70}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{D7A30546-E024-449A-9661-6FEC33A95897}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{A895C412-F5C6-4CB1-AC16-82B88604A22C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{B12FBA4B-F2E5-4B14-9DE4-382C178FA147}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{107CD861-61C3-4D02-A659-2A20252EC0CA}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{E52703F4-B72C-4353-B07C-C64A567AAF05}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{67FF24D3-923E-4C0A-B7FB-41A28D9A84B5}"/>
@@ -8126,82 +7987,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{277F3DBD-6DFE-47E9-9CAC-FB984139EE40}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>DECEMBER</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46355</v>
       </c>
       <c r="C5" s="13">
         <v>46356</v>
       </c>
       <c r="D5" s="13">
         <v>46357</v>
       </c>
       <c r="E5" s="13">
         <v>46358</v>
       </c>
       <c r="F5" s="13">
         <v>46359</v>
       </c>
       <c r="G5" s="13">
@@ -8396,63 +8257,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46390</v>
       </c>
       <c r="C16" s="7">
         <v>46391</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{CC120239-3FB5-44E4-98B9-40D9FEACB366}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{1A179BE8-A934-4F55-9270-59045455D92E}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{AA5F3598-8B2F-4DF0-BDFC-8B8C7080C63E}"/>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{A316C082-ACB2-4E3F-9C66-2675E8287D31}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{11FD5999-E997-466C-A79F-DD6B90C20158}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{34EF9D66-2BF9-4028-87CC-A865E108A6A1}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{885A2183-4968-4DAE-B634-BC6B54F3EC34}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{D09B17A2-01D3-467B-94E4-EC5CF9788040}"/>
@@ -8469,82 +8330,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B30DC1F8-4980-4CD7-A187-C6C54A8613FA}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F15" sqref="F15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>JANUARY</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B5" s="4">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46019</v>
       </c>
       <c r="C5" s="4">
         <v>46020</v>
       </c>
       <c r="D5" s="4">
         <v>46021</v>
       </c>
       <c r="E5" s="4">
         <v>46022</v>
       </c>
       <c r="F5" s="4">
         <v>46023</v>
       </c>
       <c r="G5" s="4">
@@ -8681,54 +8542,54 @@
         <v>46041</v>
       </c>
       <c r="D12" s="9">
         <v>46042</v>
       </c>
       <c r="E12" s="9">
         <v>46043</v>
       </c>
       <c r="F12" s="9">
         <v>46044</v>
       </c>
       <c r="G12" s="9">
         <v>46045</v>
       </c>
       <c r="H12" s="9">
         <v>46046</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="22" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="E13" s="18" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="9">
         <f t="array" ref="B14:H14">INDEX(calendar,ndx+4,daypattern)</f>
         <v>46047</v>
       </c>
       <c r="C14" s="9">
         <v>46048</v>
       </c>
       <c r="D14" s="9">
         <v>46049</v>
       </c>
       <c r="E14" s="9">
         <v>46050</v>
       </c>
       <c r="F14" s="9">
         <v>46051</v>
       </c>
       <c r="G14" s="9">
         <v>46052</v>
@@ -8741,63 +8602,63 @@
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="22"/>
       <c r="D15" s="10"/>
       <c r="E15" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F15" s="20"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46054</v>
       </c>
       <c r="C16" s="7">
         <v>46055</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="11" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{3E5AC201-5575-4E1C-8847-D699465BA4F0}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{9B4AA608-CF77-4A6C-857A-AED0D74629E7}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{6995F77B-14D0-4B50-BAC5-A75958CE2154}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{E5BC63F0-2B43-4CED-9655-F3316012DE1A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{254D1ADF-11FD-4F89-BD19-DBE2C4C9AB86}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{81C6C052-A1DA-40A6-9897-7FF0E3745AA9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{1D69D753-6E75-4F4B-A55E-59E96AF05CF5}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{A64373AA-F810-43AD-94B6-CC788960800D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{3049A1CA-AA79-4C5C-ACD0-D24A7EB465EF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{27D72501-896C-4C19-AE62-EB9885022CF9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{CADA7E78-DB3F-4EC9-B2F9-3BCE693CC389}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{6F1FA3B1-50BC-45BE-AD02-B7DBCE105705}"/>
@@ -8814,82 +8675,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>FEBRUARY</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46054</v>
       </c>
       <c r="C5" s="13">
         <v>46055</v>
       </c>
       <c r="D5" s="13">
         <v>46056</v>
       </c>
       <c r="E5" s="13">
         <v>46057</v>
       </c>
       <c r="F5" s="13">
         <v>46058</v>
       </c>
       <c r="G5" s="13">
@@ -8957,51 +8818,51 @@
         <v>46063</v>
       </c>
       <c r="E8" s="15">
         <v>46064</v>
       </c>
       <c r="F8" s="15">
         <v>46065</v>
       </c>
       <c r="G8" s="15">
         <v>46066</v>
       </c>
       <c r="H8" s="15">
         <v>46067</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="21"/>
       <c r="D9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="F9" s="27"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
     </row>
     <row r="10" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="15">
         <f t="array" ref="B10:H10">INDEX(calendar,ndx+2,daypattern)</f>
         <v>46068</v>
       </c>
       <c r="C10" s="15">
         <v>46069</v>
       </c>
       <c r="D10" s="15">
         <v>46070</v>
       </c>
       <c r="E10" s="15">
         <v>46071</v>
       </c>
       <c r="F10" s="15">
         <v>46072</v>
       </c>
       <c r="G10" s="15">
         <v>46073</v>
@@ -9036,55 +8897,55 @@
         <v>46076</v>
       </c>
       <c r="D12" s="15">
         <v>46077</v>
       </c>
       <c r="E12" s="15">
         <v>46078</v>
       </c>
       <c r="F12" s="15">
         <v>46079</v>
       </c>
       <c r="G12" s="15">
         <v>46080</v>
       </c>
       <c r="H12" s="15">
         <v>46081</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="16" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="E13" s="14"/>
       <c r="F13" s="18" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="15">
         <f t="array" ref="B14:H14">INDEX(calendar,ndx+4,daypattern)</f>
         <v>46082</v>
       </c>
       <c r="C14" s="15">
         <v>46083</v>
       </c>
       <c r="D14" s="15">
         <v>46084</v>
       </c>
       <c r="E14" s="15">
         <v>46085</v>
       </c>
       <c r="F14" s="15">
         <v>46086</v>
       </c>
       <c r="G14" s="15">
         <v>46087</v>
       </c>
@@ -9094,63 +8955,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46089</v>
       </c>
       <c r="C16" s="7">
         <v>46090</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="10" priority="6">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{00000000-0002-0000-0000-000003000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{00000000-0002-0000-0000-000004000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{00000000-0002-0000-0000-000007000000}"/>
@@ -9167,82 +9028,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAB26F2C-AA39-4A39-BE62-A1262CF8C527}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B6" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>MARCH</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46082</v>
       </c>
       <c r="C5" s="13">
         <v>46083</v>
       </c>
       <c r="D5" s="13">
         <v>46084</v>
       </c>
       <c r="E5" s="13">
         <v>46085</v>
       </c>
       <c r="F5" s="13">
         <v>46086</v>
       </c>
       <c r="G5" s="13">
@@ -9306,140 +9167,140 @@
       <c r="E8" s="15">
         <v>46092</v>
       </c>
       <c r="F8" s="15">
         <v>46093</v>
       </c>
       <c r="G8" s="15">
         <v>46094</v>
       </c>
       <c r="H8" s="15">
         <v>46095</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="19" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="14"/>
       <c r="E9" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="F9" s="159" t="s">
-        <v>206</v>
+      <c r="F9" s="158" t="s">
+        <v>198</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>62</v>
       </c>
       <c r="H9" s="14"/>
     </row>
     <row r="10" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="15">
         <f t="array" ref="B10:H10">INDEX(calendar,ndx+2,daypattern)</f>
         <v>46096</v>
       </c>
       <c r="C10" s="15">
         <v>46097</v>
       </c>
       <c r="D10" s="15">
         <v>46098</v>
       </c>
       <c r="E10" s="15">
         <v>46099</v>
       </c>
       <c r="F10" s="15">
         <v>46100</v>
       </c>
       <c r="G10" s="15">
         <v>46101</v>
       </c>
       <c r="H10" s="15">
         <v>46102</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="19" t="s">
         <v>59</v>
       </c>
-      <c r="F11" s="158"/>
+      <c r="F11" s="157"/>
       <c r="G11" s="21" t="s">
         <v>62</v>
       </c>
       <c r="H11" s="14"/>
     </row>
     <row r="12" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="15">
         <f t="array" ref="B12:H12">INDEX(calendar,ndx+3,daypattern)</f>
         <v>46103</v>
       </c>
       <c r="C12" s="15">
         <v>46104</v>
       </c>
       <c r="D12" s="15">
         <v>46105</v>
       </c>
       <c r="E12" s="15">
         <v>46106</v>
       </c>
       <c r="F12" s="15">
         <v>46107</v>
       </c>
       <c r="G12" s="15">
         <v>46108</v>
       </c>
       <c r="H12" s="15">
         <v>46109</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="F13" s="158" t="s">
-        <v>205</v>
+      <c r="F13" s="157" t="s">
+        <v>197</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="15">
         <f t="array" ref="B14:H14">INDEX(calendar,ndx+4,daypattern)</f>
         <v>46110</v>
       </c>
       <c r="C14" s="15">
         <v>46111</v>
       </c>
       <c r="D14" s="15">
         <v>46112</v>
       </c>
       <c r="E14" s="15">
         <v>46113</v>
       </c>
       <c r="F14" s="15">
         <v>46114</v>
       </c>
       <c r="G14" s="15">
         <v>46115</v>
       </c>
@@ -9449,63 +9310,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46117</v>
       </c>
       <c r="C16" s="7">
         <v>46118</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="9" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{5D57B332-9DFD-4507-A16F-E65DD1F85982}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{681B1D03-3FB8-4195-9C54-25B296EB2E4A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{FE5588DD-8027-42DF-BF5B-00319101210C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{85EEB342-57FA-4E36-BE1F-7C4A5958BD82}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{BA48C6DD-22DA-4BAE-9ED2-4AAFC086D469}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{D9D87481-E870-42CA-A2BE-F6AE36F7BAB8}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{0956AB63-BF4F-4C33-BA16-337E7D05083D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{0D3F7C54-182E-4796-A0B2-C814B2F87D9B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{09555629-E7E9-41BB-B503-B0556603F255}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{F9C453A0-8E90-46DE-B607-A2CB6CD9A74A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{D648E2D9-B15F-4B2B-B9D1-0EB39473C114}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{B83D8554-8415-4154-87C8-4C2B27F4789C}"/>
@@ -9522,82 +9383,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{071AD0B3-5795-4CDD-A8E3-EC64DDA1F330}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>APRIL</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46110</v>
       </c>
       <c r="C5" s="13">
         <v>46111</v>
       </c>
       <c r="D5" s="13">
         <v>46112</v>
       </c>
       <c r="E5" s="13">
         <v>46113</v>
       </c>
       <c r="F5" s="13">
         <v>46114</v>
       </c>
       <c r="G5" s="13">
@@ -9785,82 +9646,82 @@
       <c r="D14" s="9">
         <v>46140</v>
       </c>
       <c r="E14" s="9">
         <v>46141</v>
       </c>
       <c r="F14" s="9">
         <v>46142</v>
       </c>
       <c r="G14" s="9">
         <v>46143</v>
       </c>
       <c r="H14" s="9">
         <v>46144</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="16" t="s">
         <v>69</v>
       </c>
-      <c r="E15" s="159" t="s">
-        <v>204</v>
+      <c r="E15" s="158" t="s">
+        <v>196</v>
       </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46145</v>
       </c>
       <c r="C16" s="7">
         <v>46146</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="8" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{39594847-E008-4BF2-BD19-EA928854B21C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{099D40BB-996A-446C-B9C7-00698122A033}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{8DC2E86B-64ED-4421-AE0D-4862CC9CCE58}"/>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{9650DAF1-8FA0-444C-8087-D9653FEE63E9}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{52C7D7E5-4E32-4A92-A532-4305B7B3648F}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{EE4FAA72-4434-45DB-BF1B-C1FFA38F36EA}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{11EA4198-8275-4FBD-BFC0-CD5457B846E1}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{02CEFFC0-09B5-4E76-B5AD-27DE52A1075A}"/>
@@ -9877,83 +9738,83 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{150C6E82-7964-40FB-9DBB-9580E8B84986}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>MAY</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-[...1 lines deleted...]
-      <c r="D3" s="157"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
+      <c r="D3" s="156"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46138</v>
       </c>
       <c r="C5" s="13">
         <v>46139</v>
       </c>
       <c r="D5" s="13">
         <v>46140</v>
       </c>
       <c r="E5" s="13">
         <v>46141</v>
       </c>
       <c r="F5" s="13">
         <v>46142</v>
       </c>
       <c r="G5" s="13">
@@ -10094,52 +9955,52 @@
       <c r="D12" s="9">
         <v>46161</v>
       </c>
       <c r="E12" s="9">
         <v>46162</v>
       </c>
       <c r="F12" s="9">
         <v>46163</v>
       </c>
       <c r="G12" s="9">
         <v>46164</v>
       </c>
       <c r="H12" s="9">
         <v>46165</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="20"/>
       <c r="D13" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="E13" s="158" t="s">
-        <v>202</v>
+      <c r="E13" s="157" t="s">
+        <v>194</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="9">
         <f t="array" ref="B14:H14">INDEX(calendar,ndx+4,daypattern)</f>
         <v>46166</v>
       </c>
       <c r="C14" s="9">
         <v>46167</v>
       </c>
       <c r="D14" s="9">
         <v>46168</v>
       </c>
       <c r="E14" s="9">
         <v>46169</v>
       </c>
       <c r="F14" s="9">
         <v>46170</v>
       </c>
@@ -10152,63 +10013,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46173</v>
       </c>
       <c r="C16" s="7">
         <v>46174</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="7" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{7D06AA99-2E50-4BB9-83AE-5A720C12BC67}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{083101E8-4635-418D-8BCD-17065D76EC58}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{66C942F8-3111-4B17-876D-C478B24FC675}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{91E0D1AC-1167-4226-9BFE-F479F2F1BDDF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{E5DDEBE4-797F-4C47-AF8A-A27F410D9981}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{62974E17-1183-406E-850B-E4302D6591B0}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{4A991D53-E836-4E16-8E3D-934D70685E57}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{00100A74-F97C-4D3A-9078-CB5BCACC18B6}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{AB9EF277-09FD-4C2B-93B2-36C38AAAA1CD}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{0BCC7488-5722-46CB-9C40-D80EF98E47A4}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{6ADDF23E-B92B-4B8E-89BB-392C2FD27591}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{4DAF3D1A-395C-409C-8F6E-7E2BC4990B20}"/>
@@ -10225,82 +10086,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D303F1FE-F44F-4538-9434-FDE8523566B2}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>JUNE</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46173</v>
       </c>
       <c r="C5" s="13">
         <v>46174</v>
       </c>
       <c r="D5" s="13">
         <v>46175</v>
       </c>
       <c r="E5" s="13">
         <v>46176</v>
       </c>
       <c r="F5" s="13">
         <v>46177</v>
       </c>
       <c r="G5" s="13">
@@ -10441,51 +10302,51 @@
       </c>
       <c r="E12" s="9">
         <v>46197</v>
       </c>
       <c r="F12" s="9">
         <v>46198</v>
       </c>
       <c r="G12" s="9">
         <v>46199</v>
       </c>
       <c r="H12" s="9">
         <v>46200</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="16" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="14"/>
       <c r="F13" s="18" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
     </row>
     <row r="14" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="9">
         <f t="array" ref="B14:H14">INDEX(calendar,ndx+4,daypattern)</f>
         <v>46201</v>
       </c>
       <c r="C14" s="9">
         <v>46202</v>
       </c>
       <c r="D14" s="9">
         <v>46203</v>
       </c>
       <c r="E14" s="9">
         <v>46204</v>
       </c>
       <c r="F14" s="9">
         <v>46205</v>
       </c>
       <c r="G14" s="9">
         <v>46206</v>
       </c>
@@ -10495,63 +10356,63 @@
     </row>
     <row r="15" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46208</v>
       </c>
       <c r="C16" s="7">
         <v>46209</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="6" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{F553B6E1-27C5-4407-8239-855767793E26}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{273F609B-7F03-4EA9-8A69-10322E34941E}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{B2D7267D-A734-45F4-9CE0-3864EFFE6949}"/>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{3D30D621-3AC4-42A2-87E4-7DB4E5E73F52}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{FB513742-1594-429A-8929-8B21BA32AEDD}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{B7516624-F490-4A33-9D61-8E4C8BDE7F44}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{BE7AB906-C7C8-4711-B0AD-36A5A10AA0A9}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{A4B5A3CF-126D-4241-BA87-6DD8FD7A1028}"/>
@@ -10568,82 +10429,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73BC7691-ECCA-4056-B7DC-AED912F319A9}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A6" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>JULY</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46201</v>
       </c>
       <c r="C5" s="13">
         <v>46202</v>
       </c>
       <c r="D5" s="13">
         <v>46203</v>
       </c>
       <c r="E5" s="13">
         <v>46204</v>
       </c>
       <c r="F5" s="13">
         <v>46205</v>
       </c>
       <c r="G5" s="13">
@@ -10840,63 +10701,63 @@
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="21"/>
       <c r="E15" s="16" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46236</v>
       </c>
       <c r="C16" s="7">
         <v>46237</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="5" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{961A2CC9-D506-4DA1-9A45-DEC1194E42AF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{1DE4EC33-4530-4882-9877-5BEE4535750D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{0D627B91-B07C-4DEF-AB17-C137055AE1FC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in this cell" sqref="E16:H17" xr:uid="{1ADB884B-3AA6-4F01-8C2A-F897F0DFFD7B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Year in this cell is automatically updated based on year entered in cell H3. Calendar below has dates for previous &amp; next month. Enter monthly notes in cell E16" sqref="B2:C4" xr:uid="{748DC63A-D2AB-4D6B-99DF-52A6DDD3CDCC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Month in this cell is automatically updated based on the year selected in cell H2. To change the month, select month from drop down list in cell H2" sqref="B1:C1" xr:uid="{A21646B2-2542-4A9C-BC85-B90ED92E9F80}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter monthly notes in cell at right" sqref="D16" xr:uid="{16B8A5B2-9CF3-44B8-84AD-97A952773D74}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 9, 11, 13, 15, &amp; 17 contain cells for entering daily notes related to the calendar day in cell above. Enter monthly notes in cell E16" sqref="B7" xr:uid="{0F61A58C-2816-4793-8BB7-4E86BA2C8127}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter year in this cell" sqref="H3" xr:uid="{2843E219-108A-48F7-B0C5-CDA3BC60B29C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select first day of the week in cell at right" sqref="G4" xr:uid="{38008414-F957-4577-9337-C5C7B122448A}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{F1961E8D-26F2-4E70-9CDD-ADE542588D27}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{D875D959-98C0-48BB-95E5-EF63BB4D8424}"/>
@@ -10913,82 +10774,82 @@
   <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8426813E-9FD9-4BDA-88BB-3E0040BCAFEE}">
   <sheetPr>
     <tabColor theme="4"/>
     <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="C7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2.625" customWidth="1"/>
     <col min="2" max="8" width="18.25" customWidth="1"/>
     <col min="9" max="9" width="2.625" customWidth="1"/>
     <col min="11" max="11" width="10.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="38.1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="181" t="str">
+      <c r="B1" s="180" t="str">
         <f>UPPER(MonthToDisplay)</f>
         <v>AUGUST</v>
       </c>
-      <c r="C1" s="181"/>
+      <c r="C1" s="180"/>
     </row>
     <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="182">
+      <c r="B2" s="181">
         <f>YearToDisplay</f>
         <v>2026</v>
       </c>
-      <c r="C2" s="182"/>
+      <c r="C2" s="181"/>
       <c r="G2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="182"/>
-      <c r="C3" s="182"/>
+      <c r="B3" s="181"/>
+      <c r="C3" s="181"/>
       <c r="G3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="3">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B4" s="182"/>
-      <c r="C4" s="182"/>
+      <c r="B4" s="181"/>
+      <c r="C4" s="181"/>
       <c r="G4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="45.95" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B5" s="13">
         <f t="array" ref="B5:H5">INDEX(calendar,,daypattern)</f>
         <v>46229</v>
       </c>
       <c r="C5" s="13">
         <v>46230</v>
       </c>
       <c r="D5" s="13">
         <v>46231</v>
       </c>
       <c r="E5" s="13">
         <v>46232</v>
       </c>
       <c r="F5" s="13">
         <v>46233</v>
       </c>
       <c r="G5" s="13">
@@ -11185,63 +11046,63 @@
       <c r="A15" s="5" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="19" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
     </row>
     <row r="16" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="6">
         <f t="array" ref="B16:C16">INDEX(calendar,ndx+5,daypattern)</f>
         <v>46264</v>
       </c>
       <c r="C16" s="7">
         <v>46265</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="E16" s="183"/>
-[...2 lines deleted...]
-      <c r="H16" s="183"/>
+      <c r="E16" s="182"/>
+      <c r="F16" s="182"/>
+      <c r="G16" s="182"/>
+      <c r="H16" s="182"/>
     </row>
     <row r="17" spans="1:8" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E17" s="184"/>
-[...2 lines deleted...]
-      <c r="H17" s="184"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="B2:C4"/>
     <mergeCell ref="E16:H17"/>
   </mergeCells>
   <conditionalFormatting sqref="B6:H7 B8:E13 B14:H15 B16:E16 B17:C17">
     <cfRule type="expression" dxfId="4" priority="1">
       <formula>MonthToDisplayNumber&lt;&gt;MONTH(B6)</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row contains the weekday names for this calendar. This cell contains the starting day of the week. To change the starting day, select new weekday from drop down list in cell H4" sqref="B5" xr:uid="{111147D2-B797-4BAA-9083-ACF0D6D20F5D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Automatically determined weekday" sqref="C5:H5" xr:uid="{9E26AD09-627A-4E6B-8E2C-355BDA6E2513}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="This row &amp; rows 8, 10, 12, 14 &amp; 16 contain calendar days of the week. If this cell doesn’t contain the number 1, then it is a day from the previous month" sqref="B6" xr:uid="{6F26A73D-2D7D-404D-B97A-50FE7E28BFA6}"/>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a day from the list. Select CANCEL, then press ALT+DOWN ARROW to pick day from drop down list" prompt="Select starting day of the week in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H4" xr:uid="{7F8CAFF1-AFB9-4805-8AA9-61DBBBDEC0F4}">
       <formula1>"MONDAY,TUESDAY,WEDNESDAY,THURSDAY,FRIDAY,SATURDAY,SUNDAY"</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Select a month from the list. Select CANCEL, then press ALT+DOWN ARROW to pick month from drop down list" prompt="Select month in this cell. Press ALT+DOWN ARROW to open drop down list, then press ENTER to make selection" sqref="H2" xr:uid="{5DB69A66-1B9B-4F15-AECA-EADBBEC9790E}">
       <formula1>"JANUARY,FEBRUARY,MARCH,APRIL,MAY,JUNE,JULY,AUGUST,SEPTEMBER,OCTOBER,NOVEMBER,DECEMBER"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Create one-month calendar for any month of any year using this worksheet. Select month in cell H2, change year in cell H3, &amp; select starting day of the week in cell H4" sqref="A1" xr:uid="{E2FD0F34-5CCF-45D4-AB41-8025CF6DBD5C}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select calendar month in cell at right" sqref="G2" xr:uid="{8611B539-FA92-4B60-A87A-AFCA69C7FE38}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter calendar year in cell at right" sqref="G3" xr:uid="{671487B6-454D-4BC4-B6DF-8922A23D8FB2}"/>