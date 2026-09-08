--- v0 (2026-03-28)
+++ v1 (2026-09-08)
@@ -94,123 +94,159 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00255830" w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">North Carolina State Fair Livestock </w:t>
       </w:r>
       <w:r w:rsidR="00ED2629">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>FFA &amp; 4-H Group Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749FA4E7" w14:textId="00DB332D" w:rsidR="00255830" w:rsidRPr="005073DE" w:rsidRDefault="00255830" w:rsidP="005073DE">
+    <w:p w14:paraId="749FA4E7" w14:textId="2C9D69C7" w:rsidR="00255830" w:rsidRPr="005073DE" w:rsidRDefault="00255830" w:rsidP="005073DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Animal </w:t>
       </w:r>
       <w:r w:rsidR="00DD6E50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>possession</w:t>
       </w:r>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> deadline for </w:t>
       </w:r>
       <w:r w:rsidR="003B1BB8" w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>2025 -</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1BB8" w:rsidRPr="005073DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6E50">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15, </w:t>
       </w:r>
       <w:r w:rsidR="005073DE" w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>2025,</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005073DE" w:rsidRPr="005073DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00F6307D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> registered/purebred</w:t>
       </w:r>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> beef, sheep and swine.</w:t>
+        <w:t xml:space="preserve"> beef, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goats, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005073DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sheep and swine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB407FF" w14:textId="77777777" w:rsidR="00255830" w:rsidRPr="005073DE" w:rsidRDefault="00255830" w:rsidP="005073DE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="570CE424" w14:textId="2A8948A1" w:rsidR="00255830" w:rsidRPr="005073DE" w:rsidRDefault="00255830" w:rsidP="00541974">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005073DE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">This form must be completed by both the farm/owner of the animal and the </w:t>
       </w:r>
       <w:r w:rsidR="00DD6E50">
         <w:rPr>
@@ -3379,61 +3415,61 @@
     </w:tbl>
     <w:p w14:paraId="35FDCCC5" w14:textId="77777777" w:rsidR="00DB32E8" w:rsidRPr="00FA648A" w:rsidRDefault="00DB32E8" w:rsidP="00FA648A">
       <w:pPr>
         <w:spacing w:after="0" w:line="600" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB32E8" w:rsidRPr="00FA648A" w:rsidSect="00D21E88">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2160" w:right="360" w:bottom="360" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F7177C0" w14:textId="77777777" w:rsidR="005A5923" w:rsidRDefault="005A5923" w:rsidP="0078125D">
+    <w:p w14:paraId="750E6560" w14:textId="77777777" w:rsidR="0042002F" w:rsidRDefault="0042002F" w:rsidP="0078125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03B6D113" w14:textId="77777777" w:rsidR="005A5923" w:rsidRDefault="005A5923" w:rsidP="0078125D">
+    <w:p w14:paraId="696D8B2E" w14:textId="77777777" w:rsidR="0042002F" w:rsidRDefault="0042002F" w:rsidP="0078125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3456,61 +3492,61 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C93DC18" w14:textId="77777777" w:rsidR="005A5923" w:rsidRDefault="005A5923" w:rsidP="0078125D">
+    <w:p w14:paraId="3201557F" w14:textId="77777777" w:rsidR="0042002F" w:rsidRDefault="0042002F" w:rsidP="0078125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71D59FBA" w14:textId="77777777" w:rsidR="005A5923" w:rsidRDefault="005A5923" w:rsidP="0078125D">
+    <w:p w14:paraId="5BDCE6A9" w14:textId="77777777" w:rsidR="0042002F" w:rsidRDefault="0042002F" w:rsidP="0078125D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51CF850F" w14:textId="622F1FAD" w:rsidR="0078125D" w:rsidRDefault="0078125D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
@@ -3700,79 +3736,82 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00255830"/>
     <w:rsid w:val="0005565E"/>
     <w:rsid w:val="00061ABD"/>
     <w:rsid w:val="001064C3"/>
     <w:rsid w:val="001235E4"/>
     <w:rsid w:val="00160C47"/>
+    <w:rsid w:val="00171095"/>
     <w:rsid w:val="00255830"/>
     <w:rsid w:val="002C427D"/>
     <w:rsid w:val="002D6598"/>
     <w:rsid w:val="003B1BB8"/>
     <w:rsid w:val="003C0CF2"/>
     <w:rsid w:val="003E25F2"/>
+    <w:rsid w:val="0042002F"/>
     <w:rsid w:val="004A6444"/>
     <w:rsid w:val="004F2455"/>
     <w:rsid w:val="005073DE"/>
     <w:rsid w:val="00541974"/>
     <w:rsid w:val="00577DF3"/>
     <w:rsid w:val="005A5923"/>
     <w:rsid w:val="005D1825"/>
     <w:rsid w:val="006906AB"/>
     <w:rsid w:val="00704E90"/>
     <w:rsid w:val="0073414B"/>
     <w:rsid w:val="0078125D"/>
     <w:rsid w:val="008833E0"/>
     <w:rsid w:val="00A653D0"/>
     <w:rsid w:val="00A83BFA"/>
     <w:rsid w:val="00AB253C"/>
     <w:rsid w:val="00AD6454"/>
     <w:rsid w:val="00B6501B"/>
     <w:rsid w:val="00BB5DE8"/>
     <w:rsid w:val="00BE3C76"/>
     <w:rsid w:val="00D21E88"/>
     <w:rsid w:val="00DB32E8"/>
     <w:rsid w:val="00DD6E50"/>
     <w:rsid w:val="00E57D11"/>
+    <w:rsid w:val="00E72BDC"/>
     <w:rsid w:val="00EB08E3"/>
     <w:rsid w:val="00ED2629"/>
     <w:rsid w:val="00F12391"/>
     <w:rsid w:val="00F6307D"/>
     <w:rsid w:val="00F9759A"/>
     <w:rsid w:val="00FA648A"/>
     <w:rsid w:val="00FB5E55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -5084,69 +5123,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>251</Words>
-  <Characters>1596</Characters>
+  <Words>276</Words>
+  <Characters>1578</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>266</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1806</CharactersWithSpaces>
+  <CharactersWithSpaces>1851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fogle, Robert</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>