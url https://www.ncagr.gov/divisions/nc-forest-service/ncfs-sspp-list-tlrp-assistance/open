--- v0 (2026-04-16)
+++ v1 (2026-05-26)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\CO\Forest Management &amp; Development\Helene USDA Block Grant Forestry\TLRP Service Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF8E9DC8-BBDD-44D0-AE12-5D0E17F56266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{151C87FD-C2EF-4900-94B9-C9295A114653}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ADB8CA14-2FEC-49CF-BC16-F84CDF50636B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="121">
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Andrew Casey</t>
   </si>
   <si>
     <t>336-838-5766</t>
   </si>
   <si>
     <t>acasey@caseyandcompany.com</t>
   </si>
   <si>
     <t>P.O. Box 955, Wilkesboro NC 28697</t>
   </si>
   <si>
     <t>Bost Land Management</t>
   </si>
   <si>
@@ -362,50 +362,92 @@
     <t>Chris Manus</t>
   </si>
   <si>
     <t>704-301-0255</t>
   </si>
   <si>
     <t>chris.manus@afmforest.com</t>
   </si>
   <si>
     <t>*This List is Alphabetical by Company. Inclusion on this list does not constitute referral or recommendation by NCFS.</t>
   </si>
   <si>
     <t>Eocene Environmental Group</t>
   </si>
   <si>
     <t>919-500-9089</t>
   </si>
   <si>
     <t>jmanganaro@eocene.com</t>
   </si>
   <si>
     <t>1407 Applethorn Drive, Apex, NC 27502</t>
   </si>
   <si>
     <t>Jay Manganaro</t>
+  </si>
+  <si>
+    <t>Dan Callaghan</t>
+  </si>
+  <si>
+    <t>828-214-5171</t>
+  </si>
+  <si>
+    <t>dan@wildwoodconsultingllc.com</t>
+  </si>
+  <si>
+    <t>Mary Van Johnston</t>
+  </si>
+  <si>
+    <t>828-222-0342</t>
+  </si>
+  <si>
+    <t>maryvann@wildwoodconsultingllc.com</t>
+  </si>
+  <si>
+    <t>Operations Office</t>
+  </si>
+  <si>
+    <t>828-222-0356</t>
+  </si>
+  <si>
+    <t>info@wildwoodconsultingllc.com</t>
+  </si>
+  <si>
+    <t>Frontier Forestry Group, LLC</t>
+  </si>
+  <si>
+    <t>Stephen Crookshanks</t>
+  </si>
+  <si>
+    <t>843-274-9128</t>
+  </si>
+  <si>
+    <t>crookshanks_wv@hotmail.com</t>
+  </si>
+  <si>
+    <t>5404 Merrywind Court, Myrtle Beach, SC 29579</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
@@ -680,51 +722,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -785,120 +827,135 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1314,168 +1371,168 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryvann@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crookshanks_wv@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57D981FB-A039-4C68-86A5-DF1A5C128219}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="G32" sqref="G32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="51"/>
-      <c r="B1" s="52" t="s">
+      <c r="A1" s="53"/>
+      <c r="B1" s="54" t="s">
         <v>48</v>
       </c>
-      <c r="C1" s="52"/>
-[...1 lines deleted...]
-      <c r="E1" s="51"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="53"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="51"/>
-      <c r="B2" s="53" t="s">
+      <c r="A2" s="53"/>
+      <c r="B2" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="53"/>
-[...1 lines deleted...]
-      <c r="E2" s="51"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="53"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="51"/>
-[...3 lines deleted...]
-      <c r="E3" s="51"/>
+      <c r="A3" s="53"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="53"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="51"/>
-      <c r="E4" s="51"/>
+      <c r="A4" s="53"/>
+      <c r="E4" s="53"/>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="54" t="s">
+      <c r="A7" s="37" t="s">
         <v>94</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>91</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="E7" s="57" t="s">
+      <c r="E7" s="40" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="55"/>
+      <c r="A8" s="38"/>
       <c r="B8" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>96</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="E8" s="58"/>
+      <c r="E8" s="41"/>
     </row>
     <row r="9" spans="1:5" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="56"/>
+      <c r="A9" s="39"/>
       <c r="B9" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="E9" s="59"/>
+      <c r="E9" s="42"/>
     </row>
     <row r="10" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
     </row>
     <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>88</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>89</v>
       </c>
     </row>
@@ -1560,441 +1617,510 @@
     <row r="19" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="E19" s="25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6"/>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="37" t="s">
+      <c r="A21" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="E21" s="48" t="s">
+      <c r="E21" s="46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="60"/>
+      <c r="A22" s="44"/>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="E22" s="61"/>
+      <c r="E22" s="47"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="60"/>
+      <c r="A23" s="44"/>
       <c r="B23" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="61"/>
+      <c r="E23" s="47"/>
     </row>
     <row r="24" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="43"/>
+      <c r="A24" s="45"/>
       <c r="B24" s="28" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="28" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="E24" s="49"/>
+      <c r="E24" s="48"/>
     </row>
     <row r="25" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6"/>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="7"/>
       <c r="E25" s="6"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>106</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>103</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="7"/>
       <c r="E27" s="6"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="37" t="s">
+      <c r="A28" s="43" t="s">
         <v>79</v>
       </c>
-      <c r="B28" s="46" t="s">
+      <c r="B28" s="49" t="s">
         <v>80</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="D28" s="44" t="s">
+      <c r="D28" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="48" t="s">
+      <c r="E28" s="46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="43"/>
-      <c r="B29" s="47"/>
+      <c r="A29" s="45"/>
+      <c r="B29" s="50"/>
       <c r="C29" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="D29" s="45"/>
-      <c r="E29" s="49"/>
+      <c r="D29" s="52"/>
+      <c r="E29" s="48"/>
     </row>
     <row r="30" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6"/>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="6"/>
       <c r="E30" s="6"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="37" t="s">
+      <c r="A31" s="43" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D31" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="E31" s="48" t="s">
+      <c r="E31" s="46" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="43"/>
+      <c r="A32" s="45"/>
       <c r="B32" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C32" s="28" t="s">
         <v>35</v>
       </c>
       <c r="D32" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="E32" s="49"/>
+      <c r="E32" s="48"/>
     </row>
     <row r="33" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="6"/>
-[...3 lines deleted...]
-      <c r="E33" s="6"/>
+      <c r="A33" s="62"/>
+      <c r="B33" s="63"/>
+      <c r="C33" s="63"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="62"/>
     </row>
     <row r="34" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="22" t="s">
+      <c r="A34" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" s="66" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="62"/>
+      <c r="B35" s="63"/>
+      <c r="C35" s="63"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="62"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
         <v>69</v>
       </c>
-      <c r="B34" s="23" t="s">
+      <c r="B36" s="23" t="s">
         <v>70</v>
       </c>
-      <c r="C34" s="23" t="s">
+      <c r="C36" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="D34" s="24" t="s">
+      <c r="D36" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="E34" s="25" t="s">
+      <c r="E36" s="25" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="A36" s="37" t="s">
+    <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="6"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="43" t="s">
         <v>56</v>
       </c>
-      <c r="B36" s="46" t="s">
+      <c r="B38" s="49" t="s">
         <v>57</v>
       </c>
-      <c r="C36" s="26" t="s">
+      <c r="C38" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="44" t="s">
+      <c r="D38" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="E36" s="48" t="s">
+      <c r="E38" s="46" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C37" s="28" t="s">
+    <row r="39" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="45"/>
+      <c r="B39" s="50"/>
+      <c r="C39" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D37" s="45"/>
-[...24 lines deleted...]
-      </c>
+      <c r="D39" s="52"/>
+      <c r="E39" s="48"/>
     </row>
     <row r="40" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="6"/>
       <c r="B40" s="6"/>
       <c r="C40" s="6"/>
-      <c r="D40" s="6"/>
+      <c r="D40" s="7"/>
       <c r="E40" s="6"/>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="37" t="s">
+      <c r="A41" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D41" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E41" s="46" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="44"/>
+      <c r="B42" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E42" s="47"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="44"/>
+      <c r="B43" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="C43" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E43" s="47"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="45"/>
+      <c r="B44" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="E44" s="48"/>
+    </row>
+    <row r="45" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="6"/>
+      <c r="D45" s="6"/>
+      <c r="E45" s="6"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="43" t="s">
         <v>49</v>
       </c>
-      <c r="B41" s="26" t="s">
+      <c r="B46" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C41" s="26" t="s">
+      <c r="C46" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="D41" s="27" t="s">
+      <c r="D46" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="E41" s="30" t="s">
+      <c r="E46" s="30" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B42" s="28" t="s">
+    <row r="47" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="45"/>
+      <c r="B47" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="C42" s="28" t="s">
+      <c r="C47" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="D42" s="29" t="s">
+      <c r="D47" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="E42" s="31" t="s">
+      <c r="E47" s="31" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A44" s="37" t="s">
+    <row r="48" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="2"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="1"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="43" t="s">
         <v>67</v>
       </c>
-      <c r="B44" s="38"/>
-      <c r="C44" s="39" t="s">
+      <c r="B49" s="57"/>
+      <c r="C49" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="D44" s="40"/>
-      <c r="E44" s="34" t="s">
+      <c r="D49" s="59"/>
+      <c r="E49" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="45" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="32" t="s">
+    <row r="50" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B45" s="33"/>
-      <c r="C45" s="41" t="s">
+      <c r="B50" s="33"/>
+      <c r="C50" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="D45" s="42"/>
-      <c r="E45" s="35" t="s">
+      <c r="D50" s="61"/>
+      <c r="E50" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="50" t="s">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="56" t="s">
         <v>101</v>
       </c>
-      <c r="B47" s="50"/>
-[...2 lines deleted...]
-      <c r="E47" s="50"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="56"/>
+      <c r="D52" s="56"/>
+      <c r="E52" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="26">
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="E31:E32"/>
-    <mergeCell ref="E36:E37"/>
-[...1 lines deleted...]
-    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="A49:B49"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="B38:B39"/>
+    <mergeCell ref="A41:A44"/>
+    <mergeCell ref="E41:E44"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="E1:E4"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="E21:E24"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="E28:E29"/>
-    <mergeCell ref="A44:B44"/>
-[...4 lines deleted...]
-    <mergeCell ref="B36:B37"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D17" r:id="rId1" xr:uid="{53109D90-7EE7-4118-B915-EB699A2EC59A}"/>
     <hyperlink ref="D15" r:id="rId2" xr:uid="{13A6FAD2-2D7E-427B-A4CE-1A28D5C21EC5}"/>
     <hyperlink ref="D13" r:id="rId3" xr:uid="{98B2922F-3E84-4410-B7C5-76B87EF60146}"/>
     <hyperlink ref="D19" r:id="rId4" xr:uid="{9ADC04E4-F0C7-4044-8437-445998712202}"/>
     <hyperlink ref="D22" r:id="rId5" xr:uid="{9A12AE23-9918-4ADC-8A60-0313D91B291F}"/>
     <hyperlink ref="D23" r:id="rId6" xr:uid="{BE4F723E-20BA-4340-B192-E66F0D18A510}"/>
     <hyperlink ref="D31" r:id="rId7" xr:uid="{C82C6FA4-B3DE-423C-A3D4-1E631ADCB7D9}"/>
     <hyperlink ref="D32" r:id="rId8" xr:uid="{1B828245-3AB3-4686-99B6-51C87CCEB029}"/>
-    <hyperlink ref="D41" r:id="rId9" xr:uid="{ED678809-1681-41B0-8A2F-6706D47A2E65}"/>
-    <hyperlink ref="D42" r:id="rId10" xr:uid="{D80F3CB3-57F5-4823-A27A-3D69B0CC3062}"/>
+    <hyperlink ref="D46" r:id="rId9" xr:uid="{ED678809-1681-41B0-8A2F-6706D47A2E65}"/>
+    <hyperlink ref="D47" r:id="rId10" xr:uid="{D80F3CB3-57F5-4823-A27A-3D69B0CC3062}"/>
     <hyperlink ref="D21" r:id="rId11" xr:uid="{91E0DF9D-814E-4FBE-A725-FEEFEE00C88E}"/>
     <hyperlink ref="D24" r:id="rId12" xr:uid="{29AF8ABE-191D-4CBD-8538-DD45B13DC0CF}"/>
-    <hyperlink ref="D36" r:id="rId13" xr:uid="{A5032CF9-6E40-44FA-87BA-E0598534F9A2}"/>
-[...4 lines deleted...]
-    <hyperlink ref="D39" r:id="rId18" xr:uid="{FA8E10D0-9DE8-4E9B-9C1F-473AC2EFDF0C}"/>
+    <hyperlink ref="D38" r:id="rId13" xr:uid="{A5032CF9-6E40-44FA-87BA-E0598534F9A2}"/>
+    <hyperlink ref="C50" r:id="rId14" display="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" xr:uid="{6F009F32-C0DA-4372-B529-F147A2121534}"/>
+    <hyperlink ref="E50" r:id="rId15" location="/" display="https://www.acf-foresters.org/find-a-forester - /" xr:uid="{6825DEED-F7F1-4637-A76E-919AB8055560}"/>
+    <hyperlink ref="A50" r:id="rId16" display="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" xr:uid="{EB3D21C7-6506-4707-A9AC-9104EFA7CD37}"/>
+    <hyperlink ref="D36" r:id="rId17" xr:uid="{CD0CF8C2-1548-4C6C-B59B-5B182124DDE2}"/>
+    <hyperlink ref="D41" r:id="rId18" xr:uid="{FA8E10D0-9DE8-4E9B-9C1F-473AC2EFDF0C}"/>
     <hyperlink ref="D28" r:id="rId19" xr:uid="{CBB25006-4655-4649-9AB1-45391190EF49}"/>
     <hyperlink ref="D11" r:id="rId20" xr:uid="{98A0CC2E-995D-412C-86CC-B8E2014F349B}"/>
     <hyperlink ref="D7" r:id="rId21" xr:uid="{293B6DAC-5D5F-46E0-A7F2-21F3A9DE5EF8}"/>
     <hyperlink ref="D8" r:id="rId22" xr:uid="{2668A308-03BC-4D74-BF96-DF2B0B7C02DB}"/>
     <hyperlink ref="D9" r:id="rId23" xr:uid="{3947AAD5-81A7-4239-BCDA-499F13224902}"/>
     <hyperlink ref="D26" r:id="rId24" xr:uid="{D2A73FED-99A3-428F-82F9-F3A7F7208C7B}"/>
+    <hyperlink ref="D42" r:id="rId25" xr:uid="{7FE79EC4-6A24-4E3C-9D46-2858DE7EBB77}"/>
+    <hyperlink ref="D43" r:id="rId26" xr:uid="{985ACD3D-AB0E-40B1-8588-191324AE3B8C}"/>
+    <hyperlink ref="D44" r:id="rId27" xr:uid="{FDC723E8-4C2D-4407-8DCD-B22E093E9B35}"/>
+    <hyperlink ref="D34" r:id="rId28" xr:uid="{942D7DE2-DE6A-4D46-A5C0-35FFE181292F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId25"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId27"/>
+  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId29"/>
+  <drawing r:id="rId30"/>
+  <legacyDrawing r:id="rId31"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId28">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId29">
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId32">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>676275</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>1390650</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId28"/>
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId32"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>