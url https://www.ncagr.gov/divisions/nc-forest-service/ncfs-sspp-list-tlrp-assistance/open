--- v1 (2026-05-26)
+++ v2 (2026-06-27)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\CO\Forest Management &amp; Development\Helene USDA Block Grant Forestry\TLRP Service Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{151C87FD-C2EF-4900-94B9-C9295A114653}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3097E766-CEAF-4287-816C-F8AB1C5B31E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ADB8CA14-2FEC-49CF-BC16-F84CDF50636B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$52</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="126">
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Andrew Casey</t>
   </si>
   <si>
     <t>336-838-5766</t>
   </si>
   <si>
     <t>acasey@caseyandcompany.com</t>
   </si>
   <si>
     <t>P.O. Box 955, Wilkesboro NC 28697</t>
   </si>
   <si>
     <t>Bost Land Management</t>
   </si>
   <si>
@@ -404,50 +404,65 @@
     <t>maryvann@wildwoodconsultingllc.com</t>
   </si>
   <si>
     <t>Operations Office</t>
   </si>
   <si>
     <t>828-222-0356</t>
   </si>
   <si>
     <t>info@wildwoodconsultingllc.com</t>
   </si>
   <si>
     <t>Frontier Forestry Group, LLC</t>
   </si>
   <si>
     <t>Stephen Crookshanks</t>
   </si>
   <si>
     <t>843-274-9128</t>
   </si>
   <si>
     <t>crookshanks_wv@hotmail.com</t>
   </si>
   <si>
     <t>5404 Merrywind Court, Myrtle Beach, SC 29579</t>
+  </si>
+  <si>
+    <t>Brady Environmental Management</t>
+  </si>
+  <si>
+    <t>Jody Brady</t>
+  </si>
+  <si>
+    <t>336-902-7119</t>
+  </si>
+  <si>
+    <t>bemforestry@gmail.com</t>
+  </si>
+  <si>
+    <t>6002 Boone Trail, Millers Creek, NC 28651</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
@@ -722,51 +737,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
@@ -826,137 +841,134 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
@@ -1371,168 +1383,168 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryvann@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crookshanks_wv@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryvann@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bemforestry@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crookshanks_wv@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57D981FB-A039-4C68-86A5-DF1A5C128219}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:E54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="G32" sqref="G32"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="53"/>
-      <c r="B1" s="54" t="s">
+      <c r="A1" s="57"/>
+      <c r="B1" s="58" t="s">
         <v>48</v>
       </c>
-      <c r="C1" s="54"/>
-[...1 lines deleted...]
-      <c r="E1" s="53"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="57"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A2" s="53"/>
-      <c r="B2" s="55" t="s">
+      <c r="A2" s="57"/>
+      <c r="B2" s="59" t="s">
         <v>55</v>
       </c>
-      <c r="C2" s="55"/>
-[...1 lines deleted...]
-      <c r="E2" s="53"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="57"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="53"/>
-[...3 lines deleted...]
-      <c r="E3" s="53"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="57"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="53"/>
-      <c r="E4" s="53"/>
+      <c r="A4" s="57"/>
+      <c r="E4" s="57"/>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="37" t="s">
+      <c r="A7" s="60" t="s">
         <v>94</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>91</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="E7" s="40" t="s">
+      <c r="E7" s="63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="38"/>
+      <c r="A8" s="61"/>
       <c r="B8" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>96</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="E8" s="41"/>
+      <c r="E8" s="64"/>
     </row>
     <row r="9" spans="1:5" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="39"/>
+      <c r="A9" s="62"/>
       <c r="B9" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="E9" s="42"/>
+      <c r="E9" s="65"/>
     </row>
     <row r="10" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
     </row>
     <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>88</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>89</v>
       </c>
     </row>
@@ -1570,557 +1582,582 @@
       <c r="A15" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="23" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>3</v>
+        <v>122</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>4</v>
+        <v>123</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>5</v>
+        <v>124</v>
       </c>
       <c r="E17" s="25" t="s">
-        <v>6</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
     </row>
     <row r="19" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="D19" s="24" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="E19" s="25" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6"/>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="43" t="s">
+    <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="25" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="26" t="s">
+      <c r="B23" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="C21" s="26" t="s">
+      <c r="C23" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="D21" s="27" t="s">
+      <c r="D23" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="E21" s="46" t="s">
+      <c r="E23" s="43" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B22" s="20" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="55"/>
+      <c r="B24" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="20" t="s">
+      <c r="C24" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D22" s="21" t="s">
+      <c r="D24" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="E22" s="47"/>
-[...3 lines deleted...]
-      <c r="B23" s="20" t="s">
+      <c r="E24" s="56"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="55"/>
+      <c r="B25" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="20" t="s">
+      <c r="C25" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D23" s="21" t="s">
+      <c r="D25" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="47"/>
-[...3 lines deleted...]
-      <c r="B24" s="28" t="s">
+      <c r="E25" s="56"/>
+    </row>
+    <row r="26" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="42"/>
+      <c r="B26" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="C24" s="28" t="s">
+      <c r="C26" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="D24" s="29" t="s">
+      <c r="D26" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="E24" s="48"/>
-[...23 lines deleted...]
-      </c>
+      <c r="E26" s="44"/>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="7"/>
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="43" t="s">
+    <row r="28" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6"/>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="6"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="B28" s="49" t="s">
+      <c r="B30" s="53" t="s">
         <v>80</v>
       </c>
-      <c r="C28" s="26" t="s">
+      <c r="C30" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="D28" s="51" t="s">
+      <c r="D30" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="46" t="s">
+      <c r="E30" s="43" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C29" s="28" t="s">
+    <row r="31" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="42"/>
+      <c r="B31" s="54"/>
+      <c r="C31" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="D29" s="52"/>
-[...10 lines deleted...]
-      <c r="A31" s="43" t="s">
+      <c r="D31" s="52"/>
+      <c r="E31" s="44"/>
+    </row>
+    <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6"/>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="26" t="s">
+      <c r="B33" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="C31" s="26" t="s">
+      <c r="C33" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="D31" s="27" t="s">
+      <c r="D33" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="E31" s="46" t="s">
+      <c r="E33" s="43" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B32" s="28" t="s">
+    <row r="34" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="42"/>
+      <c r="B34" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="C32" s="28" t="s">
+      <c r="C34" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="D32" s="29" t="s">
+      <c r="D34" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="E32" s="48"/>
-[...9 lines deleted...]
-      <c r="A34" s="65" t="s">
+      <c r="E34" s="44"/>
+    </row>
+    <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="37"/>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="37"/>
+    </row>
+    <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="B34" s="23" t="s">
+      <c r="B36" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="C34" s="23" t="s">
+      <c r="C36" s="23" t="s">
         <v>118</v>
       </c>
-      <c r="D34" s="24" t="s">
+      <c r="D36" s="24" t="s">
         <v>119</v>
       </c>
-      <c r="E34" s="66" t="s">
+      <c r="E36" s="40" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-    </row>
     <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="6"/>
+      <c r="A37" s="37"/>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
-      <c r="D37" s="6"/>
-[...3 lines deleted...]
-      <c r="A38" s="43" t="s">
+      <c r="D37" s="38"/>
+      <c r="E37" s="37"/>
+    </row>
+    <row r="38" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E38" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="6"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B38" s="49" t="s">
+      <c r="B40" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="C38" s="26" t="s">
+      <c r="C40" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="D38" s="51" t="s">
+      <c r="D40" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="E38" s="46" t="s">
+      <c r="E40" s="43" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C39" s="28" t="s">
+    <row r="41" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="42"/>
+      <c r="B41" s="54"/>
+      <c r="C41" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D39" s="52"/>
-[...10 lines deleted...]
-      <c r="A41" s="43" t="s">
+      <c r="D41" s="52"/>
+      <c r="E41" s="44"/>
+    </row>
+    <row r="42" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="6"/>
+      <c r="B42" s="6"/>
+      <c r="C42" s="6"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="6"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="B41" s="26" t="s">
+      <c r="B43" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="C41" s="26" t="s">
+      <c r="C43" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="D41" s="27" t="s">
+      <c r="D43" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="E41" s="46" t="s">
+      <c r="E43" s="43" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B42" s="20" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="55"/>
+      <c r="B44" s="20" t="s">
         <v>107</v>
       </c>
-      <c r="C42" s="20" t="s">
+      <c r="C44" s="20" t="s">
         <v>108</v>
       </c>
-      <c r="D42" s="21" t="s">
+      <c r="D44" s="21" t="s">
         <v>109</v>
       </c>
-      <c r="E42" s="47"/>
-[...3 lines deleted...]
-      <c r="B43" s="20" t="s">
+      <c r="E44" s="56"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="55"/>
+      <c r="B45" s="20" t="s">
         <v>110</v>
       </c>
-      <c r="C43" s="20" t="s">
+      <c r="C45" s="20" t="s">
         <v>111</v>
       </c>
-      <c r="D43" s="21" t="s">
+      <c r="D45" s="21" t="s">
         <v>112</v>
       </c>
-      <c r="E43" s="47"/>
-[...3 lines deleted...]
-      <c r="B44" s="28" t="s">
+      <c r="E45" s="56"/>
+    </row>
+    <row r="46" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="42"/>
+      <c r="B46" s="28" t="s">
         <v>113</v>
       </c>
-      <c r="C44" s="28" t="s">
+      <c r="C46" s="28" t="s">
         <v>114</v>
       </c>
-      <c r="D44" s="29" t="s">
+      <c r="D46" s="29" t="s">
         <v>115</v>
       </c>
-      <c r="E44" s="48"/>
-[...9 lines deleted...]
-      <c r="A46" s="43" t="s">
+      <c r="E46" s="44"/>
+    </row>
+    <row r="47" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="6"/>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B46" s="26" t="s">
+      <c r="B48" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C46" s="26" t="s">
+      <c r="C48" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="D46" s="27" t="s">
+      <c r="D48" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="E46" s="30" t="s">
+      <c r="E48" s="30" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B47" s="28" t="s">
+    <row r="49" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="42"/>
+      <c r="B49" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="C47" s="28" t="s">
+      <c r="C49" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="D47" s="29" t="s">
+      <c r="D49" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="E47" s="31" t="s">
+      <c r="E49" s="31" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="48" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A49" s="43" t="s">
+    <row r="50" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="1"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="B49" s="57"/>
-      <c r="C49" s="58" t="s">
+      <c r="B51" s="46"/>
+      <c r="C51" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="D49" s="59"/>
-      <c r="E49" s="34" t="s">
+      <c r="D51" s="48"/>
+      <c r="E51" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="32" t="s">
+    <row r="52" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B50" s="33"/>
-      <c r="C50" s="60" t="s">
+      <c r="B52" s="33"/>
+      <c r="C52" s="49" t="s">
         <v>63</v>
       </c>
-      <c r="D50" s="61"/>
-      <c r="E50" s="35" t="s">
+      <c r="D52" s="50"/>
+      <c r="E52" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="56" t="s">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="B52" s="56"/>
-[...2 lines deleted...]
-      <c r="E52" s="56"/>
+      <c r="B54" s="45"/>
+      <c r="C54" s="45"/>
+      <c r="D54" s="45"/>
+      <c r="E54" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="26">
-    <mergeCell ref="A31:A32"/>
-[...11 lines deleted...]
-    <mergeCell ref="E41:E44"/>
+    <mergeCell ref="A7:A9"/>
+    <mergeCell ref="E7:E9"/>
+    <mergeCell ref="A23:A26"/>
+    <mergeCell ref="E23:E26"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="E1:E4"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
-    <mergeCell ref="A7:A9"/>
-[...6 lines deleted...]
-    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="D40:D41"/>
+    <mergeCell ref="B40:B41"/>
+    <mergeCell ref="A43:A46"/>
+    <mergeCell ref="E43:E46"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="D17" r:id="rId1" xr:uid="{53109D90-7EE7-4118-B915-EB699A2EC59A}"/>
+    <hyperlink ref="D19" r:id="rId1" xr:uid="{53109D90-7EE7-4118-B915-EB699A2EC59A}"/>
     <hyperlink ref="D15" r:id="rId2" xr:uid="{13A6FAD2-2D7E-427B-A4CE-1A28D5C21EC5}"/>
     <hyperlink ref="D13" r:id="rId3" xr:uid="{98B2922F-3E84-4410-B7C5-76B87EF60146}"/>
-    <hyperlink ref="D19" r:id="rId4" xr:uid="{9ADC04E4-F0C7-4044-8437-445998712202}"/>
-[...14 lines deleted...]
-    <hyperlink ref="D28" r:id="rId19" xr:uid="{CBB25006-4655-4649-9AB1-45391190EF49}"/>
+    <hyperlink ref="D21" r:id="rId4" xr:uid="{9ADC04E4-F0C7-4044-8437-445998712202}"/>
+    <hyperlink ref="D24" r:id="rId5" xr:uid="{9A12AE23-9918-4ADC-8A60-0313D91B291F}"/>
+    <hyperlink ref="D25" r:id="rId6" xr:uid="{BE4F723E-20BA-4340-B192-E66F0D18A510}"/>
+    <hyperlink ref="D33" r:id="rId7" xr:uid="{C82C6FA4-B3DE-423C-A3D4-1E631ADCB7D9}"/>
+    <hyperlink ref="D34" r:id="rId8" xr:uid="{1B828245-3AB3-4686-99B6-51C87CCEB029}"/>
+    <hyperlink ref="D48" r:id="rId9" xr:uid="{ED678809-1681-41B0-8A2F-6706D47A2E65}"/>
+    <hyperlink ref="D49" r:id="rId10" xr:uid="{D80F3CB3-57F5-4823-A27A-3D69B0CC3062}"/>
+    <hyperlink ref="D23" r:id="rId11" xr:uid="{91E0DF9D-814E-4FBE-A725-FEEFEE00C88E}"/>
+    <hyperlink ref="D26" r:id="rId12" xr:uid="{29AF8ABE-191D-4CBD-8538-DD45B13DC0CF}"/>
+    <hyperlink ref="D40" r:id="rId13" xr:uid="{A5032CF9-6E40-44FA-87BA-E0598534F9A2}"/>
+    <hyperlink ref="C52" r:id="rId14" display="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" xr:uid="{6F009F32-C0DA-4372-B529-F147A2121534}"/>
+    <hyperlink ref="E52" r:id="rId15" location="/" display="https://www.acf-foresters.org/find-a-forester - /" xr:uid="{6825DEED-F7F1-4637-A76E-919AB8055560}"/>
+    <hyperlink ref="A52" r:id="rId16" display="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" xr:uid="{EB3D21C7-6506-4707-A9AC-9104EFA7CD37}"/>
+    <hyperlink ref="D38" r:id="rId17" xr:uid="{CD0CF8C2-1548-4C6C-B59B-5B182124DDE2}"/>
+    <hyperlink ref="D43" r:id="rId18" xr:uid="{FA8E10D0-9DE8-4E9B-9C1F-473AC2EFDF0C}"/>
+    <hyperlink ref="D30" r:id="rId19" xr:uid="{CBB25006-4655-4649-9AB1-45391190EF49}"/>
     <hyperlink ref="D11" r:id="rId20" xr:uid="{98A0CC2E-995D-412C-86CC-B8E2014F349B}"/>
     <hyperlink ref="D7" r:id="rId21" xr:uid="{293B6DAC-5D5F-46E0-A7F2-21F3A9DE5EF8}"/>
     <hyperlink ref="D8" r:id="rId22" xr:uid="{2668A308-03BC-4D74-BF96-DF2B0B7C02DB}"/>
     <hyperlink ref="D9" r:id="rId23" xr:uid="{3947AAD5-81A7-4239-BCDA-499F13224902}"/>
-    <hyperlink ref="D26" r:id="rId24" xr:uid="{D2A73FED-99A3-428F-82F9-F3A7F7208C7B}"/>
-[...3 lines deleted...]
-    <hyperlink ref="D34" r:id="rId28" xr:uid="{942D7DE2-DE6A-4D46-A5C0-35FFE181292F}"/>
+    <hyperlink ref="D28" r:id="rId24" xr:uid="{D2A73FED-99A3-428F-82F9-F3A7F7208C7B}"/>
+    <hyperlink ref="D44" r:id="rId25" xr:uid="{7FE79EC4-6A24-4E3C-9D46-2858DE7EBB77}"/>
+    <hyperlink ref="D45" r:id="rId26" xr:uid="{985ACD3D-AB0E-40B1-8588-191324AE3B8C}"/>
+    <hyperlink ref="D46" r:id="rId27" xr:uid="{FDC723E8-4C2D-4407-8DCD-B22E093E9B35}"/>
+    <hyperlink ref="D36" r:id="rId28" xr:uid="{942D7DE2-DE6A-4D46-A5C0-35FFE181292F}"/>
+    <hyperlink ref="D17" r:id="rId29" xr:uid="{45A8C675-CB9A-46FD-AC32-F9E1CDADB7D1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId29"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId31"/>
+  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId30"/>
+  <drawing r:id="rId31"/>
+  <legacyDrawing r:id="rId32"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId32">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId33">
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId33">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId34">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>676275</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>1390650</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId32"/>
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId33"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>