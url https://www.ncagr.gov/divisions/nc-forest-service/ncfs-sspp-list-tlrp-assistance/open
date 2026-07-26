--- v2 (2026-06-27)
+++ v3 (2026-07-26)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/embeddings/oleObject1.bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\CO\Forest Management &amp; Development\Helene USDA Block Grant Forestry\TLRP Service Provider List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3097E766-CEAF-4287-816C-F8AB1C5B31E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1C1191F-2810-4485-8EC6-E18C4DE6316B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ADB8CA14-2FEC-49CF-BC16-F84CDF50636B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="137">
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Business Phone</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Andrew Casey</t>
   </si>
   <si>
     <t>336-838-5766</t>
   </si>
   <si>
     <t>acasey@caseyandcompany.com</t>
   </si>
   <si>
     <t>P.O. Box 955, Wilkesboro NC 28697</t>
   </si>
   <si>
     <t>Bost Land Management</t>
   </si>
   <si>
@@ -419,50 +419,83 @@
     <t>Stephen Crookshanks</t>
   </si>
   <si>
     <t>843-274-9128</t>
   </si>
   <si>
     <t>crookshanks_wv@hotmail.com</t>
   </si>
   <si>
     <t>5404 Merrywind Court, Myrtle Beach, SC 29579</t>
   </si>
   <si>
     <t>Brady Environmental Management</t>
   </si>
   <si>
     <t>Jody Brady</t>
   </si>
   <si>
     <t>336-902-7119</t>
   </si>
   <si>
     <t>bemforestry@gmail.com</t>
   </si>
   <si>
     <t>6002 Boone Trail, Millers Creek, NC 28651</t>
+  </si>
+  <si>
+    <t>Ridgerunner Forestry, LLC</t>
+  </si>
+  <si>
+    <t>Gary Long</t>
+  </si>
+  <si>
+    <t>540-651-6000</t>
+  </si>
+  <si>
+    <t>Cell: 540-239-5380</t>
+  </si>
+  <si>
+    <t>ridgrunr@swva.net</t>
+  </si>
+  <si>
+    <t>984 Laurel Creek Road, Pilot, VA 24138</t>
+  </si>
+  <si>
+    <t>Hibriten Forestry</t>
+  </si>
+  <si>
+    <t>Richard Cockerham</t>
+  </si>
+  <si>
+    <t>828-292-4575</t>
+  </si>
+  <si>
+    <t>hibritenforestry@gmail.com</t>
+  </si>
+  <si>
+    <t>4195 Lindsay Street, Lenoir, NC 28645</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
@@ -854,121 +887,121 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
@@ -1383,168 +1416,168 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryvann@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bemforestry@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crookshanks_wv@hotmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raytaylorforestry@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maryvann@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john@brfpllc.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jake.thompson@afmforest.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpforestry@aol.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adanner@ecoforesters.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keithmoss55@yahoo.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dan@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mark.bost@outlook.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@bmfieldforest.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bemforestry@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:acasey@caseyandcompany.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jborders@ecoforesters.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecoforesters.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmanganaro@eocene.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atait@ecoforesters.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acf-foresters.org/find-a-forester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chris.manus@afmforest.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:crookshanks_wv@hotmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greg.woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daronbrown67@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hibritenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:corvushill@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:woodsmenforestry@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.lytton@afmforest.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@wildwoodconsultingllc.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ridgrunr@swva.net" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:will@forestlandconsultants.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57D981FB-A039-4C68-86A5-DF1A5C128219}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E54"/>
+  <dimension ref="A1:E59"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="20.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="57"/>
       <c r="B1" s="58" t="s">
         <v>48</v>
       </c>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="57"/>
     </row>
     <row r="2" spans="1:5" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A2" s="57"/>
       <c r="B2" s="59" t="s">
         <v>55</v>
       </c>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="57"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="57"/>
-      <c r="B3" s="45"/>
-[...1 lines deleted...]
-      <c r="D3" s="45"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
       <c r="E3" s="57"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="57"/>
       <c r="E4" s="57"/>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="36" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="4"/>
     </row>
     <row r="7" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="60" t="s">
+      <c r="A7" s="41" t="s">
         <v>94</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>91</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="E7" s="63" t="s">
+      <c r="E7" s="44" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="61"/>
+      <c r="A8" s="42"/>
       <c r="B8" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>96</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>97</v>
       </c>
-      <c r="E8" s="64"/>
+      <c r="E8" s="45"/>
     </row>
     <row r="9" spans="1:5" s="8" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="62"/>
+      <c r="A9" s="43"/>
       <c r="B9" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C9" s="14" t="s">
         <v>99</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="E9" s="65"/>
+      <c r="E9" s="46"/>
     </row>
     <row r="10" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
     </row>
     <row r="11" spans="1:5" s="3" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>88</v>
       </c>
       <c r="E11" s="19" t="s">
         <v>89</v>
       </c>
     </row>
@@ -1653,511 +1686,574 @@
     <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6"/>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="E23" s="43" t="s">
+      <c r="E23" s="50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="55"/>
+      <c r="A24" s="48"/>
       <c r="B24" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="E24" s="56"/>
+      <c r="E24" s="51"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="55"/>
+      <c r="A25" s="48"/>
       <c r="B25" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="E25" s="56"/>
+      <c r="E25" s="51"/>
     </row>
     <row r="26" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="42"/>
+      <c r="A26" s="49"/>
       <c r="B26" s="28" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="28" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="E26" s="44"/>
+      <c r="E26" s="52"/>
     </row>
     <row r="27" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6"/>
       <c r="B27" s="6"/>
       <c r="C27" s="6"/>
       <c r="D27" s="7"/>
       <c r="E27" s="6"/>
     </row>
     <row r="28" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="22" t="s">
         <v>102</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>106</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>103</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>104</v>
       </c>
       <c r="E28" s="25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="7"/>
       <c r="E29" s="6"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="47" t="s">
         <v>79</v>
       </c>
       <c r="B30" s="53" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="D30" s="51" t="s">
+      <c r="D30" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="E30" s="43" t="s">
+      <c r="E30" s="50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="42"/>
+      <c r="A31" s="49"/>
       <c r="B31" s="54"/>
       <c r="C31" s="28" t="s">
         <v>82</v>
       </c>
-      <c r="D31" s="52"/>
-      <c r="E31" s="44"/>
+      <c r="D31" s="56"/>
+      <c r="E31" s="52"/>
     </row>
     <row r="32" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="47" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="E33" s="43" t="s">
+      <c r="E33" s="50" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="42"/>
+      <c r="A34" s="49"/>
       <c r="B34" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="29" t="s">
         <v>36</v>
       </c>
-      <c r="E34" s="44"/>
+      <c r="E34" s="52"/>
     </row>
     <row r="35" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="37"/>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="38"/>
       <c r="E35" s="37"/>
     </row>
     <row r="36" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>117</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="40" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="37"/>
       <c r="B37" s="6"/>
       <c r="C37" s="6"/>
       <c r="D37" s="38"/>
       <c r="E37" s="37"/>
     </row>
     <row r="38" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="22" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>70</v>
+        <v>133</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>71</v>
+        <v>134</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="E38" s="25" t="s">
-        <v>73</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="6"/>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
-      <c r="D39" s="6"/>
+      <c r="D39" s="7"/>
       <c r="E39" s="6"/>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="41" t="s">
+    <row r="40" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="E40" s="25" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="6"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="6"/>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="47" t="s">
+        <v>126</v>
+      </c>
+      <c r="B42" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="C42" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="D42" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="E42" s="50" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="49"/>
+      <c r="B43" s="54"/>
+      <c r="C43" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" s="56"/>
+      <c r="E43" s="52"/>
+    </row>
+    <row r="44" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="6"/>
+      <c r="B44" s="6"/>
+      <c r="C44" s="6"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="6"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="B40" s="53" t="s">
+      <c r="B45" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="C40" s="26" t="s">
+      <c r="C45" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="D40" s="51" t="s">
+      <c r="D45" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="E40" s="43" t="s">
+      <c r="E45" s="50" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C41" s="28" t="s">
+    <row r="46" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="49"/>
+      <c r="B46" s="54"/>
+      <c r="C46" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D41" s="52"/>
-[...63 lines deleted...]
-      <c r="E46" s="44"/>
+      <c r="D46" s="56"/>
+      <c r="E46" s="52"/>
     </row>
     <row r="47" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
-      <c r="D47" s="6"/>
+      <c r="D47" s="7"/>
       <c r="E47" s="6"/>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="47" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D48" s="27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" s="50" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="48"/>
+      <c r="B49" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="E49" s="51"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="48"/>
+      <c r="B50" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" s="20" t="s">
+        <v>111</v>
+      </c>
+      <c r="D50" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E50" s="51"/>
+    </row>
+    <row r="51" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="49"/>
+      <c r="B51" s="28" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>115</v>
+      </c>
+      <c r="E51" s="52"/>
+    </row>
+    <row r="52" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="6"/>
+      <c r="B52" s="6"/>
+      <c r="C52" s="6"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="47" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="26" t="s">
+      <c r="B53" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C48" s="26" t="s">
+      <c r="C53" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="D48" s="27" t="s">
+      <c r="D53" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="E48" s="30" t="s">
+      <c r="E53" s="30" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B49" s="28" t="s">
+    <row r="54" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="49"/>
+      <c r="B54" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="C49" s="28" t="s">
+      <c r="C54" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="D49" s="29" t="s">
+      <c r="D54" s="29" t="s">
         <v>46</v>
       </c>
-      <c r="E49" s="31" t="s">
+      <c r="E54" s="31" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="A51" s="41" t="s">
+    <row r="55" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="2"/>
+      <c r="C55" s="2"/>
+      <c r="D55" s="1"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="47" t="s">
         <v>67</v>
       </c>
-      <c r="B51" s="46"/>
-      <c r="C51" s="47" t="s">
+      <c r="B56" s="61"/>
+      <c r="C56" s="62" t="s">
         <v>64</v>
       </c>
-      <c r="D51" s="48"/>
-      <c r="E51" s="34" t="s">
+      <c r="D56" s="63"/>
+      <c r="E56" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="32" t="s">
+    <row r="57" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="32" t="s">
         <v>68</v>
       </c>
-      <c r="B52" s="33"/>
-      <c r="C52" s="49" t="s">
+      <c r="B57" s="33"/>
+      <c r="C57" s="64" t="s">
         <v>63</v>
       </c>
-      <c r="D52" s="50"/>
-      <c r="E52" s="35" t="s">
+      <c r="D57" s="65"/>
+      <c r="E57" s="35" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="45" t="s">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="60" t="s">
         <v>101</v>
       </c>
-      <c r="B54" s="45"/>
-[...2 lines deleted...]
-      <c r="E54" s="45"/>
+      <c r="B59" s="60"/>
+      <c r="C59" s="60"/>
+      <c r="D59" s="60"/>
+      <c r="E59" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="26">
+  <mergeCells count="30">
+    <mergeCell ref="E42:E43"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A59:E59"/>
+    <mergeCell ref="A56:B56"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="A48:A51"/>
+    <mergeCell ref="E48:E51"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="D42:D43"/>
+    <mergeCell ref="A1:A4"/>
+    <mergeCell ref="E1:E4"/>
+    <mergeCell ref="B1:D1"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="B3:D3"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="E7:E9"/>
     <mergeCell ref="A23:A26"/>
     <mergeCell ref="E23:E26"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="E30:E31"/>
-    <mergeCell ref="A1:A4"/>
-[...16 lines deleted...]
-    <mergeCell ref="E43:E46"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D19" r:id="rId1" xr:uid="{53109D90-7EE7-4118-B915-EB699A2EC59A}"/>
     <hyperlink ref="D15" r:id="rId2" xr:uid="{13A6FAD2-2D7E-427B-A4CE-1A28D5C21EC5}"/>
     <hyperlink ref="D13" r:id="rId3" xr:uid="{98B2922F-3E84-4410-B7C5-76B87EF60146}"/>
     <hyperlink ref="D21" r:id="rId4" xr:uid="{9ADC04E4-F0C7-4044-8437-445998712202}"/>
     <hyperlink ref="D24" r:id="rId5" xr:uid="{9A12AE23-9918-4ADC-8A60-0313D91B291F}"/>
     <hyperlink ref="D25" r:id="rId6" xr:uid="{BE4F723E-20BA-4340-B192-E66F0D18A510}"/>
     <hyperlink ref="D33" r:id="rId7" xr:uid="{C82C6FA4-B3DE-423C-A3D4-1E631ADCB7D9}"/>
     <hyperlink ref="D34" r:id="rId8" xr:uid="{1B828245-3AB3-4686-99B6-51C87CCEB029}"/>
-    <hyperlink ref="D48" r:id="rId9" xr:uid="{ED678809-1681-41B0-8A2F-6706D47A2E65}"/>
-    <hyperlink ref="D49" r:id="rId10" xr:uid="{D80F3CB3-57F5-4823-A27A-3D69B0CC3062}"/>
+    <hyperlink ref="D53" r:id="rId9" xr:uid="{ED678809-1681-41B0-8A2F-6706D47A2E65}"/>
+    <hyperlink ref="D54" r:id="rId10" xr:uid="{D80F3CB3-57F5-4823-A27A-3D69B0CC3062}"/>
     <hyperlink ref="D23" r:id="rId11" xr:uid="{91E0DF9D-814E-4FBE-A725-FEEFEE00C88E}"/>
     <hyperlink ref="D26" r:id="rId12" xr:uid="{29AF8ABE-191D-4CBD-8538-DD45B13DC0CF}"/>
-    <hyperlink ref="D40" r:id="rId13" xr:uid="{A5032CF9-6E40-44FA-87BA-E0598534F9A2}"/>
-[...4 lines deleted...]
-    <hyperlink ref="D43" r:id="rId18" xr:uid="{FA8E10D0-9DE8-4E9B-9C1F-473AC2EFDF0C}"/>
+    <hyperlink ref="D45" r:id="rId13" xr:uid="{A5032CF9-6E40-44FA-87BA-E0598534F9A2}"/>
+    <hyperlink ref="C57" r:id="rId14" display="https://eforester.org/Main/Certification/Find_a_Certified_Professional.aspx" xr:uid="{6F009F32-C0DA-4372-B529-F147A2121534}"/>
+    <hyperlink ref="E57" r:id="rId15" location="/" display="https://www.acf-foresters.org/find-a-forester - /" xr:uid="{6825DEED-F7F1-4637-A76E-919AB8055560}"/>
+    <hyperlink ref="A57" r:id="rId16" display="https://www.ncagr.gov/divisions/nc-forest-service/managing-your-forest/consulting-foresters" xr:uid="{EB3D21C7-6506-4707-A9AC-9104EFA7CD37}"/>
+    <hyperlink ref="D40" r:id="rId17" xr:uid="{CD0CF8C2-1548-4C6C-B59B-5B182124DDE2}"/>
+    <hyperlink ref="D48" r:id="rId18" xr:uid="{FA8E10D0-9DE8-4E9B-9C1F-473AC2EFDF0C}"/>
     <hyperlink ref="D30" r:id="rId19" xr:uid="{CBB25006-4655-4649-9AB1-45391190EF49}"/>
     <hyperlink ref="D11" r:id="rId20" xr:uid="{98A0CC2E-995D-412C-86CC-B8E2014F349B}"/>
     <hyperlink ref="D7" r:id="rId21" xr:uid="{293B6DAC-5D5F-46E0-A7F2-21F3A9DE5EF8}"/>
     <hyperlink ref="D8" r:id="rId22" xr:uid="{2668A308-03BC-4D74-BF96-DF2B0B7C02DB}"/>
     <hyperlink ref="D9" r:id="rId23" xr:uid="{3947AAD5-81A7-4239-BCDA-499F13224902}"/>
     <hyperlink ref="D28" r:id="rId24" xr:uid="{D2A73FED-99A3-428F-82F9-F3A7F7208C7B}"/>
-    <hyperlink ref="D44" r:id="rId25" xr:uid="{7FE79EC4-6A24-4E3C-9D46-2858DE7EBB77}"/>
-[...1 lines deleted...]
-    <hyperlink ref="D46" r:id="rId27" xr:uid="{FDC723E8-4C2D-4407-8DCD-B22E093E9B35}"/>
+    <hyperlink ref="D49" r:id="rId25" xr:uid="{7FE79EC4-6A24-4E3C-9D46-2858DE7EBB77}"/>
+    <hyperlink ref="D50" r:id="rId26" xr:uid="{985ACD3D-AB0E-40B1-8588-191324AE3B8C}"/>
+    <hyperlink ref="D51" r:id="rId27" xr:uid="{FDC723E8-4C2D-4407-8DCD-B22E093E9B35}"/>
     <hyperlink ref="D36" r:id="rId28" xr:uid="{942D7DE2-DE6A-4D46-A5C0-35FFE181292F}"/>
     <hyperlink ref="D17" r:id="rId29" xr:uid="{45A8C675-CB9A-46FD-AC32-F9E1CDADB7D1}"/>
+    <hyperlink ref="D42" r:id="rId30" xr:uid="{7D609B6B-F464-4355-A67F-7449EEA5E7C9}"/>
+    <hyperlink ref="D38" r:id="rId31" xr:uid="{24F324D9-9398-434A-9131-2C3FE4D8ADC5}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId30"/>
-[...1 lines deleted...]
-  <legacyDrawing r:id="rId32"/>
+  <pageSetup scale="70" fitToWidth="0" orientation="landscape" r:id="rId32"/>
+  <drawing r:id="rId33"/>
+  <legacyDrawing r:id="rId34"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId33">
-          <objectPr defaultSize="0" autoPict="0" r:id="rId34">
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId35">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId36">
             <anchor moveWithCells="1" sizeWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>676275</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>38100</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>1390650</xdr:colOff>
                 <xdr:row>3</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
-        <oleObject progId="PBrush" shapeId="1025" r:id="rId33"/>
+        <oleObject progId="PBrush" shapeId="1025" r:id="rId35"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>