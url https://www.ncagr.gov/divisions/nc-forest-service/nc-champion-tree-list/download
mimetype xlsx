--- v1 (2026-02-13)
+++ v2 (2026-07-24)
@@ -8,96 +8,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\CO\Forest Management &amp; Development\Urban Forestry\Champion Tree Program\Champion Tree Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D8188E7B-620E-4C33-ACD4-3839B7BB72FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67A20258-FB7E-4F32-9446-536CE31A960C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EAFED5E4-C5FF-47C1-9E7A-4C43B2E4DB8D}"/>
+    <workbookView xWindow="28680" yWindow="-2355" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{EAFED5E4-C5FF-47C1-9E7A-4C43B2E4DB8D}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="4" r:id="rId1"/>
     <sheet name="NC Champion Tree List" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'NC Champion Tree List'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G238" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2277" uniqueCount="637">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2283" uniqueCount="637">
   <si>
     <t>Scientific Name</t>
   </si>
   <si>
     <t>Common Name</t>
   </si>
   <si>
     <t>Circumference</t>
   </si>
   <si>
     <t>Height</t>
   </si>
   <si>
     <t>Crown Spread</t>
   </si>
   <si>
     <t>Total Points</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t xml:space="preserve">Owner Authorized Public Access and Viewing </t>
   </si>
   <si>
@@ -2766,51 +2766,51 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/NCFS-HowTo_Measure_ChampionTree.pdf/open" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/urban/champion-trees" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/urban/resources-and-specifications" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/NCFS-Nomination_Form.pdf/open" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fsus.ncbg.unc.edu/main.php?pg=show-taxon.php&amp;&amp;plantname=downy&amp;limit=1&amp;offset=12&amp;taxonid=3082" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.ces.ncsu.edu/plants/hovenia-dulcis/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2199300-51FF-43AF-AC3F-E35C6C087E78}">
   <dimension ref="B1:B17"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="65.1640625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.58203125" style="25" customWidth="1"/>
     <col min="2" max="2" width="151.9140625" style="25" customWidth="1"/>
     <col min="3" max="3" width="17.5" style="25" customWidth="1"/>
     <col min="4" max="16384" width="65.1640625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="34.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="24" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="2" spans="2:2" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B2" s="26" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B3" s="27" t="s">
         <v>628</v>
       </c>
@@ -2856,55 +2856,55 @@
         <v>613</v>
       </c>
     </row>
     <row r="17" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B17" s="33" t="s">
         <v>617</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{E0876539-8741-456A-93CE-4C8AEA9C74EC}"/>
     <hyperlink ref="B9" r:id="rId2" display="NC Champion Tree Webpage" xr:uid="{67BF926F-8070-4DAA-B9D6-5DE914431AC5}"/>
     <hyperlink ref="B11" r:id="rId3" xr:uid="{46D26FDB-B85A-437C-BEAC-4066A7CD56A1}"/>
     <hyperlink ref="B10" r:id="rId4" display="NC Champion Tree Nomination Form" xr:uid="{50969447-27ED-400D-81AA-457B655C072F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F6C9942-4DEB-435C-BD08-B1654EE33F2E}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:K378"/>
+  <dimension ref="A1:K379"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B325" sqref="B325"/>
+      <selection pane="bottomLeft" activeCell="B16" sqref="B1:B1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.6640625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="32" style="17" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.5" style="17" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13" style="14" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.08203125" style="8" customWidth="1"/>
     <col min="5" max="6" width="12.58203125" style="8" customWidth="1"/>
     <col min="7" max="7" width="8.6640625" style="12" customWidth="1"/>
     <col min="8" max="8" width="12.4140625" style="23" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15.5" style="13" customWidth="1"/>
     <col min="10" max="10" width="9.5" style="14" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.1640625" style="14" customWidth="1"/>
     <col min="12" max="16384" width="10.6640625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="8" customFormat="1" ht="62" x14ac:dyDescent="0.4">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
@@ -11470,51 +11470,51 @@
       <c r="G260" s="5">
         <v>163</v>
       </c>
       <c r="H260" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I260" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J260" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K260" s="9"/>
     </row>
     <row r="261" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A261" s="15" t="s">
         <v>327</v>
       </c>
       <c r="B261" s="15" t="s">
         <v>328</v>
       </c>
       <c r="C261" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D261" s="6">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="E261" s="6">
         <v>112</v>
       </c>
       <c r="F261" s="6">
         <v>115</v>
       </c>
       <c r="G261" s="5">
         <v>417</v>
       </c>
       <c r="H261" s="22" t="s">
         <v>162</v>
       </c>
       <c r="I261" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J261" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row r="262" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A262" s="15" t="s">
         <v>327</v>
       </c>
@@ -11527,3914 +11527,3958 @@
       <c r="D262" s="6">
         <v>242</v>
       </c>
       <c r="E262" s="6">
         <v>137</v>
       </c>
       <c r="F262" s="6">
         <v>30</v>
       </c>
       <c r="G262" s="5">
         <v>409</v>
       </c>
       <c r="H262" s="22" t="s">
         <v>42</v>
       </c>
       <c r="I262" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J262" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K262" s="6"/>
     </row>
     <row r="263" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A263" s="15" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B263" s="15" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C263" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D263" s="6">
-        <v>176</v>
+        <v>231</v>
       </c>
       <c r="E263" s="6">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="F263" s="6">
-        <v>107</v>
+        <v>33</v>
       </c>
       <c r="G263" s="5">
-        <v>334</v>
+        <v>407</v>
       </c>
       <c r="H263" s="22" t="s">
-        <v>331</v>
+        <v>281</v>
       </c>
       <c r="I263" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J263" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K263" s="9"/>
+      <c r="K263" s="6"/>
     </row>
     <row r="264" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A264" s="15" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B264" s="15" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="C264" s="6"/>
+        <v>330</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>11</v>
+      </c>
       <c r="D264" s="6">
-        <v>192</v>
+        <v>176</v>
       </c>
       <c r="E264" s="6">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="F264" s="6">
-        <v>101.5</v>
+        <v>107</v>
       </c>
       <c r="G264" s="5">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="H264" s="22" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>634</v>
+        <v>331</v>
+      </c>
+      <c r="I264" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J264" s="6" t="s">
+        <v>14</v>
       </c>
       <c r="K264" s="9"/>
     </row>
     <row r="265" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A265" s="15" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B265" s="15" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="C265" s="6"/>
       <c r="D265" s="6">
-        <v>303</v>
+        <v>192</v>
       </c>
       <c r="E265" s="6">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="F265" s="6">
-        <v>120</v>
+        <v>101.5</v>
       </c>
       <c r="G265" s="5">
-        <v>467</v>
+        <v>338</v>
       </c>
       <c r="H265" s="22" t="s">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="I265" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="J265" s="6" t="s">
-        <v>14</v>
+      <c r="J265" s="5" t="s">
+        <v>634</v>
       </c>
       <c r="K265" s="9"/>
     </row>
     <row r="266" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A266" s="15" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B266" s="15" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C266" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D266" s="6">
-        <v>211</v>
+        <v>303</v>
       </c>
       <c r="E266" s="6">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="F266" s="6">
-        <v>101</v>
+        <v>120</v>
       </c>
       <c r="G266" s="5">
-        <v>341</v>
+        <v>467</v>
       </c>
       <c r="H266" s="22" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>76</v>
+      </c>
+      <c r="I266" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J266" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K266" s="9"/>
     </row>
     <row r="267" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A267" s="15" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="B267" s="15" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C267" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D267" s="6">
-        <v>247</v>
+        <v>211</v>
       </c>
       <c r="E267" s="6">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="F267" s="6">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="G267" s="5">
-        <v>366</v>
+        <v>341</v>
       </c>
       <c r="H267" s="22" t="s">
-        <v>17</v>
+        <v>338</v>
       </c>
       <c r="I267" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J267" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K267" s="9"/>
     </row>
     <row r="268" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A268" s="15" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B268" s="15" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C268" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D268" s="6">
-        <v>192</v>
+        <v>247</v>
       </c>
       <c r="E268" s="6">
         <v>96</v>
       </c>
       <c r="F268" s="6">
-        <v>72</v>
+        <v>90</v>
       </c>
       <c r="G268" s="5">
-        <v>306</v>
+        <v>366</v>
       </c>
       <c r="H268" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
+      </c>
+      <c r="I268" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J268" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row r="269" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A269" s="15" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B269" s="15" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="6">
-        <v>42</v>
+        <v>192</v>
       </c>
       <c r="E269" s="6">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="F269" s="6">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="G269" s="5">
-        <v>96</v>
+        <v>306</v>
       </c>
       <c r="H269" s="22" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="I269" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J269" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K269" s="9"/>
     </row>
     <row r="270" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A270" s="15" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B270" s="15" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D270" s="6">
-        <v>126</v>
+        <v>42</v>
       </c>
       <c r="E270" s="6">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="F270" s="6">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G270" s="5">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="H270" s="22" t="s">
-        <v>347</v>
+        <v>315</v>
       </c>
       <c r="I270" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J270" s="6" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="K270" s="9"/>
     </row>
     <row r="271" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A271" s="15" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B271" s="15" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D271" s="6">
-        <v>194</v>
+        <v>126</v>
       </c>
       <c r="E271" s="6">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="F271" s="6">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="G271" s="5">
-        <v>359</v>
+        <v>200</v>
       </c>
       <c r="H271" s="22" t="s">
-        <v>123</v>
+        <v>347</v>
       </c>
       <c r="I271" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J271" s="6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="K271" s="9"/>
+        <v>13</v>
+      </c>
+      <c r="K271" s="6">
+        <v>6076</v>
+      </c>
     </row>
     <row r="272" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A272" s="15" t="s">
         <v>348</v>
       </c>
       <c r="B272" s="15" t="s">
         <v>349</v>
       </c>
       <c r="C272" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D272" s="6">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="E272" s="6">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="F272" s="6">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="G272" s="5">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="H272" s="22" t="s">
         <v>123</v>
       </c>
       <c r="I272" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J272" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K272" s="9"/>
     </row>
     <row r="273" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A273" s="20" t="s">
+      <c r="A273" s="15" t="s">
         <v>348</v>
       </c>
       <c r="B273" s="15" t="s">
         <v>349</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D273" s="6">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="E273" s="6">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="F273" s="6">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="G273" s="5">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="H273" s="22" t="s">
         <v>123</v>
       </c>
       <c r="I273" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J273" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K273" s="9"/>
     </row>
     <row r="274" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A274" s="15" t="s">
+      <c r="A274" s="20" t="s">
         <v>348</v>
       </c>
       <c r="B274" s="15" t="s">
         <v>349</v>
       </c>
       <c r="C274" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D274" s="6">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E274" s="6">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F274" s="6">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="G274" s="5">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="H274" s="22" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>123</v>
+      </c>
+      <c r="I274" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J274" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K274" s="9"/>
     </row>
     <row r="275" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A275" s="15" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B275" s="15" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D275" s="6">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E275" s="6">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="F275" s="6">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G275" s="5">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="H275" s="22" t="s">
         <v>76</v>
       </c>
-      <c r="I275" s="2" t="s">
-        <v>13</v>
+      <c r="I275" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J275" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K275" s="9"/>
     </row>
     <row r="276" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A276" s="19" t="s">
+      <c r="A276" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B276" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="C276" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="6">
+        <v>220</v>
+      </c>
+      <c r="E276" s="6">
+        <v>124</v>
+      </c>
+      <c r="F276" s="6">
+        <v>88</v>
+      </c>
+      <c r="G276" s="5">
+        <v>366</v>
+      </c>
+      <c r="H276" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="I276" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J276" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K276" s="9"/>
+    </row>
+    <row r="277" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="B276" s="15" t="s">
+      <c r="B277" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="C276" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D276" s="6">
+      <c r="C277" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D277" s="6">
         <v>191</v>
       </c>
-      <c r="E276" s="6">
+      <c r="E277" s="6">
         <v>86</v>
       </c>
-      <c r="F276" s="6">
+      <c r="F277" s="6">
         <v>115</v>
       </c>
-      <c r="G276" s="5">
+      <c r="G277" s="5">
         <v>306</v>
       </c>
-      <c r="H276" s="22" t="s">
+      <c r="H277" s="22" t="s">
         <v>23</v>
-      </c>
-[...31 lines deleted...]
-        <v>354</v>
       </c>
       <c r="I277" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J277" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K277" s="9"/>
     </row>
     <row r="278" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A278" s="15" t="s">
         <v>352</v>
       </c>
       <c r="B278" s="15" t="s">
         <v>353</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D278" s="6">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="E278" s="6">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="F278" s="6">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G278" s="5">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="H278" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>354</v>
+      </c>
+      <c r="I278" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J278" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K278" s="9"/>
     </row>
     <row r="279" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A279" s="15" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="B279" s="15" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D279" s="6">
-        <v>252</v>
+        <v>132</v>
       </c>
       <c r="E279" s="6">
-        <v>105</v>
+        <v>67</v>
       </c>
       <c r="F279" s="6">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="G279" s="5">
-        <v>379</v>
+        <v>219</v>
       </c>
       <c r="H279" s="22" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>70</v>
+      </c>
+      <c r="I279" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J279" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K279" s="9"/>
     </row>
     <row r="280" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A280" s="15" t="s">
         <v>355</v>
       </c>
       <c r="B280" s="15" t="s">
         <v>356</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D280" s="6">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E280" s="6">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F280" s="6">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="G280" s="5">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="H280" s="22" t="s">
-        <v>241</v>
+        <v>123</v>
       </c>
       <c r="I280" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J280" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K280" s="9"/>
     </row>
     <row r="281" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A281" s="15" t="s">
         <v>355</v>
       </c>
       <c r="B281" s="15" t="s">
         <v>356</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D281" s="6">
-        <v>216</v>
+        <v>248</v>
       </c>
       <c r="E281" s="6">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="F281" s="6">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="G281" s="5">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="H281" s="22" t="s">
-        <v>123</v>
+        <v>241</v>
       </c>
       <c r="I281" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J281" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K281" s="9"/>
     </row>
     <row r="282" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A282" s="15" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="B282" s="15" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C282" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D282" s="6">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="E282" s="6">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="F282" s="6">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="G282" s="5">
-        <v>345</v>
+        <v>380</v>
       </c>
       <c r="H282" s="22" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>123</v>
+      </c>
+      <c r="I282" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J282" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row r="283" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A283" s="15" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="B283" s="15" t="s">
-        <v>624</v>
+        <v>358</v>
       </c>
       <c r="C283" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D283" s="6">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="E283" s="6">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="F283" s="6">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="G283" s="5">
-        <v>276</v>
+        <v>345</v>
       </c>
       <c r="H283" s="22" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>284</v>
+      </c>
+      <c r="I283" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J283" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row r="284" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A284" s="15" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B284" s="15" t="s">
-        <v>361</v>
+        <v>624</v>
       </c>
       <c r="C284" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D284" s="6">
-        <v>217</v>
+        <v>154</v>
       </c>
       <c r="E284" s="6">
         <v>103</v>
       </c>
       <c r="F284" s="6">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="G284" s="5">
-        <v>345</v>
+        <v>276</v>
       </c>
       <c r="H284" s="22" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>123</v>
+      </c>
+      <c r="I284" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J284" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K284" s="9"/>
     </row>
     <row r="285" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A285" s="15" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="B285" s="15" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D285" s="6">
-        <v>313</v>
+        <v>217</v>
       </c>
       <c r="E285" s="6">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="F285" s="6">
-        <v>64</v>
+        <v>101</v>
       </c>
       <c r="G285" s="5">
-        <v>413</v>
+        <v>345</v>
       </c>
       <c r="H285" s="22" t="s">
-        <v>187</v>
+        <v>338</v>
       </c>
       <c r="I285" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J285" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K285" s="9"/>
     </row>
     <row r="286" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A286" s="15" t="s">
         <v>362</v>
       </c>
       <c r="B286" s="15" t="s">
         <v>363</v>
       </c>
       <c r="C286" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D286" s="6">
-        <v>228</v>
+        <v>313</v>
       </c>
       <c r="E286" s="6">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="F286" s="6">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G286" s="5">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="H286" s="22" t="s">
-        <v>93</v>
+        <v>187</v>
       </c>
       <c r="I286" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J286" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K286" s="9"/>
     </row>
     <row r="287" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A287" s="15" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B287" s="15" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C287" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D287" s="6">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="E287" s="6">
-        <v>145</v>
+        <v>160</v>
       </c>
       <c r="F287" s="6">
-        <v>112</v>
+        <v>63</v>
       </c>
       <c r="G287" s="5">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="H287" s="22" t="s">
-        <v>366</v>
+        <v>93</v>
       </c>
       <c r="I287" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J287" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K287" s="9"/>
     </row>
     <row r="288" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A288" s="15" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="B288" s="15" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D288" s="6">
-        <v>337</v>
+        <v>206</v>
       </c>
       <c r="E288" s="6">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="F288" s="6">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="G288" s="5">
-        <v>461</v>
+        <v>379</v>
       </c>
       <c r="H288" s="22" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>366</v>
+      </c>
+      <c r="I288" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J288" s="6" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="K288" s="9"/>
     </row>
     <row r="289" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A289" s="15" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B289" s="15" t="s">
-        <v>625</v>
+        <v>368</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D289" s="6">
-        <v>10</v>
+        <v>337</v>
       </c>
       <c r="E289" s="6">
-        <v>18</v>
+        <v>90</v>
       </c>
       <c r="F289" s="6">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="G289" s="5">
-        <v>31</v>
+        <v>461</v>
       </c>
       <c r="H289" s="22" t="s">
-        <v>32</v>
+        <v>369</v>
       </c>
       <c r="I289" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J289" s="6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="K289" s="9"/>
+        <v>13</v>
+      </c>
+      <c r="K289" s="6">
+        <v>6576</v>
+      </c>
     </row>
     <row r="290" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A290" s="15" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B290" s="15" t="s">
-        <v>372</v>
+        <v>625</v>
       </c>
       <c r="C290" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D290" s="6">
-        <v>222</v>
+        <v>10</v>
       </c>
       <c r="E290" s="6">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="F290" s="6">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="G290" s="5">
-        <v>396</v>
+        <v>31</v>
       </c>
       <c r="H290" s="22" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>32</v>
+      </c>
+      <c r="I290" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J290" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K290" s="9"/>
     </row>
     <row r="291" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A291" s="15" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B291" s="15" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C291" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D291" s="6">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="E291" s="6">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="F291" s="6">
-        <v>114</v>
+        <v>94</v>
       </c>
       <c r="G291" s="5">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="H291" s="22" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>373</v>
+      </c>
+      <c r="I291" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J291" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K291" s="9"/>
     </row>
     <row r="292" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A292" s="15" t="s">
         <v>374</v>
       </c>
       <c r="B292" s="15" t="s">
         <v>375</v>
       </c>
       <c r="C292" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D292" s="6">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E292" s="6">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="F292" s="6">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G292" s="5">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="H292" s="22" t="s">
-        <v>347</v>
+        <v>92</v>
       </c>
       <c r="I292" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J292" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K292" s="9"/>
     </row>
     <row r="293" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A293" s="15" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B293" s="15" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C293" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D293" s="6">
-        <v>50</v>
+        <v>237</v>
       </c>
       <c r="E293" s="6">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="F293" s="6">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="G293" s="5">
-        <v>112</v>
+        <v>407</v>
       </c>
       <c r="H293" s="22" t="s">
-        <v>281</v>
+        <v>347</v>
       </c>
       <c r="I293" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J293" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K293" s="9"/>
     </row>
     <row r="294" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A294" s="15" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B294" s="15" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D294" s="6">
-        <v>208</v>
+        <v>50</v>
       </c>
       <c r="E294" s="6">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="F294" s="6">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="G294" s="5">
-        <v>313</v>
+        <v>112</v>
       </c>
       <c r="H294" s="22" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>281</v>
+      </c>
+      <c r="I294" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J294" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K294" s="9"/>
     </row>
     <row r="295" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A295" s="15" t="s">
-        <v>530</v>
+        <v>378</v>
       </c>
       <c r="B295" s="15" t="s">
-        <v>531</v>
+        <v>379</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="6">
-        <v>125</v>
+        <v>208</v>
       </c>
       <c r="E295" s="6">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="F295" s="6">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="G295" s="5">
-        <v>186</v>
+        <v>313</v>
       </c>
       <c r="H295" s="22" t="s">
-        <v>64</v>
+        <v>143</v>
       </c>
       <c r="I295" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J295" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K295" s="9"/>
     </row>
     <row r="296" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A296" s="15" t="s">
-        <v>380</v>
+        <v>530</v>
       </c>
       <c r="B296" s="15" t="s">
-        <v>381</v>
+        <v>531</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D296" s="6">
-        <v>210</v>
+        <v>125</v>
       </c>
       <c r="E296" s="6">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="F296" s="6">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G296" s="5">
-        <v>361</v>
+        <v>186</v>
       </c>
       <c r="H296" s="22" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>64</v>
+      </c>
+      <c r="I296" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J296" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K296" s="9"/>
     </row>
     <row r="297" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A297" s="15" t="s">
         <v>380</v>
       </c>
       <c r="B297" s="15" t="s">
         <v>381</v>
       </c>
       <c r="C297" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D297" s="6">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="E297" s="6">
-        <v>96</v>
+        <v>125</v>
       </c>
       <c r="F297" s="6">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="G297" s="5">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="H297" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>32</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J297" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K297" s="9"/>
     </row>
     <row r="298" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A298" s="15" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B298" s="15" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C298" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D298" s="6">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="E298" s="6">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="F298" s="6">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G298" s="5">
-        <v>409</v>
+        <v>352</v>
       </c>
       <c r="H298" s="22" t="s">
-        <v>212</v>
+        <v>70</v>
       </c>
       <c r="I298" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J298" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K298" s="9"/>
     </row>
     <row r="299" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A299" s="15" t="s">
         <v>382</v>
       </c>
       <c r="B299" s="15" t="s">
         <v>383</v>
       </c>
       <c r="C299" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D299" s="6">
-        <v>257</v>
+        <v>292</v>
       </c>
       <c r="E299" s="6">
-        <v>128</v>
+        <v>87</v>
       </c>
       <c r="F299" s="6">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="G299" s="5">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="H299" s="22" t="s">
         <v>212</v>
       </c>
       <c r="I299" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J299" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K299" s="9"/>
     </row>
     <row r="300" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A300" s="15" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="B300" s="15" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="C300" s="6"/>
+        <v>383</v>
+      </c>
+      <c r="C300" s="6" t="s">
+        <v>13</v>
+      </c>
       <c r="D300" s="6">
-        <v>12</v>
+        <v>257</v>
       </c>
       <c r="E300" s="6">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="F300" s="6">
-        <v>19</v>
+        <v>104</v>
       </c>
       <c r="G300" s="5">
-        <v>46</v>
+        <v>411</v>
       </c>
       <c r="H300" s="22" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>212</v>
+      </c>
+      <c r="I300" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J300" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K300" s="9"/>
     </row>
     <row r="301" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A301" s="15" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B301" s="15" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="C301" s="6"/>
       <c r="D301" s="6">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E301" s="6">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F301" s="6">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G301" s="5">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H301" s="22" t="s">
-        <v>39</v>
+        <v>278</v>
       </c>
       <c r="I301" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J301" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K301" s="9"/>
     </row>
     <row r="302" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A302" s="15" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B302" s="15" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C302" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D302" s="6">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="E302" s="6">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F302" s="6">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G302" s="5">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="H302" s="22" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="I302" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J302" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K302" s="9"/>
     </row>
     <row r="303" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A303" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B303" s="15" t="s">
         <v>389</v>
       </c>
       <c r="C303" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D303" s="6">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="E303" s="6">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F303" s="6">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G303" s="5">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="H303" s="22" t="s">
-        <v>318</v>
+        <v>20</v>
       </c>
       <c r="I303" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J303" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K303" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="K303" s="9"/>
     </row>
     <row r="304" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A304" s="15" t="s">
         <v>388</v>
       </c>
       <c r="B304" s="15" t="s">
         <v>389</v>
       </c>
       <c r="C304" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D304" s="6">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="E304" s="6">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F304" s="6">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G304" s="5">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="H304" s="22" t="s">
-        <v>61</v>
+        <v>318</v>
       </c>
       <c r="I304" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J304" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K304" s="9"/>
+      <c r="K304" s="6">
+        <v>4994</v>
+      </c>
     </row>
     <row r="305" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A305" s="15" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B305" s="15" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C305" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D305" s="6">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="E305" s="6">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F305" s="6">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G305" s="5">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="H305" s="22" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="I305" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J305" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K305" s="9"/>
     </row>
     <row r="306" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A306" s="15" t="s">
         <v>390</v>
       </c>
       <c r="B306" s="15" t="s">
         <v>391</v>
       </c>
       <c r="C306" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D306" s="6">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E306" s="6">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="F306" s="6">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G306" s="5">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H306" s="22" t="s">
         <v>211</v>
       </c>
       <c r="I306" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J306" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K306" s="9"/>
     </row>
     <row r="307" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A307" s="15" t="s">
         <v>390</v>
       </c>
       <c r="B307" s="15" t="s">
         <v>391</v>
       </c>
       <c r="C307" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D307" s="6">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E307" s="6">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F307" s="6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G307" s="5">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="H307" s="22" t="s">
-        <v>300</v>
+        <v>211</v>
       </c>
       <c r="I307" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J307" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K307" s="9"/>
     </row>
     <row r="308" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A308" s="15" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B308" s="15" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D308" s="6">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="E308" s="6">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F308" s="6">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G308" s="5">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="H308" s="22" t="s">
-        <v>20</v>
+        <v>300</v>
       </c>
       <c r="I308" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J308" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K308" s="9"/>
     </row>
     <row r="309" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A309" s="15" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B309" s="15" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C309" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D309" s="6">
-        <v>119</v>
+        <v>29</v>
       </c>
       <c r="E309" s="6">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="F309" s="6">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G309" s="5">
-        <v>262</v>
+        <v>64</v>
       </c>
       <c r="H309" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I309" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J309" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K309" s="6"/>
+      <c r="K309" s="9"/>
     </row>
     <row r="310" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A310" s="15" t="s">
         <v>394</v>
       </c>
       <c r="B310" s="15" t="s">
         <v>395</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D310" s="6">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="E310" s="6">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="F310" s="6">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G310" s="5">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="H310" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I310" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J310" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K310" s="9"/>
+      <c r="K310" s="6"/>
     </row>
     <row r="311" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A311" s="15" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="B311" s="15" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C311" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D311" s="6">
-        <v>26</v>
+        <v>130</v>
       </c>
       <c r="E311" s="6">
-        <v>25</v>
+        <v>129</v>
       </c>
       <c r="F311" s="6">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G311" s="5">
-        <v>56</v>
+        <v>267</v>
       </c>
       <c r="H311" s="22" t="s">
-        <v>218</v>
+        <v>20</v>
       </c>
       <c r="I311" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J311" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K311" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="K311" s="9"/>
     </row>
     <row r="312" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A312" s="15" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="B312" s="15" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C312" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D312" s="6">
-        <v>66</v>
+        <v>26</v>
       </c>
       <c r="E312" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="F312" s="6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G312" s="5">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="H312" s="22" t="s">
-        <v>102</v>
+        <v>218</v>
       </c>
       <c r="I312" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J312" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K312" s="9"/>
+      <c r="K312" s="6">
+        <v>3054</v>
+      </c>
     </row>
     <row r="313" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A313" s="15" t="s">
-        <v>532</v>
+        <v>398</v>
       </c>
       <c r="B313" s="15" t="s">
-        <v>533</v>
+        <v>399</v>
       </c>
       <c r="C313" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D313" s="6">
-        <v>167</v>
+        <v>66</v>
       </c>
       <c r="E313" s="6">
-        <v>73</v>
+        <v>30</v>
       </c>
       <c r="F313" s="6">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="G313" s="5">
-        <v>259</v>
+        <v>100</v>
       </c>
       <c r="H313" s="22" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="I313" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J313" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K313" s="9"/>
     </row>
     <row r="314" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A314" s="15" t="s">
-        <v>400</v>
+        <v>532</v>
       </c>
       <c r="B314" s="15" t="s">
-        <v>401</v>
+        <v>533</v>
       </c>
       <c r="C314" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D314" s="6">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="E314" s="6">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="F314" s="6">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="G314" s="5">
-        <v>124</v>
+        <v>259</v>
       </c>
       <c r="H314" s="22" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="I314" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J314" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K314" s="9"/>
     </row>
     <row r="315" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A315" s="15" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B315" s="15" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C315" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D315" s="6">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="E315" s="6">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="F315" s="6">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G315" s="5">
-        <v>210</v>
+        <v>124</v>
       </c>
       <c r="H315" s="22" t="s">
-        <v>123</v>
+        <v>211</v>
       </c>
       <c r="I315" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J315" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K315" s="9"/>
     </row>
     <row r="316" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A316" s="15" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="B316" s="15" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C316" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D316" s="6">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="E316" s="6">
-        <v>21</v>
+        <v>76</v>
       </c>
       <c r="F316" s="6">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="G316" s="5">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="H316" s="22" t="s">
-        <v>218</v>
+        <v>123</v>
       </c>
       <c r="I316" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J316" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K316" s="9"/>
     </row>
     <row r="317" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A317" s="15" t="s">
         <v>404</v>
       </c>
       <c r="B317" s="15" t="s">
         <v>405</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D317" s="6">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E317" s="6">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F317" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="G317" s="5">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="H317" s="22" t="s">
         <v>218</v>
       </c>
       <c r="I317" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J317" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K317" s="9"/>
     </row>
     <row r="318" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A318" s="15" t="s">
         <v>404</v>
       </c>
       <c r="B318" s="15" t="s">
         <v>405</v>
       </c>
       <c r="C318" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D318" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E318" s="6">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F318" s="6">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="G318" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H318" s="22" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>218</v>
+      </c>
+      <c r="I318" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J318" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K318" s="9"/>
     </row>
     <row r="319" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A319" s="15" t="s">
-        <v>464</v>
+        <v>404</v>
       </c>
       <c r="B319" s="15" t="s">
-        <v>635</v>
+        <v>405</v>
       </c>
       <c r="C319" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D319" s="6">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="E319" s="6">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F319" s="6">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G319" s="5">
         <v>45</v>
       </c>
       <c r="H319" s="22" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>295</v>
+      </c>
+      <c r="I319" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J319" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K319" s="9"/>
     </row>
     <row r="320" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A320" s="15" t="s">
         <v>464</v>
       </c>
       <c r="B320" s="15" t="s">
         <v>635</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D320" s="6">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E320" s="6">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F320" s="6">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G320" s="5">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H320" s="22" t="s">
-        <v>465</v>
+        <v>162</v>
       </c>
       <c r="I320" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J320" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K320" s="9"/>
     </row>
     <row r="321" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A321" s="15" t="s">
-        <v>406</v>
+        <v>464</v>
       </c>
       <c r="B321" s="15" t="s">
-        <v>407</v>
+        <v>635</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D321" s="6">
-        <v>198</v>
+        <v>15</v>
       </c>
       <c r="E321" s="6">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F321" s="6">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="G321" s="5">
-        <v>260</v>
+        <v>40</v>
       </c>
       <c r="H321" s="22" t="s">
-        <v>39</v>
+        <v>465</v>
       </c>
       <c r="I321" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J321" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K321" s="9"/>
     </row>
     <row r="322" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A322" s="15" t="s">
-        <v>581</v>
+        <v>406</v>
       </c>
       <c r="B322" s="15" t="s">
-        <v>582</v>
+        <v>407</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D322" s="6">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c r="E322" s="6">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F322" s="6">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="G322" s="5">
-        <v>163</v>
+        <v>260</v>
       </c>
       <c r="H322" s="22" t="s">
-        <v>578</v>
+        <v>39</v>
       </c>
       <c r="I322" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J322" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K322" s="9"/>
     </row>
     <row r="323" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A323" s="15" t="s">
-        <v>47</v>
+        <v>581</v>
       </c>
       <c r="B323" s="15" t="s">
-        <v>48</v>
+        <v>582</v>
       </c>
       <c r="C323" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D323" s="6">
-        <v>150</v>
+        <v>108</v>
       </c>
       <c r="E323" s="6">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="F323" s="6">
-        <v>45</v>
+        <v>23</v>
       </c>
       <c r="G323" s="5">
-        <v>228</v>
+        <v>163</v>
       </c>
       <c r="H323" s="22" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>578</v>
+      </c>
+      <c r="I323" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J323" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K323" s="9"/>
     </row>
     <row r="324" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A324" s="15" t="s">
         <v>47</v>
       </c>
       <c r="B324" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C324" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D324" s="6">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E324" s="6">
         <v>67</v>
       </c>
       <c r="F324" s="6">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G324" s="5">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="H324" s="22" t="s">
         <v>49</v>
       </c>
       <c r="I324" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J324" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K324" s="9"/>
     </row>
     <row r="325" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A325" s="15" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B325" s="15" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D325" s="6">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="E325" s="6">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="F325" s="6">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G325" s="5">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="H325" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>49</v>
+      </c>
+      <c r="I325" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J325" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K325" s="9"/>
     </row>
     <row r="326" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A326" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B326" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C326" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D326" s="6">
+        <v>98</v>
+      </c>
+      <c r="E326" s="6">
+        <v>57</v>
+      </c>
+      <c r="F326" s="6">
+        <v>27</v>
+      </c>
+      <c r="G326" s="5">
+        <v>162</v>
+      </c>
+      <c r="H326" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="I326" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J326" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K326" s="9"/>
+    </row>
+    <row r="327" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A327" s="15" t="s">
         <v>466</v>
       </c>
-      <c r="B326" s="15" t="s">
+      <c r="B327" s="15" t="s">
         <v>467</v>
       </c>
-      <c r="C326" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D326" s="6">
+      <c r="C327" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D327" s="6">
         <v>20</v>
       </c>
-      <c r="E326" s="6">
+      <c r="E327" s="6">
         <v>26</v>
       </c>
-      <c r="F326" s="6">
+      <c r="F327" s="6">
         <v>23</v>
       </c>
-      <c r="G326" s="5">
+      <c r="G327" s="5">
         <v>52</v>
       </c>
-      <c r="H326" s="22" t="s">
+      <c r="H327" s="22" t="s">
         <v>211</v>
       </c>
-      <c r="I326" s="2" t="s">
-[...33 lines deleted...]
-        <v>14</v>
+      <c r="I327" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J327" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K327" s="9"/>
     </row>
     <row r="328" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A328" s="19" t="s">
         <v>622</v>
       </c>
       <c r="B328" s="15" t="s">
         <v>583</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D328" s="6">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="E328" s="6">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="F328" s="6">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="G328" s="5">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="H328" s="22" t="s">
         <v>23</v>
       </c>
       <c r="I328" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J328" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K328" s="9"/>
     </row>
     <row r="329" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A329" s="15" t="s">
-        <v>408</v>
+      <c r="A329" s="19" t="s">
+        <v>622</v>
       </c>
       <c r="B329" s="15" t="s">
-        <v>409</v>
+        <v>583</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D329" s="6">
-        <v>47</v>
+        <v>155</v>
       </c>
       <c r="E329" s="6">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="F329" s="6">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="G329" s="5">
-        <v>108</v>
+        <v>255</v>
       </c>
       <c r="H329" s="22" t="s">
-        <v>218</v>
+        <v>23</v>
       </c>
       <c r="I329" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J329" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K329" s="9"/>
     </row>
     <row r="330" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A330" s="15" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B330" s="15" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C330" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="6">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="E330" s="6">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="F330" s="6">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="G330" s="5">
-        <v>41</v>
+        <v>108</v>
       </c>
       <c r="H330" s="22" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>218</v>
+      </c>
+      <c r="I330" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J330" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K330" s="9"/>
     </row>
     <row r="331" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A331" s="15" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B331" s="15" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C331" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D331" s="6">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="E331" s="6">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F331" s="6">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="G331" s="5">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="H331" s="22" t="s">
-        <v>224</v>
+        <v>162</v>
       </c>
       <c r="I331" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J331" s="6" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="K331" s="9"/>
     </row>
     <row r="332" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A332" s="15" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B332" s="15" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C332" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D332" s="6">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E332" s="6">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="F332" s="6">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G332" s="5">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="H332" s="22" t="s">
-        <v>96</v>
+        <v>224</v>
       </c>
       <c r="I332" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J332" s="6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="K332" s="9"/>
+        <v>13</v>
+      </c>
+      <c r="K332" s="6">
+        <v>5663</v>
+      </c>
     </row>
     <row r="333" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A333" s="15" t="s">
-        <v>584</v>
+        <v>414</v>
       </c>
       <c r="B333" s="15" t="s">
-        <v>585</v>
+        <v>415</v>
       </c>
       <c r="C333" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="6">
+        <v>18</v>
+      </c>
+      <c r="E333" s="6">
+        <v>33</v>
+      </c>
+      <c r="F333" s="6">
         <v>24</v>
       </c>
-      <c r="E333" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="G333" s="5">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="H333" s="22" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>96</v>
+      </c>
+      <c r="I333" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J333" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K333" s="9"/>
     </row>
     <row r="334" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A334" s="15" t="s">
-        <v>416</v>
+        <v>584</v>
       </c>
       <c r="B334" s="15" t="s">
-        <v>417</v>
+        <v>585</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D334" s="6">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E334" s="6">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="F334" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="G334" s="5">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="H334" s="22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>218</v>
+      </c>
+      <c r="I334" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J334" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K334" s="9"/>
     </row>
     <row r="335" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A335" s="15" t="s">
         <v>416</v>
       </c>
       <c r="B335" s="15" t="s">
         <v>417</v>
       </c>
       <c r="C335" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D335" s="6">
         <v>10</v>
       </c>
       <c r="E335" s="6">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F335" s="6">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G335" s="5">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H335" s="22" t="s">
         <v>70</v>
       </c>
       <c r="I335" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J335" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K335" s="9"/>
     </row>
     <row r="336" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A336" s="15" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B336" s="15" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="C336" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D336" s="6">
         <v>10</v>
       </c>
       <c r="E336" s="6">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F336" s="6">
         <v>17</v>
       </c>
       <c r="G336" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H336" s="22" t="s">
-        <v>20</v>
+        <v>70</v>
       </c>
       <c r="I336" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J336" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K336" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="K336" s="9"/>
     </row>
     <row r="337" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A337" s="15" t="s">
         <v>418</v>
       </c>
       <c r="B337" s="15" t="s">
         <v>419</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D337" s="6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E337" s="6">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F337" s="6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G337" s="5">
         <v>34</v>
       </c>
       <c r="H337" s="22" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="I337" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J337" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K337" s="9"/>
+      <c r="K337" s="6">
+        <v>4222</v>
+      </c>
     </row>
     <row r="338" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A338" s="15" t="s">
         <v>418</v>
       </c>
       <c r="B338" s="15" t="s">
         <v>419</v>
       </c>
       <c r="C338" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D338" s="6">
         <v>8</v>
       </c>
       <c r="E338" s="6">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F338" s="6">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G338" s="5">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H338" s="22" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I338" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J338" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K338" s="9"/>
     </row>
     <row r="339" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A339" s="15" t="s">
         <v>418</v>
       </c>
       <c r="B339" s="15" t="s">
         <v>419</v>
       </c>
       <c r="C339" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D339" s="6">
         <v>8</v>
       </c>
       <c r="E339" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F339" s="6">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G339" s="5">
         <v>27</v>
       </c>
       <c r="H339" s="22" t="s">
         <v>70</v>
       </c>
       <c r="I339" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J339" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K339" s="9"/>
     </row>
     <row r="340" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A340" s="15" t="s">
         <v>418</v>
       </c>
       <c r="B340" s="15" t="s">
         <v>419</v>
       </c>
       <c r="C340" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D340" s="6">
         <v>8</v>
       </c>
       <c r="E340" s="6">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F340" s="6">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="G340" s="5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H340" s="22" t="s">
         <v>70</v>
       </c>
       <c r="I340" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J340" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K340" s="9"/>
     </row>
     <row r="341" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A341" s="15" t="s">
         <v>418</v>
       </c>
       <c r="B341" s="15" t="s">
         <v>419</v>
       </c>
       <c r="C341" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D341" s="6">
         <v>8</v>
       </c>
       <c r="E341" s="6">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F341" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G341" s="5">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="H341" s="22" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>70</v>
+      </c>
+      <c r="I341" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J341" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K341" s="9"/>
     </row>
     <row r="342" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A342" s="15" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B342" s="15" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C342" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D342" s="6">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E342" s="6">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="F342" s="6">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G342" s="5">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="H342" s="22" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>89</v>
+      </c>
+      <c r="I342" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J342" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K342" s="9"/>
     </row>
     <row r="343" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A343" s="15" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="B343" s="15" t="s">
-        <v>535</v>
+        <v>421</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D343" s="6">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="E343" s="6">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="F343" s="6">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="G343" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H343" s="22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>49</v>
+      </c>
+      <c r="I343" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J343" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K343" s="9"/>
     </row>
     <row r="344" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A344" s="15" t="s">
-        <v>422</v>
+        <v>534</v>
       </c>
       <c r="B344" s="15" t="s">
-        <v>423</v>
+        <v>535</v>
       </c>
       <c r="C344" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="6">
-        <v>344</v>
+        <v>55</v>
       </c>
       <c r="E344" s="6">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F344" s="6">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G344" s="5">
-        <v>382</v>
+        <v>98</v>
       </c>
       <c r="H344" s="22" t="s">
-        <v>300</v>
+        <v>12</v>
       </c>
       <c r="I344" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J344" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K344" s="9"/>
     </row>
     <row r="345" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A345" s="15" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="B345" s="15" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="6">
-        <v>468</v>
+        <v>344</v>
       </c>
       <c r="E345" s="6">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="F345" s="6">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="G345" s="5">
-        <v>558</v>
+        <v>382</v>
       </c>
       <c r="H345" s="22" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>300</v>
+      </c>
+      <c r="I345" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J345" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K345" s="9"/>
     </row>
     <row r="346" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A346" s="15" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>424</v>
+      </c>
+      <c r="B346" s="15" t="s">
+        <v>425</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D346" s="6">
-        <v>105</v>
+        <v>468</v>
       </c>
       <c r="E346" s="6">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F346" s="6">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="G346" s="5">
-        <v>182</v>
+        <v>558</v>
       </c>
       <c r="H346" s="22" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>76</v>
+      </c>
+      <c r="I346" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J346" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K346" s="9"/>
     </row>
     <row r="347" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A347" s="15" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>586</v>
+      </c>
+      <c r="B347" s="19" t="s">
+        <v>587</v>
       </c>
       <c r="C347" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D347" s="6">
-        <v>133</v>
+        <v>105</v>
       </c>
       <c r="E347" s="6">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="F347" s="6">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="G347" s="5">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H347" s="22" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>331</v>
+      </c>
+      <c r="I347" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J347" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K347" s="9"/>
     </row>
     <row r="348" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A348" s="20" t="s">
+      <c r="A348" s="15" t="s">
         <v>426</v>
       </c>
       <c r="B348" s="15" t="s">
         <v>427</v>
       </c>
       <c r="C348" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D348" s="6">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E348" s="6">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="F348" s="6">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G348" s="5">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="H348" s="22" t="s">
         <v>318</v>
       </c>
-      <c r="I348" s="3" t="s">
-        <v>14</v>
+      <c r="I348" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J348" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K348" s="9"/>
     </row>
     <row r="349" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A349" s="15" t="s">
+      <c r="A349" s="20" t="s">
+        <v>426</v>
+      </c>
+      <c r="B349" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="C349" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D349" s="6">
+        <v>128</v>
+      </c>
+      <c r="E349" s="6">
+        <v>56</v>
+      </c>
+      <c r="F349" s="6">
+        <v>26</v>
+      </c>
+      <c r="G349" s="5">
+        <v>191</v>
+      </c>
+      <c r="H349" s="22" t="s">
+        <v>318</v>
+      </c>
+      <c r="I349" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J349" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K349" s="9"/>
+    </row>
+    <row r="350" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A350" s="15" t="s">
         <v>428</v>
       </c>
-      <c r="B349" s="15" t="s">
+      <c r="B350" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="C349" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D349" s="6">
+      <c r="C350" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D350" s="6">
         <v>195</v>
       </c>
-      <c r="E349" s="6">
+      <c r="E350" s="6">
         <v>61</v>
       </c>
-      <c r="F349" s="6">
+      <c r="F350" s="6">
         <v>68</v>
       </c>
-      <c r="G349" s="5">
+      <c r="G350" s="5">
         <v>273</v>
       </c>
-      <c r="H349" s="22" t="s">
+      <c r="H350" s="22" t="s">
         <v>430</v>
       </c>
-      <c r="I349" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="I350" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J350" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K350" s="9"/>
     </row>
     <row r="351" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A351" s="15" t="s">
+      <c r="A351" s="20" t="s">
         <v>431</v>
       </c>
       <c r="B351" s="15" t="s">
         <v>432</v>
       </c>
       <c r="C351" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D351" s="6">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="E351" s="6">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="F351" s="6">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G351" s="5">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H351" s="22" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>295</v>
+      </c>
+      <c r="I351" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J351" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K351" s="9"/>
     </row>
     <row r="352" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A352" s="15" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>431</v>
+      </c>
+      <c r="B352" s="15" t="s">
+        <v>432</v>
       </c>
       <c r="C352" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D352" s="6">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="E352" s="6">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="F352" s="6">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G352" s="5">
-        <v>189</v>
+        <v>285</v>
       </c>
       <c r="H352" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="I352" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J352" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K352" s="9"/>
     </row>
     <row r="353" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A353" s="15" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="B353" s="19" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C353" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D353" s="6">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="E353" s="6">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F353" s="6">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G353" s="5">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="H353" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="I353" s="3" t="s">
-        <v>14</v>
+      <c r="I353" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J353" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K353" s="9"/>
     </row>
     <row r="354" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A354" s="15" t="s">
         <v>590</v>
       </c>
-      <c r="B354" s="15" t="s">
+      <c r="B354" s="19" t="s">
         <v>591</v>
       </c>
       <c r="C354" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D354" s="6">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E354" s="6">
         <v>90</v>
       </c>
       <c r="F354" s="6">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="G354" s="5">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H354" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I354" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J354" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K354" s="9"/>
     </row>
     <row r="355" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A355" s="15" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>590</v>
+      </c>
+      <c r="B355" s="15" t="s">
+        <v>591</v>
       </c>
       <c r="C355" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D355" s="6">
         <v>105</v>
       </c>
       <c r="E355" s="6">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="F355" s="6">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="G355" s="5">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="H355" s="22" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="I355" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J355" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K355" s="9"/>
     </row>
     <row r="356" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A356" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="B356" s="19" t="s">
+        <v>593</v>
+      </c>
+      <c r="C356" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D356" s="6">
+        <v>105</v>
+      </c>
+      <c r="E356" s="6">
+        <v>61</v>
+      </c>
+      <c r="F356" s="6">
+        <v>39</v>
+      </c>
+      <c r="G356" s="5">
+        <v>176</v>
+      </c>
+      <c r="H356" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="I356" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J356" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K356" s="9"/>
+    </row>
+    <row r="357" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A357" s="15" t="s">
         <v>594</v>
       </c>
-      <c r="B356" s="15" t="s">
+      <c r="B357" s="15" t="s">
         <v>595</v>
       </c>
-      <c r="C356" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D356" s="6">
+      <c r="C357" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D357" s="6">
         <v>199</v>
       </c>
-      <c r="E356" s="6">
+      <c r="E357" s="6">
         <v>96</v>
       </c>
-      <c r="F356" s="6">
+      <c r="F357" s="6">
         <v>70</v>
       </c>
-      <c r="G356" s="5">
+      <c r="G357" s="5">
         <v>312</v>
       </c>
-      <c r="H356" s="22" t="s">
+      <c r="H357" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="I356" s="3" t="s">
-[...8 lines deleted...]
-      <c r="A357" s="19" t="s">
+      <c r="I357" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J357" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K357" s="9"/>
+    </row>
+    <row r="358" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A358" s="19" t="s">
         <v>433</v>
       </c>
-      <c r="B357" s="15" t="s">
+      <c r="B358" s="15" t="s">
         <v>434</v>
       </c>
-      <c r="C357" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D357" s="6">
+      <c r="C358" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D358" s="6">
         <v>124</v>
       </c>
-      <c r="E357" s="6">
+      <c r="E358" s="6">
         <v>53</v>
       </c>
-      <c r="F357" s="6">
+      <c r="F358" s="6">
         <v>40</v>
       </c>
-      <c r="G357" s="5">
+      <c r="G358" s="5">
         <v>187</v>
       </c>
-      <c r="H357" s="22" t="s">
+      <c r="H358" s="22" t="s">
         <v>331</v>
-      </c>
-[...31 lines deleted...]
-        <v>301</v>
       </c>
       <c r="I358" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J358" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K358" s="9"/>
     </row>
     <row r="359" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A359" s="15" t="s">
         <v>435</v>
       </c>
       <c r="B359" s="15" t="s">
         <v>436</v>
       </c>
       <c r="C359" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D359" s="6">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E359" s="6">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="F359" s="6">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="G359" s="5">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H359" s="22" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>301</v>
+      </c>
+      <c r="I359" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J359" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K359" s="9"/>
     </row>
     <row r="360" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A360" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="B360" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="C360" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D360" s="6">
+        <v>8</v>
+      </c>
+      <c r="E360" s="6">
+        <v>33</v>
+      </c>
+      <c r="F360" s="6">
+        <v>12</v>
+      </c>
+      <c r="G360" s="5">
+        <v>44</v>
+      </c>
+      <c r="H360" s="22" t="s">
+        <v>315</v>
+      </c>
+      <c r="I360" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J360" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K360" s="9"/>
+    </row>
+    <row r="361" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A361" s="15" t="s">
         <v>437</v>
       </c>
-      <c r="B360" s="15" t="s">
+      <c r="B361" s="15" t="s">
         <v>438</v>
       </c>
-      <c r="C360" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D360" s="6">
+      <c r="C361" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D361" s="6">
         <v>194</v>
       </c>
-      <c r="E360" s="6">
+      <c r="E361" s="6">
         <v>175</v>
       </c>
-      <c r="F360" s="6">
+      <c r="F361" s="6">
         <v>49</v>
       </c>
-      <c r="G360" s="5">
+      <c r="G361" s="5">
         <v>381</v>
       </c>
-      <c r="H360" s="22" t="s">
+      <c r="H361" s="22" t="s">
         <v>218</v>
       </c>
-      <c r="I360" s="3" t="s">
-[...5 lines deleted...]
-      <c r="K360" s="6">
+      <c r="I361" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J361" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="K361" s="6">
         <v>4787</v>
       </c>
     </row>
-    <row r="361" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A361" s="20" t="s">
+    <row r="362" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A362" s="20" t="s">
         <v>439</v>
       </c>
-      <c r="B361" s="15" t="s">
+      <c r="B362" s="15" t="s">
         <v>440</v>
       </c>
-      <c r="C361" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D361" s="6">
+      <c r="C362" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D362" s="6">
         <v>120</v>
       </c>
-      <c r="E361" s="6">
+      <c r="E362" s="6">
         <v>67</v>
       </c>
-      <c r="F361" s="6">
+      <c r="F362" s="6">
         <v>55</v>
       </c>
-      <c r="G361" s="5">
+      <c r="G362" s="5">
         <v>201</v>
       </c>
-      <c r="H361" s="22" t="s">
+      <c r="H362" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="I361" s="3" t="s">
-[...33 lines deleted...]
-        <v>13</v>
+      <c r="I362" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J362" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K362" s="9"/>
+      <c r="K362" s="6"/>
     </row>
     <row r="363" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A363" s="15" t="s">
         <v>441</v>
       </c>
       <c r="B363" s="15" t="s">
         <v>442</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D363" s="6">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="E363" s="6">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="F363" s="6">
-        <v>115</v>
+        <v>74</v>
       </c>
       <c r="G363" s="5">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="H363" s="22" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>215</v>
+      </c>
+      <c r="I363" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J363" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K363" s="9"/>
     </row>
     <row r="364" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A364" s="15" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>441</v>
+      </c>
+      <c r="B364" s="15" t="s">
+        <v>442</v>
       </c>
       <c r="C364" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D364" s="6">
-        <v>229</v>
+        <v>140</v>
       </c>
       <c r="E364" s="6">
-        <v>135</v>
+        <v>87</v>
       </c>
       <c r="F364" s="6">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="G364" s="5">
-        <v>385</v>
+        <v>256</v>
       </c>
       <c r="H364" s="22" t="s">
-        <v>123</v>
+        <v>443</v>
       </c>
       <c r="I364" s="3" t="s">
         <v>14</v>
       </c>
       <c r="J364" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K364" s="9"/>
     </row>
     <row r="365" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A365" s="15" t="s">
-        <v>596</v>
+        <v>444</v>
       </c>
       <c r="B365" s="20" t="s">
-        <v>597</v>
+        <v>445</v>
       </c>
       <c r="C365" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D365" s="6">
-        <v>198</v>
+        <v>229</v>
       </c>
       <c r="E365" s="6">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="F365" s="6">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="G365" s="5">
-        <v>318</v>
+        <v>385</v>
       </c>
       <c r="H365" s="22" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>123</v>
+      </c>
+      <c r="I365" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J365" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K365" s="9"/>
     </row>
     <row r="366" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A366" s="15" t="s">
         <v>596</v>
       </c>
       <c r="B366" s="20" t="s">
         <v>597</v>
       </c>
       <c r="C366" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D366" s="6">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E366" s="6">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F366" s="6">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="G366" s="5">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H366" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I366" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J366" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K366" s="9"/>
     </row>
     <row r="367" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A367" s="15" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>596</v>
+      </c>
+      <c r="B367" s="20" t="s">
+        <v>597</v>
       </c>
       <c r="C367" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D367" s="6">
-        <v>170</v>
+        <v>193</v>
       </c>
       <c r="E367" s="6">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="F367" s="6">
-        <v>67</v>
+        <v>82</v>
       </c>
       <c r="G367" s="5">
-        <v>271</v>
+        <v>317</v>
       </c>
       <c r="H367" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="I367" s="3" t="s">
-        <v>14</v>
+      <c r="I367" s="2" t="s">
+        <v>13</v>
       </c>
       <c r="J367" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K367" s="9"/>
     </row>
     <row r="368" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A368" s="15" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>598</v>
+      </c>
+      <c r="B368" s="15" t="s">
+        <v>599</v>
       </c>
       <c r="C368" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D368" s="6">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="E368" s="6">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F368" s="6">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="G368" s="5">
-        <v>230</v>
+        <v>271</v>
       </c>
       <c r="H368" s="22" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="I368" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="J368" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K368" s="9"/>
     </row>
     <row r="369" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A369" s="15" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>446</v>
+      </c>
+      <c r="B369" s="20" t="s">
+        <v>447</v>
       </c>
       <c r="C369" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="6">
-        <v>48</v>
+        <v>123</v>
       </c>
       <c r="E369" s="6">
-        <v>28</v>
+        <v>85</v>
       </c>
       <c r="F369" s="6">
+        <v>88</v>
+      </c>
+      <c r="G369" s="5">
+        <v>230</v>
+      </c>
+      <c r="H369" s="22" t="s">
         <v>39</v>
       </c>
-      <c r="G369" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="I369" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J369" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K369" s="6"/>
+      <c r="K369" s="9"/>
     </row>
     <row r="370" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A370" s="15" t="s">
-        <v>536</v>
+        <v>448</v>
       </c>
       <c r="B370" s="15" t="s">
-        <v>537</v>
+        <v>449</v>
       </c>
       <c r="C370" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D370" s="6">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="E370" s="6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F370" s="6">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="G370" s="5">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="H370" s="22" t="s">
-        <v>238</v>
+        <v>338</v>
       </c>
       <c r="I370" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J370" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="K370" s="9"/>
+      <c r="K370" s="6"/>
     </row>
     <row r="371" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A371" s="15" t="s">
-        <v>450</v>
+        <v>536</v>
       </c>
       <c r="B371" s="15" t="s">
-        <v>451</v>
+        <v>537</v>
       </c>
       <c r="C371" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D371" s="6">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E371" s="6">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F371" s="6">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G371" s="5">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="H371" s="22" t="s">
-        <v>61</v>
+        <v>238</v>
       </c>
       <c r="I371" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J371" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K371" s="9"/>
     </row>
     <row r="372" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A372" s="15" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B372" s="15" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C372" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D372" s="6">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E372" s="6">
-        <v>45</v>
+        <v>19</v>
       </c>
       <c r="F372" s="6">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G372" s="5">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="H372" s="22" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="I372" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J372" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K372" s="9"/>
     </row>
     <row r="373" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A373" s="20" t="s">
+      <c r="A373" s="15" t="s">
         <v>452</v>
       </c>
       <c r="B373" s="15" t="s">
         <v>453</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D373" s="6">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E373" s="6">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="F373" s="6">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G373" s="5">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="H373" s="22" t="s">
         <v>20</v>
       </c>
       <c r="I373" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J373" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K373" s="9"/>
     </row>
     <row r="374" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A374" s="15" t="s">
-        <v>454</v>
+      <c r="A374" s="20" t="s">
+        <v>452</v>
       </c>
       <c r="B374" s="15" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D374" s="6">
+        <v>32</v>
+      </c>
+      <c r="E374" s="6">
+        <v>28</v>
+      </c>
+      <c r="F374" s="6">
+        <v>28</v>
+      </c>
+      <c r="G374" s="5">
+        <v>67</v>
+      </c>
+      <c r="H374" s="22" t="s">
         <v>20</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
       <c r="I374" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J374" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K374" s="9"/>
     </row>
     <row r="375" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A375" s="15" t="s">
-        <v>540</v>
+        <v>454</v>
       </c>
       <c r="B375" s="15" t="s">
-        <v>541</v>
+        <v>455</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D375" s="6">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E375" s="6">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F375" s="6">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G375" s="5">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="H375" s="22" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="I375" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J375" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K375" s="9"/>
     </row>
-    <row r="376" spans="1:11" s="10" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A376" s="20" t="s">
+    <row r="376" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A376" s="15" t="s">
         <v>540</v>
       </c>
       <c r="B376" s="15" t="s">
         <v>541</v>
       </c>
       <c r="C376" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D376" s="6">
+        <v>34</v>
+      </c>
+      <c r="E376" s="6">
+        <v>25</v>
+      </c>
+      <c r="F376" s="6">
+        <v>29</v>
+      </c>
+      <c r="G376" s="5">
+        <v>67</v>
+      </c>
+      <c r="H376" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="I376" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J376" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K376" s="9"/>
+    </row>
+    <row r="377" spans="1:11" s="10" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A377" s="20" t="s">
+        <v>540</v>
+      </c>
+      <c r="B377" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="C377" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D377" s="6">
         <v>40</v>
       </c>
-      <c r="E376" s="6">
+      <c r="E377" s="6">
         <v>17</v>
       </c>
-      <c r="F376" s="6">
+      <c r="F377" s="6">
         <v>22</v>
       </c>
-      <c r="G376" s="5">
+      <c r="G377" s="5">
         <v>63</v>
       </c>
-      <c r="H376" s="22" t="s">
+      <c r="H377" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="I376" s="3" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="I377" s="3" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="J377" s="6" t="s">
         <v>14</v>
       </c>
       <c r="K377" s="9"/>
     </row>
     <row r="378" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A378" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B378" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="C378" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D378" s="6">
+        <v>35</v>
+      </c>
+      <c r="E378" s="6">
+        <v>30</v>
+      </c>
+      <c r="F378" s="6">
+        <v>28</v>
+      </c>
+      <c r="G378" s="5">
+        <v>72</v>
+      </c>
+      <c r="H378" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="I378" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="J378" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K378" s="9"/>
+    </row>
+    <row r="379" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A379" s="15" t="s">
         <v>538</v>
       </c>
-      <c r="B378" s="15" t="s">
+      <c r="B379" s="15" t="s">
         <v>539</v>
       </c>
-      <c r="C378" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D378" s="6">
+      <c r="C379" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D379" s="6">
         <v>120</v>
       </c>
-      <c r="E378" s="6">
+      <c r="E379" s="6">
         <v>47</v>
       </c>
-      <c r="F378" s="6">
+      <c r="F379" s="6">
         <v>74</v>
       </c>
-      <c r="G378" s="5">
+      <c r="G379" s="5">
         <v>185</v>
       </c>
-      <c r="H378" s="22" t="s">
+      <c r="H379" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="I378" s="2" t="s">
-[...5 lines deleted...]
-      <c r="K378" s="9"/>
+      <c r="I379" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="J379" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="K379" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1" xr:uid="{4F6C9942-4DEB-435C-BD08-B1654EE33F2E}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:K383">
       <sortCondition ref="A1"/>
     </sortState>
   </autoFilter>
   <hyperlinks>
     <hyperlink ref="A141" r:id="rId1" xr:uid="{E481071B-4A15-43DC-A2CE-A24242902059}"/>
     <hyperlink ref="A105" r:id="rId2" xr:uid="{D510C09B-D9D7-4FA0-B89E-23BA17FBF30E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="0114750a-5879-4377-b645-69b1382eb0c4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abcab372-5fd8-40db-95de-3adb262432dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A3F2C36A3B94854394ECBD55B9FF76B8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e5ebd40300214b69a1f9d703acaa4b5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abcab372-5fd8-40db-95de-3adb262432dc" xmlns:ns3="0114750a-5879-4377-b645-69b1382eb0c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c429e55514c9ec0f768a1463e24550b" ns2:_="" ns3:_="">
     <xsd:import namespace="abcab372-5fd8-40db-95de-3adb262432dc"/>
     <xsd:import namespace="0114750a-5879-4377-b645-69b1382eb0c4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -15625,102 +15669,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76BD62CC-DBE3-4A1B-A821-7F9788B4237A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="abcab372-5fd8-40db-95de-3adb262432dc"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0114750a-5879-4377-b645-69b1382eb0c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B0DF41E-F632-4F39-9325-9FFCAFC0593C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="abcab372-5fd8-40db-95de-3adb262432dc"/>
     <ds:schemaRef ds:uri="0114750a-5879-4377-b645-69b1382eb0c4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10226829-0DA6-404A-AEE8-9C45F2A67029}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>