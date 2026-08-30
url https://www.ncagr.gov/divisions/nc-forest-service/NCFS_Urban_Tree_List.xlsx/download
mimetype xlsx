--- v0 (2025-10-04)
+++ v1 (2026-08-30)
@@ -1,1252 +1,1352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\plenan\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Everyone\CO\Forest Management &amp; Development\Urban Forestry\Information &amp; Education\Tree Planting &amp; Species Selection\NC Urban Tree Species List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{26290F04-4BD7-40B9-8F97-FFC0B93D1372}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{373400F7-E317-4329-9332-E04FAE2DA07E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{FD0A8439-BA3A-4352-8DF3-54D39397CE52}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FD0A8439-BA3A-4352-8DF3-54D39397CE52}"/>
   </bookViews>
   <sheets>
-    <sheet name="NC Tree List Info" sheetId="5" r:id="rId1"/>
+    <sheet name="NC Tree List Info" sheetId="8" r:id="rId1"/>
     <sheet name="NCFS Urban Tree List" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'NCFS Urban Tree List'!$A$2:$AJ$107</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'NCFS Urban Tree List'!$A$1:$AJ$107</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'NCFS Urban Tree List'!$A$2:$AK$112</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'NC Tree List Info'!$A$1:$J$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'NCFS Urban Tree List'!$A$1:$AJ$108</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'NCFS Urban Tree List'!$1:$2</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2468" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2534" uniqueCount="375">
+  <si>
+    <t>Tree Name</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>Site/Culture</t>
+  </si>
+  <si>
+    <t>Attributes</t>
+  </si>
   <si>
     <t>Common name</t>
   </si>
   <si>
+    <t>Scientific name</t>
+  </si>
+  <si>
+    <t>Recommended cultivars &amp; similar species, notes</t>
+  </si>
+  <si>
+    <t>Coastal Region</t>
+  </si>
+  <si>
+    <t>Piedmont Region</t>
+  </si>
+  <si>
+    <t>Mountain Region</t>
+  </si>
+  <si>
     <t>Hardiness Zone</t>
   </si>
   <si>
+    <t xml:space="preserve">Street Tree </t>
+  </si>
+  <si>
+    <t>Tree Pit</t>
+  </si>
+  <si>
     <t>Parking Island</t>
   </si>
   <si>
+    <t>Park/Lawn</t>
+  </si>
+  <si>
+    <t>Bioretention/Stormwater</t>
+  </si>
+  <si>
+    <t>Riparian Buffer</t>
+  </si>
+  <si>
+    <t>Woodland/Natural Area</t>
+  </si>
+  <si>
     <t>Buffer/Screening</t>
   </si>
   <si>
-    <t>Scientific name</t>
-[...5 lines deleted...]
-    <t>Riparian Buffer</t>
+    <r>
+      <t xml:space="preserve">Large Tree: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>&gt;50' ht.,  ≥ 10' wide tree lawn, ≥ 1200 cuft soil volume, 40'-50' spacing</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Medium Tree: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>30'-50' ht., 6-9' wide tree lawn, 540-1200 cuft soil volume, 30' spacing</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Small Tree:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> &lt;30' ht., 4-6' wide tree lawn, 300-540 cuft soil volume, 25' spacing</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Light Conditions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> F=requries full fun, P=partial sun, S=Shade tolerant</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">PH: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A=Tolerates alkaline, N=Nuetral, C=Requires acidic</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Soil Type: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C=Tolerates clay, L=Requires loam(silt), S=Tolerates sand</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Moisture/Soil Drainage:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> G=Requires good drainage, W=Tolerates flooding, D= Tolerates drought/dry conditions</t>
+    </r>
+  </si>
+  <si>
+    <t>Utility Line Compatible</t>
+  </si>
+  <si>
+    <t>Air Pollution Tolerant</t>
+  </si>
+  <si>
+    <t>Salt Tolerant</t>
+  </si>
+  <si>
+    <t>Heat Tolerant</t>
+  </si>
+  <si>
+    <t>Messy Fruit, Nut, or Leaf Litter</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Availability: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">C=Common in trade, O=Often, S=Small quantities  </t>
+    </r>
+  </si>
+  <si>
+    <t>Native to US</t>
+  </si>
+  <si>
+    <t>Evergreen</t>
   </si>
   <si>
     <t>Showy Flowers</t>
   </si>
   <si>
     <t>Good Fall Color</t>
   </si>
   <si>
     <t>Wildlife Habitat</t>
-  </si>
-[...4 lines deleted...]
-    <t>Salt Tolerant</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Growth Rate:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> S=Slow, M=Moderate, F=Fast</t>
     </r>
   </si>
   <si>
+    <t>Storm Resilience</t>
+  </si>
+  <si>
+    <t>Disease/Pest Resistant</t>
+  </si>
+  <si>
+    <t>Notable Considerations for Use of Tree</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maple, Trident </t>
+  </si>
+  <si>
     <t>Acer buergerianum</t>
   </si>
   <si>
+    <t>●</t>
+  </si>
+  <si>
+    <t>5-9</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>C,S</t>
+  </si>
+  <si>
+    <t>G,D</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
     <t>Maple, Hedge</t>
   </si>
   <si>
-    <t xml:space="preserve">Maple, Trident </t>
-[...17 lines deleted...]
-    <t>Woodland/Natural Area</t>
+    <t>Acer campestre</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Queen Elizabeth', 'Evelyn'</t>
   </si>
   <si>
     <t>5-8</t>
   </si>
   <si>
+    <t>P</t>
+  </si>
+  <si>
+    <t>A,N</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>Maple, Florida</t>
+  </si>
+  <si>
+    <t>Acer floridanum</t>
+  </si>
+  <si>
+    <t>A. saccharum subsp. Leucoderme</t>
+  </si>
+  <si>
+    <t>6-9</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>G,W</t>
+  </si>
+  <si>
+    <t>Maple, Paperbark</t>
+  </si>
+  <si>
+    <t>Acer griseum</t>
+  </si>
+  <si>
+    <t>Gingerbread cultivar</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Acer palmatum</t>
+  </si>
+  <si>
+    <t>Emperor One, Bloodgood, Hefners Red</t>
+  </si>
+  <si>
+    <t>N, C</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Maple, Red</t>
+  </si>
+  <si>
+    <t>Acer rubrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'October Glory', 'Sun Valley'  Use regionally adapted cultivars</t>
+  </si>
+  <si>
+    <t>4-7</t>
+  </si>
+  <si>
+    <t>Maple, Sugar</t>
+  </si>
+  <si>
+    <t>Acer saccharum</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Legacy', 'Green Mountain', 'Flashfire'</t>
+  </si>
+  <si>
+    <t>4-8</t>
+  </si>
+  <si>
+    <t>Maple, Purple Blow</t>
+  </si>
+  <si>
+    <t>Acer truncatum</t>
+  </si>
+  <si>
+    <t>Mainstreet</t>
+  </si>
+  <si>
+    <t>Red Buckeye</t>
+  </si>
+  <si>
+    <t>Aesculus pavia</t>
+  </si>
+  <si>
+    <t>P,S</t>
+  </si>
+  <si>
+    <t>G,W,D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fruit is toxic to people and pets. </t>
+  </si>
+  <si>
+    <t>Serviceberry</t>
+  </si>
+  <si>
+    <t>Amelanchier arborea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A. laevis, canadensis, x grandiflora, 'Amelanchier x Autum Brilliance' </t>
+  </si>
+  <si>
+    <t>4-9</t>
+  </si>
+  <si>
+    <t>Pawpaw</t>
+  </si>
+  <si>
+    <t>Asimina triloba</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Allegheny', 'Potomac'</t>
+  </si>
+  <si>
+    <t>Birch, River</t>
+  </si>
+  <si>
+    <t>Betula nigra</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Heritage', 'DuraHeat'</t>
+  </si>
+  <si>
+    <t>3-9</t>
+  </si>
+  <si>
+    <t>Hornbeam, European</t>
+  </si>
+  <si>
+    <t>Carpinus betulus</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Fastigiata'</t>
+  </si>
+  <si>
+    <t>Hornbeam, American</t>
+  </si>
+  <si>
+    <t>Carpinus caroliniana</t>
+  </si>
+  <si>
+    <t>Clarynette' (upright form), 'Colynair' (compact rounded form)</t>
+  </si>
+  <si>
+    <t>Pecan</t>
+  </si>
+  <si>
+    <t>Carya illinoinensis</t>
+  </si>
+  <si>
+    <t>Hickory species</t>
+  </si>
+  <si>
+    <t>Carya ssp.</t>
+  </si>
+  <si>
+    <t>C.  Cordiformis, glabra, ovata</t>
+  </si>
+  <si>
+    <t>Southern Catalpa</t>
+  </si>
+  <si>
+    <t>Catalpa bignonioides</t>
+  </si>
+  <si>
+    <t>F,P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cedar, Atlas </t>
+  </si>
+  <si>
+    <t>Cedrus atlantica</t>
+  </si>
+  <si>
+    <t>Cedar, Deodar</t>
+  </si>
+  <si>
+    <t>Cedrus deodara</t>
+  </si>
+  <si>
+    <t>C. libani, requires above average train pruning</t>
+  </si>
+  <si>
+    <t>7-9</t>
+  </si>
+  <si>
+    <t>Hackberry</t>
+  </si>
+  <si>
+    <t>Celtis occidentalis</t>
+  </si>
+  <si>
+    <t>Celtis laevigata, x laevigata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Katsura </t>
+  </si>
+  <si>
+    <t>Cercidiphyllum japonicum</t>
+  </si>
+  <si>
+    <t>Redbud</t>
+  </si>
+  <si>
+    <t>Cercis canadensis</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Appalachian Red', 'Forest Pansy', var. texensis, 'Oklahoma', 'Burgundy Hearts', 'Flamethrower', Carolina Sweetheart'</t>
+  </si>
+  <si>
+    <t>Cedar, Atlantic White</t>
+  </si>
+  <si>
+    <t>Chamaecyparis thyoides</t>
+  </si>
+  <si>
+    <t>Fringetree, Chinese</t>
+  </si>
+  <si>
+    <t>Chionanthus retusus</t>
+  </si>
+  <si>
+    <t>Fringetree, American</t>
+  </si>
+  <si>
+    <t>Chionanthus virginicus</t>
+  </si>
+  <si>
+    <t>Alternate host for Emerald Ash Borer, use sparingly.</t>
+  </si>
+  <si>
+    <t>Yellowwood</t>
+  </si>
+  <si>
+    <t>Cladrastis kentukea</t>
+  </si>
+  <si>
+    <t>requires above average train pruning</t>
+  </si>
+  <si>
+    <t>Dogwood, Flowering</t>
+  </si>
+  <si>
+    <t>Cornus florida</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Applachian Spring', 'Cherokee Princess', Susceptible to armillaria root rot &amp; anthracnose</t>
+  </si>
+  <si>
+    <t>Dogwood, Kousa</t>
+  </si>
+  <si>
+    <t>Cornus kousa</t>
+  </si>
+  <si>
+    <t>Dogwood, Cornelian-Cherry</t>
+  </si>
+  <si>
+    <t>Cornus mas</t>
+  </si>
+  <si>
+    <t>Hazelnut, American</t>
+  </si>
+  <si>
+    <t>Corylus americana</t>
+  </si>
+  <si>
+    <t>Smoketree, Common</t>
+  </si>
+  <si>
+    <t>Cotinus coggygria</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Royal Purple', requires above average train pruning</t>
+  </si>
+  <si>
+    <t>Smoketree, American</t>
+  </si>
+  <si>
+    <t>Cotinus obovatus</t>
+  </si>
+  <si>
+    <t>Hawthorn</t>
+  </si>
+  <si>
+    <t>Crataegus viridis</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Winter King', Susceptible to cedar-hawthorn rust</t>
+  </si>
+  <si>
+    <t>Cedar, Japanese</t>
+  </si>
+  <si>
+    <t>Cryptomeria japonica</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Radicans', 'Yoshino'</t>
+  </si>
+  <si>
+    <t>Cypress, Arizona</t>
+  </si>
+  <si>
+    <t>Cupressus arizonica</t>
+  </si>
+  <si>
+    <t>Blue Ice'</t>
+  </si>
+  <si>
+    <t>Persimmon, American</t>
+  </si>
+  <si>
+    <t>Diospyros virginiana</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Morris Burton'</t>
+  </si>
+  <si>
+    <t>Beech, American</t>
+  </si>
+  <si>
+    <t>Fagus grandiflora</t>
+  </si>
+  <si>
+    <t>Ginkgo</t>
+  </si>
+  <si>
+    <t>Ginkgo biloba</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Autumn Gold', fruitless male cultivars for no mess, 'Princeton sentry' upright form. </t>
+  </si>
+  <si>
+    <t>Honeylocust, Thornless</t>
+  </si>
+  <si>
+    <t>Gleditsia triacanthos var.  inermis </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Shademaster' only thornless cultivars</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Kentucky Coffee Tree</t>
+  </si>
+  <si>
+    <t>Gymnocladus dioicus</t>
+  </si>
+  <si>
+    <t>male specimins only</t>
+  </si>
+  <si>
+    <t>3-8</t>
+  </si>
+  <si>
+    <t>Silverbell, Common</t>
+  </si>
+  <si>
+    <t>Halesia carolina</t>
+  </si>
+  <si>
+    <t>H. monticola</t>
+  </si>
+  <si>
+    <t>Witchhazel, Common</t>
+  </si>
+  <si>
+    <t>Hamamelis virginiana </t>
+  </si>
+  <si>
+    <t>H. vernalis, H. x intermedia (non-native)</t>
+  </si>
+  <si>
+    <t>P, S</t>
+  </si>
+  <si>
+    <t>Possumhaw</t>
+  </si>
+  <si>
+    <t>Ilex decidua</t>
+  </si>
+  <si>
+    <t>plant female cultivars with a male pollinator for fruit set</t>
+  </si>
+  <si>
+    <t>Holly, American</t>
+  </si>
+  <si>
+    <t>Ilex opaca</t>
+  </si>
+  <si>
+    <t>Satyr Hill', female cultivars</t>
+  </si>
+  <si>
+    <t>Holly, Yaupon</t>
+  </si>
+  <si>
+    <t>Ilex vomitoria</t>
+  </si>
+  <si>
+    <t>7-10</t>
+  </si>
+  <si>
+    <t>Holly, Topel</t>
+  </si>
+  <si>
+    <t>Ilex x attenuata</t>
+  </si>
+  <si>
+    <t>Foster', 'Eagleston', Savannah'</t>
+  </si>
+  <si>
+    <t>Holly, Nellie R. Stevens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilex x Nellie R. Stevens </t>
+  </si>
+  <si>
+    <t>F,S</t>
+  </si>
+  <si>
+    <t>Redcedar, Eastern</t>
+  </si>
+  <si>
+    <t>Juniperus virginiana</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Brodie', 'Emerald Sentinel', 'Taylor', Canaertii', 'Burkii', 'Jack's Creek',</t>
+  </si>
+  <si>
+    <t>Crape Myrtle</t>
+  </si>
+  <si>
+    <t>Lagerstroemia spp.</t>
+  </si>
+  <si>
+    <t>Acoma', 'Biloxi', 'Lipan', 'Scarlet', 'Sioux'</t>
+  </si>
+  <si>
+    <t>Over planted. Use sparingly where population is high.</t>
+  </si>
+  <si>
+    <t>Sweetgum</t>
+  </si>
+  <si>
+    <t>Liquidambar styraciflua</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Rotundiloba' (fruitless), 'Slender Silhouete' (upright)</t>
+  </si>
+  <si>
+    <t>Poplar, Tulip Poplar</t>
+  </si>
+  <si>
+    <t>Liriodendron tulipifera</t>
+  </si>
+  <si>
+    <t>Magnolia, Southern</t>
+  </si>
+  <si>
+    <t>Magnolia grandiflora</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Little Gem', 'Brackens Brown Beauty', 'Alta', 'Kay Paris', 'Edith Bogue', 'Claudia Wanamaker', 'D.D. Blanchard','Teddy Bear'</t>
+  </si>
+  <si>
+    <t>6-10</t>
+  </si>
+  <si>
+    <t>Magnolia, Star</t>
+  </si>
+  <si>
+    <t>Magnolia stellata</t>
+  </si>
+  <si>
+    <t>M. x loebneri, M. liliiflora</t>
+  </si>
+  <si>
+    <t>Magnolia, Sweetbay</t>
+  </si>
+  <si>
+    <t>Magnolia virginiana</t>
+  </si>
+  <si>
+    <t>Moonglow','Northern Belle'</t>
+  </si>
+  <si>
+    <t>Magnolia, Saucer</t>
+  </si>
+  <si>
+    <t>Magnolia X soulangiana</t>
+  </si>
+  <si>
+    <t>Redwood, Dawn</t>
+  </si>
+  <si>
+    <t>Metasequoia glyptostroboides</t>
+  </si>
+  <si>
+    <t>●*</t>
+  </si>
+  <si>
+    <t>Waxmyrtle, Southern</t>
+  </si>
+  <si>
+    <t>Myrica cerifera</t>
+  </si>
+  <si>
+    <t>7-11</t>
+  </si>
+  <si>
+    <t>Black Gum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyssa sylvatica </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Green Gable', 'Wildfire', N. aquatica, 'Red Splydor'</t>
+  </si>
+  <si>
+    <t>W,D</t>
+  </si>
+  <si>
+    <t>Hop-hornbeam, American</t>
+  </si>
+  <si>
+    <t>Ostrya virginiana</t>
+  </si>
+  <si>
+    <t>Sourwood</t>
+  </si>
+  <si>
+    <t>Oxydendrum arboreum</t>
+  </si>
+  <si>
+    <t>Parrotia, Persian</t>
+  </si>
+  <si>
+    <t>Parrotia persica</t>
+  </si>
+  <si>
+    <t>Spruce, Norway</t>
+  </si>
+  <si>
+    <t>Picea abies</t>
+  </si>
+  <si>
+    <t>2-7</t>
+  </si>
+  <si>
+    <t>L,S</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>Spruce, Serbian</t>
+  </si>
+  <si>
+    <t>Picea omorika</t>
+  </si>
+  <si>
+    <t>Spruce, Colorado, Blue</t>
+  </si>
+  <si>
+    <t>Picea pungens</t>
+  </si>
+  <si>
+    <t>3-7</t>
+  </si>
+  <si>
+    <t>Pine, Shortleaf</t>
+  </si>
+  <si>
+    <t>Pinus echinata</t>
+  </si>
+  <si>
+    <t>Pine, Longleaf</t>
+  </si>
+  <si>
+    <t>Pinus palustris</t>
+  </si>
+  <si>
+    <t>Pine, Loblolly</t>
+  </si>
+  <si>
+    <t>Pinus taeda</t>
+  </si>
+  <si>
+    <t>Sycamore</t>
+  </si>
+  <si>
+    <t>Platanus occidentalis</t>
+  </si>
+  <si>
+    <t>Planetree, London</t>
+  </si>
+  <si>
+    <t>Platanus x acerifolia</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Bloodgood', 'Exlamation'</t>
+  </si>
+  <si>
+    <t>Plum, Chickasaw</t>
+  </si>
+  <si>
+    <t>Prunus angustifolia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherry Laurel, Carolina </t>
+  </si>
+  <si>
+    <t>Prunus caroliniana</t>
+  </si>
+  <si>
+    <t>Bright n Tight', 'Center Court'</t>
+  </si>
+  <si>
+    <t>8-10</t>
+  </si>
+  <si>
+    <t>Plum, Purple Leaf</t>
+  </si>
+  <si>
+    <t>Prunus cerasifera</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Atropurea', 'Thundercloud', Susceptible to several fungal, bacterial, and viral diseases</t>
+  </si>
+  <si>
+    <t>Cherry, Black</t>
+  </si>
+  <si>
+    <t>Prunus serotina</t>
+  </si>
+  <si>
+    <t>2-8</t>
+  </si>
+  <si>
+    <t>Cherry, Japanese etc.</t>
+  </si>
+  <si>
+    <t>Prunus serrulata</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Kwanan', P. subhirtella, P. x Okame, P. x yedoensis, P Snowgose</t>
+  </si>
+  <si>
+    <t>Oak, White</t>
+  </si>
+  <si>
+    <t>Quercus alba</t>
+  </si>
+  <si>
+    <t>Oak, Swamp White</t>
+  </si>
+  <si>
+    <t>Quercus bicolor</t>
+  </si>
+  <si>
+    <t>Oak, Scarlett</t>
+  </si>
+  <si>
+    <t>Quercus coccinea</t>
+  </si>
+  <si>
+    <t>4-6</t>
+  </si>
+  <si>
+    <t>Oak, Southern Red</t>
+  </si>
+  <si>
+    <t>Quercus falcata</t>
+  </si>
+  <si>
+    <t>Q. pagoda, Q. imbricaria</t>
+  </si>
+  <si>
+    <t>Oak, Laurel</t>
+  </si>
+  <si>
+    <t>Quercus hemisphaerica</t>
+  </si>
+  <si>
+    <t>Oak, Overcup</t>
+  </si>
+  <si>
+    <t>Quercus lyrata</t>
+  </si>
+  <si>
+    <t>Oak, Bur</t>
+  </si>
+  <si>
+    <t>Quercus macrocarpa</t>
+  </si>
+  <si>
+    <t>Oak, Chestnut</t>
+  </si>
+  <si>
+    <t>Quercus montana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oak, Chinkapin </t>
+  </si>
+  <si>
+    <t>Quercus muehlenbergii</t>
+  </si>
+  <si>
+    <t>Quercus nigra</t>
+  </si>
+  <si>
+    <t>Oak, Pin</t>
+  </si>
+  <si>
+    <t>Quercus palustris</t>
+  </si>
+  <si>
+    <t>Q. coccinea, requires above average train pruning</t>
+  </si>
+  <si>
+    <t>Oak, Willow</t>
+  </si>
+  <si>
+    <t>Quercus phellos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Over planted. Use sparingly where population is high. Choose root-grown trees over grafted stock. </t>
+  </si>
+  <si>
+    <t>Oak, Northern red</t>
+  </si>
+  <si>
+    <t>Quercus rubra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oak, Shumard </t>
+  </si>
+  <si>
+    <t>Quercus shumardii</t>
+  </si>
+  <si>
+    <t>Q. rubra</t>
+  </si>
+  <si>
+    <t>Oak, Post</t>
+  </si>
+  <si>
+    <t>Quercus stellata</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oak, Nuttall </t>
+  </si>
+  <si>
+    <t>Quercus texana</t>
+  </si>
+  <si>
+    <t>Quercus x warei "long"</t>
+  </si>
+  <si>
+    <t>Hybrid of english/swamp white oak</t>
+  </si>
+  <si>
+    <t>Black Locust</t>
+  </si>
+  <si>
+    <t>Robinia pseudoacacia</t>
+  </si>
+  <si>
+    <t>Palmetto</t>
+  </si>
+  <si>
+    <t>Sabal palmetto</t>
+  </si>
+  <si>
+    <t>8-11</t>
+  </si>
+  <si>
+    <t>Sassafras</t>
+  </si>
+  <si>
+    <t>Sassafras albidum</t>
+  </si>
+  <si>
+    <t>Stewartia, Japanese</t>
+  </si>
+  <si>
+    <t>Stewartia pseudocamellia</t>
+  </si>
+  <si>
+    <t>S. monodelpha</t>
+  </si>
+  <si>
+    <t>Pagoda Tree, Japanese</t>
+  </si>
+  <si>
+    <t>Styphnolobium japonicum</t>
+  </si>
+  <si>
+    <t>Snowbell, Japanese</t>
+  </si>
+  <si>
+    <t>Styrax japonicus</t>
+  </si>
+  <si>
+    <t>Cypress, Bald</t>
+  </si>
+  <si>
     <t>Taxodium distichum</t>
   </si>
   <si>
-    <t>Cypress, Bald</t>
-[...284 lines deleted...]
-    <t>Ginkgo</t>
+    <t xml:space="preserve">  'Peve Minaret', var. imbricarium, Shawnee Brave</t>
+  </si>
+  <si>
+    <t>4-11</t>
+  </si>
+  <si>
+    <t>Pond Cypress</t>
+  </si>
+  <si>
+    <t>Taxodium distichum var. imbricarium</t>
+  </si>
+  <si>
+    <t>Western Redcedar</t>
+  </si>
+  <si>
+    <t>Thuja plicata</t>
+  </si>
+  <si>
+    <t>Everest'</t>
+  </si>
+  <si>
+    <t>5-7</t>
+  </si>
+  <si>
+    <t>Arborvitae</t>
+  </si>
+  <si>
+    <t>Thuja spp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 'Green Giant', 'Emerald Green' 'Emerald', Ameican Pillar</t>
+  </si>
+  <si>
+    <t>Linden, American</t>
+  </si>
+  <si>
+    <t>Tilia americana</t>
+  </si>
+  <si>
+    <t>Linden, Littleleaf</t>
+  </si>
+  <si>
+    <t>Tilia cordata</t>
+  </si>
+  <si>
+    <t>T. tomentosa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hemlock, Eastern </t>
+  </si>
+  <si>
+    <t>Tsuga canadensis</t>
+  </si>
+  <si>
+    <t>T. caroliniana, Susceptible to hemlock woolly adelgid</t>
+  </si>
+  <si>
+    <t>Plant sparingly due to hemlock wooly adelgid.</t>
+  </si>
+  <si>
+    <t>Elm, Winged</t>
+  </si>
+  <si>
+    <t>Ulmus alata</t>
+  </si>
+  <si>
+    <t>plant sparingly- susceptible to Dutch Elm's disease</t>
+  </si>
+  <si>
+    <t>Plant sparingly due to Dutch Elm disease.</t>
+  </si>
+  <si>
+    <t>Elm, American</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ulmus americana </t>
+  </si>
+  <si>
+    <t>‘Jefferson’, Valley Forge'</t>
+  </si>
+  <si>
+    <t>Valley Forge cultivar requires more frequent pruning.</t>
+  </si>
+  <si>
+    <t>Blackhaw Viburnum</t>
   </si>
   <si>
     <t>Viburnum prunifolium</t>
   </si>
   <si>
-    <t>Blackhaw Viburnum</t>
-[...107 lines deleted...]
-    <t>Elm, American</t>
+    <t>Large shrub- prune for tree form</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelkova, Japanese </t>
   </si>
   <si>
     <t>Zelkova serrata</t>
   </si>
   <si>
-    <t xml:space="preserve">Zelkova, Japanese </t>
-[...399 lines deleted...]
-  <si>
     <t xml:space="preserve"> 'Green Vase'</t>
   </si>
   <si>
-    <t>Smoketree, Common</t>
-[...233 lines deleted...]
-    <t xml:space="preserve">1. Manual of Woody Landscape Plants, Michael Dirr  </t>
+    <t xml:space="preserve">Overplanted in some areas. Use sparingly. </t>
+  </si>
+  <si>
+    <t>Maple, Japanese</t>
+  </si>
+  <si>
+    <t>Juglans nigra</t>
+  </si>
+  <si>
+    <t>Walnut, black</t>
+  </si>
+  <si>
+    <t>Oak, Water</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oak, Regal Prince </t>
+  </si>
+  <si>
+    <t>North Carolina Forest Service Urban Tree List</t>
+  </si>
+  <si>
+    <t>Last Update: July 2026</t>
+  </si>
+  <si>
+    <t>This is a "standard", not comprehensive, list of trees suitable for planting in urban areas. The list can be filtered by Region (Coastal, Peidmont, Mountain) and sorted based on any of the attributes in the top row by going to Data-Filter and selecting criteria from the drop down tabs that appear for each attribute.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. Manual of Woody Landscape Plants, Michael Dirr   </t>
   </si>
   <si>
     <t>3. NC State Extension Plant Toolbox: https://plants.ces.ncsu.edu/find_a_plant/</t>
   </si>
   <si>
-    <t>This is a "standard", not comprehensive, list of trees suitable for planting in urban areas.  The lists can be filtered by Region (Coastal, Piedmont, Mountain) and sorted based on any of the attributes in the top row by going to Data-Filter and selecting criteria from the drop down tabs that appear for each attribute.</t>
-[...11 lines deleted...]
-    <t>Poplar, Tulip Poplar</t>
+    <t>2. The University of Florida Environmental Horticulture Tree Fact Sheets.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This list was originally created by the Green Infrastructure Center in partnership with the Urban and Community Forestry Program of the North Carolina Forest Service. The information presented in this list is periodically reviewed by  North Carolina arborists, urban foresters, and nursery and landscape professionals and draws from these references:                                                                                        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1268,103 +1368,76 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...13 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...13 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos"/>
-[...5 lines deleted...]
-      <name val="Aptos"/>
+      <name val="Lucida Sans Unicode"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="9" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
@@ -1581,713 +1654,791 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...85 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" quotePrefix="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gicinc.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncagr.gov/divisions/nc-forest-service/urban" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gicinc.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncforestservice.gov/Urban/Urban_Forestry.htm" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>643890</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>685800</xdr:rowOff>
+      <xdr:colOff>398144</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>348614</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>2179320</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>485443</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1714499</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="NC State Forests | NC State Parks">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB4DDF4-3350-A1CE-70D0-8A7D07C6691A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F8443D-A29D-4F32-9873-4848826EED89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="643890" y="1760220"/>
-          <a:ext cx="1184910" cy="1493520"/>
+          <a:off x="398144" y="1320164"/>
+          <a:ext cx="1306499" cy="1365885"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>300729</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>3385185</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>462653</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>256139</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>4802505</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>170363</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48522176-E2B3-E90D-8E9B-127D21F70A3B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7606F67-6173-49FB-A6D2-E3129848A47A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11300460" y="4308849"/>
-          <a:ext cx="1120140" cy="725030"/>
+          <a:off x="8871585" y="5491853"/>
+          <a:ext cx="1417320" cy="955485"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>403859</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>486845</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>2994660</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>4972051</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>3733800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{626C0F44-4C22-3187-35CA-84231FE63272}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FB86E7D-548C-4F90-89C2-CCD0C1470000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3101341" y="716279"/>
-          <a:ext cx="5980932" cy="3200401"/>
+          <a:off x="2315645" y="1114424"/>
+          <a:ext cx="8142806" cy="3590926"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>358139</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>2322194</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>292524</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>3524249</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2A6715A-1C62-49B5-9575-52AA13BD346D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="358139" y="3293744"/>
+          <a:ext cx="1153585" cy="1202055"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -2559,11255 +2710,12866 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8661302C-E158-4620-96EB-FF8656297E47}">
-  <dimension ref="A1:J9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7B13280-DEA5-4F3F-9E71-D34AB06D0B69}">
+  <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="185" customWidth="1"/>
-    <col min="2" max="10" width="8.88671875" customWidth="1"/>
+    <col min="10" max="10" width="75.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" x14ac:dyDescent="0.4">
-      <c r="A1" s="114" t="s">
-[...118 lines deleted...]
-      <c r="J9" s="109"/>
+      <c r="A1" s="121" t="s">
+        <v>368</v>
+      </c>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="122" t="s">
+        <v>369</v>
+      </c>
+      <c r="B2" s="122"/>
+      <c r="C2" s="122"/>
+      <c r="D2" s="122"/>
+      <c r="E2" s="122"/>
+      <c r="F2" s="122"/>
+      <c r="G2" s="122"/>
+      <c r="H2" s="122"/>
+      <c r="I2" s="122"/>
+      <c r="J2" s="122"/>
+    </row>
+    <row r="3" spans="1:10" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="119" t="s">
+        <v>370</v>
+      </c>
+      <c r="B3" s="119"/>
+      <c r="C3" s="119"/>
+      <c r="D3" s="119"/>
+      <c r="E3" s="119"/>
+      <c r="F3" s="119"/>
+      <c r="G3" s="119"/>
+      <c r="H3" s="119"/>
+      <c r="I3" s="119"/>
+      <c r="J3" s="119"/>
+    </row>
+    <row r="4" spans="1:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="119"/>
+      <c r="B4" s="119"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="119"/>
+      <c r="E4" s="119"/>
+      <c r="F4" s="119"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="119"/>
+      <c r="I4" s="119"/>
+      <c r="J4" s="119"/>
+    </row>
+    <row r="5" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="119"/>
+      <c r="B5" s="119"/>
+      <c r="C5" s="119"/>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="119"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="119"/>
+    </row>
+    <row r="6" spans="1:10" ht="319.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="123"/>
+      <c r="B6" s="123"/>
+      <c r="C6" s="123"/>
+      <c r="D6" s="123"/>
+      <c r="E6" s="123"/>
+      <c r="F6" s="123"/>
+      <c r="G6" s="123"/>
+      <c r="H6" s="123"/>
+      <c r="I6" s="123"/>
+      <c r="J6" s="123"/>
+    </row>
+    <row r="7" spans="1:10" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="119" t="s">
+        <v>374</v>
+      </c>
+      <c r="B7" s="119"/>
+      <c r="C7" s="119"/>
+      <c r="D7" s="119"/>
+      <c r="E7" s="119"/>
+      <c r="F7" s="119"/>
+      <c r="G7" s="119"/>
+      <c r="H7" s="119"/>
+      <c r="I7" s="119"/>
+      <c r="J7" s="119"/>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="119" t="s">
+        <v>371</v>
+      </c>
+      <c r="B8" s="119"/>
+      <c r="C8" s="119"/>
+      <c r="D8" s="119"/>
+      <c r="E8" s="119"/>
+      <c r="F8" s="119"/>
+      <c r="G8" s="119"/>
+      <c r="H8" s="119"/>
+      <c r="I8" s="119"/>
+      <c r="J8" s="119"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="120" t="s">
+        <v>373</v>
+      </c>
+      <c r="B9" s="120"/>
+      <c r="C9" s="120"/>
+      <c r="D9" s="120"/>
+      <c r="E9" s="120"/>
+      <c r="F9" s="120"/>
+      <c r="G9" s="120"/>
+      <c r="H9" s="120"/>
+      <c r="I9" s="120"/>
+      <c r="J9" s="120"/>
+    </row>
+    <row r="10" spans="1:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="120" t="s">
+        <v>372</v>
+      </c>
+      <c r="B10" s="120"/>
+      <c r="C10" s="120"/>
+      <c r="D10" s="120"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="120"/>
+      <c r="G10" s="120"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="2"/>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="e2G+EeGi6dDMRmHr6GhWcLzKFAAgVrL+5wsa4GxojUScsbQ4n5183l9FH8cPiWbLtxgVATeHbRRiDTi9cvaOpg==" saltValue="199VmdJThlULM3lrGG1DQQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:J5"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ySyBiRfMsWD9843q1mE8FQpY6YLfRmXzqRcw3V6QcvvC2JOJ68V36wjZqOY5zzzy0M/ks7AnnAlYJwLOIiGo5w==" saltValue="rIHYcjaXrRye00IW/3R5dw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="8">
+    <mergeCell ref="A8:J8"/>
+    <mergeCell ref="A9:J9"/>
+    <mergeCell ref="A10:J10"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J5"/>
+    <mergeCell ref="A6:J6"/>
+    <mergeCell ref="A7:J7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D9F48DC-2F9C-48FD-BDC7-A33A17DE342D}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AK161"/>
+  <dimension ref="A1:AK185"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B85" sqref="B85"/>
+      <selection pane="bottomLeft" activeCell="AG2" sqref="AG2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.5546875" style="4" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="37" max="16384" width="8.88671875" style="4"/>
+    <col min="1" max="1" width="24.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="33.6640625" style="27" customWidth="1"/>
+    <col min="4" max="4" width="3.6640625" style="54" customWidth="1"/>
+    <col min="5" max="5" width="3.6640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="3.6640625" style="74" customWidth="1"/>
+    <col min="7" max="7" width="6.88671875" style="40" customWidth="1"/>
+    <col min="8" max="8" width="3.6640625" style="54" customWidth="1"/>
+    <col min="9" max="9" width="3.6640625" style="40" customWidth="1"/>
+    <col min="10" max="10" width="3.6640625" style="54" customWidth="1"/>
+    <col min="11" max="11" width="3.6640625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="3.6640625" style="54" customWidth="1"/>
+    <col min="13" max="13" width="3.6640625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="3.6640625" style="54" customWidth="1"/>
+    <col min="15" max="15" width="3.6640625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.109375" style="54" customWidth="1"/>
+    <col min="17" max="17" width="9.33203125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="8.6640625" style="54" customWidth="1"/>
+    <col min="19" max="19" width="7.88671875" style="27" customWidth="1"/>
+    <col min="20" max="20" width="6.6640625" style="74" customWidth="1"/>
+    <col min="21" max="21" width="8.88671875" style="27" customWidth="1"/>
+    <col min="22" max="22" width="11.44140625" style="54" customWidth="1"/>
+    <col min="23" max="23" width="3.6640625" style="2" customWidth="1"/>
+    <col min="24" max="24" width="3.6640625" style="54" customWidth="1"/>
+    <col min="25" max="25" width="3.88671875" style="2" customWidth="1"/>
+    <col min="26" max="26" width="3.88671875" style="54" customWidth="1"/>
+    <col min="27" max="27" width="3.6640625" style="2" customWidth="1"/>
+    <col min="28" max="28" width="6.6640625" style="54" customWidth="1"/>
+    <col min="29" max="29" width="3.6640625" style="2" customWidth="1"/>
+    <col min="30" max="30" width="3.6640625" style="54" customWidth="1"/>
+    <col min="31" max="31" width="3.6640625" style="2" customWidth="1"/>
+    <col min="32" max="32" width="3.6640625" style="54" customWidth="1"/>
+    <col min="33" max="33" width="3.6640625" style="2" customWidth="1"/>
+    <col min="34" max="34" width="6.6640625" style="54" customWidth="1"/>
+    <col min="35" max="35" width="3.6640625" style="2" customWidth="1"/>
+    <col min="36" max="36" width="3.6640625" style="54" customWidth="1"/>
+    <col min="37" max="37" width="55.88671875" style="2" customWidth="1"/>
+    <col min="38" max="16384" width="8.88671875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="124" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="125"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="128" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+      <c r="K1" s="129"/>
+      <c r="L1" s="129"/>
+      <c r="M1" s="129"/>
+      <c r="N1" s="129"/>
+      <c r="O1" s="129"/>
+      <c r="P1" s="129"/>
+      <c r="Q1" s="129"/>
+      <c r="R1" s="129"/>
+      <c r="S1" s="129"/>
+      <c r="T1" s="129"/>
+      <c r="U1" s="129"/>
+      <c r="V1" s="129"/>
+      <c r="W1" s="129"/>
+      <c r="X1" s="129"/>
+      <c r="Y1" s="129"/>
+      <c r="Z1" s="130"/>
+      <c r="AA1" s="124" t="s">
+        <v>3</v>
+      </c>
+      <c r="AB1" s="125"/>
+      <c r="AC1" s="125"/>
+      <c r="AD1" s="125"/>
+      <c r="AE1" s="125"/>
+      <c r="AF1" s="125"/>
+      <c r="AG1" s="125"/>
+      <c r="AH1" s="125"/>
+      <c r="AI1" s="125"/>
+      <c r="AJ1" s="126"/>
+    </row>
+    <row r="2" spans="1:37" ht="172.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="75" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="H2" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="L2" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="P2" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="R2" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="S2" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="T2" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="U2" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="V2" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="W2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="X2" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y2" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z2" s="44" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA2" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB2" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="96"/>
-[...1 lines deleted...]
-      <c r="D1" s="98" t="s">
+      <c r="AC2" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="AD2" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE2" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="AF2" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG2" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH2" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI2" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ2" s="55" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK2" s="62" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A3" s="76" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" s="13"/>
+      <c r="D3" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G3" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H3" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="36"/>
+      <c r="M3" s="16"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P3" s="36"/>
+      <c r="Q3" s="14"/>
+      <c r="R3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S3" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U3" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V3" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W3" s="16"/>
+      <c r="X3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA3" s="51"/>
+      <c r="AB3" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC3" s="16"/>
+      <c r="AD3" s="36"/>
+      <c r="AE3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF3" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG3" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH3" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI3" s="14"/>
+      <c r="AJ3" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK3" s="28"/>
+    </row>
+    <row r="4" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A4" s="76" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" s="29"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="36"/>
+      <c r="M4" s="16"/>
+      <c r="N4" s="36"/>
+      <c r="O4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" s="36"/>
+      <c r="S4" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T4" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V4" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W4" s="14"/>
+      <c r="X4" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y4" s="20"/>
+      <c r="Z4" s="37"/>
+      <c r="AA4" s="51"/>
+      <c r="AB4" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC4" s="16"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="16"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH4" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI4" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ4" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK4" s="28"/>
+    </row>
+    <row r="5" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A5" s="76" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" s="101" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5" s="30"/>
+      <c r="G5" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H5" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="22"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="36"/>
+      <c r="M5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R5" s="36"/>
+      <c r="S5" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T5" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U5" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V5" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W5" s="16"/>
+      <c r="X5" s="36"/>
+      <c r="Y5" s="20"/>
+      <c r="Z5" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="51"/>
+      <c r="AB5" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="16"/>
+      <c r="AF5" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH5" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI5" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ5" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK5" s="28"/>
+    </row>
+    <row r="6" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A6" s="76" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="98" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="29"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="36"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S6" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V6" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X6" s="36"/>
+      <c r="Y6" s="20"/>
+      <c r="Z6" s="37"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC6" s="16"/>
+      <c r="AD6" s="36"/>
+      <c r="AE6" s="16"/>
+      <c r="AF6" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH6" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI6" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ6" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK6" s="28"/>
+    </row>
+    <row r="7" spans="1:37" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="99" t="s">
+        <v>363</v>
+      </c>
+      <c r="B7" s="94" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="98" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="29"/>
+      <c r="E7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="29"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="36"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="16"/>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="14"/>
+      <c r="R7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S7" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T7" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="U7" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V7" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W7" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X7" s="36"/>
+      <c r="Y7" s="20"/>
+      <c r="Z7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA7" s="51"/>
+      <c r="AB7" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC7" s="16"/>
+      <c r="AD7" s="36"/>
+      <c r="AE7" s="16"/>
+      <c r="AF7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG7" s="14"/>
+      <c r="AH7" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI7" s="14"/>
+      <c r="AJ7" s="39"/>
+      <c r="AK7" s="28"/>
+    </row>
+    <row r="8" spans="1:37" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="76" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D8" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="100" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" s="14"/>
+      <c r="J8" s="30"/>
+      <c r="K8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q8" s="16"/>
+      <c r="R8" s="36"/>
+      <c r="S8" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T8" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U8" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V8" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W8" s="14"/>
+      <c r="X8" s="30"/>
+      <c r="Y8" s="20"/>
+      <c r="Z8" s="39"/>
+      <c r="AA8" s="51"/>
+      <c r="AB8" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD8" s="36"/>
+      <c r="AE8" s="16"/>
+      <c r="AF8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG8" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH8" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI8" s="14"/>
+      <c r="AJ8" s="39"/>
+      <c r="AK8" s="28"/>
+    </row>
+    <row r="9" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A9" s="76" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D9" s="29"/>
+      <c r="E9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H9" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I9" s="22"/>
+      <c r="J9" s="36"/>
+      <c r="K9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" s="36"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P9" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="36"/>
+      <c r="S9" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T9" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U9" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V9" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W9" s="16"/>
+      <c r="X9" s="36"/>
+      <c r="Y9" s="20"/>
+      <c r="Z9" s="37"/>
+      <c r="AA9" s="51"/>
+      <c r="AB9" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD9" s="36"/>
+      <c r="AE9" s="16"/>
+      <c r="AF9" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH9" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ9" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK9" s="28"/>
+    </row>
+    <row r="10" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="76" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" s="29"/>
+      <c r="E10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H10" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L10" s="36"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="30"/>
+      <c r="O10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" s="36"/>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T10" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V10" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W10" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X10" s="36"/>
+      <c r="Y10" s="20"/>
+      <c r="Z10" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA10" s="51"/>
+      <c r="AB10" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC10" s="14"/>
+      <c r="AD10" s="36"/>
+      <c r="AE10" s="16"/>
+      <c r="AF10" s="30"/>
+      <c r="AG10" s="14"/>
+      <c r="AH10" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI10" s="14"/>
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="28"/>
+    </row>
+    <row r="11" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="76" t="s">
+        <v>83</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C11" s="41"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H11" s="29"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" s="16"/>
+      <c r="P11" s="36"/>
+      <c r="Q11" s="16"/>
+      <c r="R11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S11" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T11" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U11" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V11" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W11" s="16"/>
+      <c r="X11" s="36"/>
+      <c r="Y11" s="20"/>
+      <c r="Z11" s="37"/>
+      <c r="AA11" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB11" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD11" s="36"/>
+      <c r="AE11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG11" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH11" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI11" s="16"/>
+      <c r="AJ11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK11" s="28" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A12" s="76" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="29"/>
+      <c r="E12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H12" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="22"/>
+      <c r="J12" s="36"/>
+      <c r="K12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" s="36"/>
+      <c r="Q12" s="16"/>
+      <c r="R12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S12" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T12" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U12" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V12" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X12" s="36"/>
+      <c r="Y12" s="20"/>
+      <c r="Z12" s="39"/>
+      <c r="AA12" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB12" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD12" s="36"/>
+      <c r="AE12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH12" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI12" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ12" s="39"/>
+      <c r="AK12" s="28"/>
+    </row>
+    <row r="13" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A13" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="D13" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="32"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="36"/>
+      <c r="K13" s="14"/>
+      <c r="L13" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N13" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" s="36"/>
+      <c r="Q13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R13" s="30"/>
+      <c r="S13" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T13" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U13" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V13" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W13" s="16"/>
+      <c r="X13" s="36"/>
+      <c r="Y13" s="20"/>
+      <c r="Z13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA13" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB13" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD13" s="36"/>
+      <c r="AE13" s="16"/>
+      <c r="AF13" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH13" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI13" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK13" s="28"/>
+    </row>
+    <row r="14" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A14" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D14" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H14" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I14" s="22"/>
+      <c r="J14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q14" s="16"/>
+      <c r="R14" s="36"/>
+      <c r="S14" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T14" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U14" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V14" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W14" s="16"/>
+      <c r="X14" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y14" s="20"/>
+      <c r="Z14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA14" s="51"/>
+      <c r="AB14" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD14" s="36"/>
+      <c r="AE14" s="16"/>
+      <c r="AF14" s="36"/>
+      <c r="AG14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH14" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI14" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ14" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK14" s="28"/>
+    </row>
+    <row r="15" spans="1:37" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="76" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C15" s="105" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" s="29"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L15" s="36"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="36"/>
+      <c r="O15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R15" s="36"/>
+      <c r="S15" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T15" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U15" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V15" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W15" s="20"/>
+      <c r="X15" s="36"/>
+      <c r="Y15" s="20"/>
+      <c r="Z15" s="117"/>
+      <c r="AA15" s="51"/>
+      <c r="AB15" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="16"/>
+      <c r="AD15" s="36"/>
+      <c r="AE15" s="16"/>
+      <c r="AF15" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH15" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI15" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK15" s="28"/>
+    </row>
+    <row r="16" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A16" s="76" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" s="29"/>
+      <c r="E16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="36"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N16" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" s="36"/>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S16" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T16" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U16" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V16" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X16" s="30"/>
+      <c r="Y16" s="20"/>
+      <c r="Z16" s="30"/>
+      <c r="AA16" s="51"/>
+      <c r="AB16" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD16" s="36"/>
+      <c r="AE16" s="16"/>
+      <c r="AF16" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH16" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI16" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ16" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK16" s="28"/>
+    </row>
+    <row r="17" spans="1:37" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="76" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="13"/>
+      <c r="D17" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="22"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" s="16"/>
+      <c r="P17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q17" s="16"/>
+      <c r="R17" s="30"/>
+      <c r="S17" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T17" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U17" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V17" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W17" s="16"/>
+      <c r="X17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y17" s="20"/>
+      <c r="Z17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA17" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB17" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD17" s="36"/>
+      <c r="AE17" s="16"/>
+      <c r="AF17" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG17" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH17" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI17" s="16"/>
+      <c r="AJ17" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK17" s="28"/>
+    </row>
+    <row r="18" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A18" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F18" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H18" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="22"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L18" s="36"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q18" s="16"/>
+      <c r="R18" s="36"/>
+      <c r="S18" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T18" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U18" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V18" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W18" s="16"/>
+      <c r="X18" s="36"/>
+      <c r="Y18" s="20"/>
+      <c r="Z18" s="37"/>
+      <c r="AA18" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB18" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD18" s="36"/>
+      <c r="AE18" s="16"/>
+      <c r="AF18" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH18" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI18" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK18" s="28"/>
+    </row>
+    <row r="19" spans="1:37" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="76" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C19" s="13"/>
+      <c r="D19" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="36"/>
+      <c r="I19" s="22"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L19" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N19" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O19" s="16"/>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R19" s="36"/>
+      <c r="S19" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="T19" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U19" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V19" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W19" s="16"/>
+      <c r="X19" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y19" s="20"/>
+      <c r="Z19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA19" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB19" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD19" s="36"/>
+      <c r="AE19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF19" s="36"/>
+      <c r="AG19" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH19" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI19" s="16"/>
+      <c r="AJ19" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK19" s="28"/>
+    </row>
+    <row r="20" spans="1:37" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="76" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="C20" s="13"/>
+      <c r="D20" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H20" s="29"/>
+      <c r="I20" s="22"/>
+      <c r="J20" s="30"/>
+      <c r="K20" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L20" s="36"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P20" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q20" s="16"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T20" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U20" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V20" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W20" s="16"/>
+      <c r="X20" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y20" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z20" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA20" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB20" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC20" s="16"/>
+      <c r="AD20" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE20" s="16"/>
+      <c r="AF20" s="36"/>
+      <c r="AG20" s="16"/>
+      <c r="AH20" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI20" s="14"/>
+      <c r="AJ20" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK20" s="28"/>
+    </row>
+    <row r="21" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="76" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="33"/>
+      <c r="G21" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="H21" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I21" s="22"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L21" s="36"/>
+      <c r="M21" s="16"/>
+      <c r="N21" s="36"/>
+      <c r="O21" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P21" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q21" s="16"/>
+      <c r="R21" s="36"/>
+      <c r="S21" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T21" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U21" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V21" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W21" s="16"/>
+      <c r="X21" s="36"/>
+      <c r="Y21" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z21" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA21" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB21" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC21" s="16"/>
+      <c r="AD21" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE21" s="16"/>
+      <c r="AF21" s="36"/>
+      <c r="AG21" s="16"/>
+      <c r="AH21" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI21" s="16"/>
+      <c r="AJ21" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK21" s="28"/>
+    </row>
+    <row r="22" spans="1:37" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="76" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D22" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I22" s="22"/>
+      <c r="J22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q22" s="16"/>
+      <c r="R22" s="36"/>
+      <c r="S22" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T22" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U22" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V22" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W22" s="16"/>
+      <c r="X22" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y22" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z22" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD22" s="36"/>
+      <c r="AE22" s="16"/>
+      <c r="AF22" s="36"/>
+      <c r="AG22" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH22" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI22" s="16"/>
+      <c r="AJ22" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK22" s="28"/>
+    </row>
+    <row r="23" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A23" s="76" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" s="13"/>
+      <c r="D23" s="29"/>
+      <c r="E23" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H23" s="29"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="30"/>
+      <c r="K23" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L23" s="36"/>
+      <c r="M23" s="16"/>
+      <c r="N23" s="36"/>
+      <c r="O23" s="16"/>
+      <c r="P23" s="36"/>
+      <c r="Q23" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R23" s="36"/>
+      <c r="S23" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T23" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U23" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V23" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W23" s="16"/>
+      <c r="X23" s="36"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="37"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC23" s="16"/>
+      <c r="AD23" s="36"/>
+      <c r="AE23" s="16"/>
+      <c r="AF23" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG23" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH23" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI23" s="16"/>
+      <c r="AJ23" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK23" s="28"/>
+    </row>
+    <row r="24" spans="1:37" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A24" s="76" t="s">
+        <v>124</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D24" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" s="29"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="30"/>
+      <c r="K24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L24" s="30"/>
+      <c r="M24" s="16"/>
+      <c r="N24" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P24" s="36"/>
+      <c r="Q24" s="16"/>
+      <c r="R24" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S24" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T24" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U24" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V24" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X24" s="36"/>
+      <c r="Y24" s="20"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD24" s="36"/>
+      <c r="AE24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF24" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG24" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH24" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI24" s="16"/>
+      <c r="AJ24" s="39"/>
+      <c r="AK24" s="28"/>
+    </row>
+    <row r="25" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A25" s="76" t="s">
+        <v>127</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C25" s="13"/>
+      <c r="D25" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="14"/>
+      <c r="L25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O25" s="14"/>
+      <c r="P25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q25" s="16"/>
+      <c r="R25" s="30"/>
+      <c r="S25" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T25" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U25" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="V25" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W25" s="14"/>
+      <c r="X25" s="36"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="51"/>
+      <c r="AB25" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD25" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE25" s="14"/>
+      <c r="AF25" s="30"/>
+      <c r="AG25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH25" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI25" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ25" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK25" s="28"/>
+    </row>
+    <row r="26" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="76" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M26" s="14"/>
+      <c r="N26" s="30"/>
+      <c r="O26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P26" s="36"/>
+      <c r="Q26" s="16"/>
+      <c r="R26" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S26" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T26" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U26" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V26" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X26" s="30"/>
+      <c r="Y26" s="18"/>
+      <c r="Z26" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA26" s="51"/>
+      <c r="AB26" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="14"/>
+      <c r="AD26" s="36"/>
+      <c r="AE26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF26" s="30"/>
+      <c r="AG26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH26" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI26" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ26" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK26" s="28"/>
+    </row>
+    <row r="27" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A27" s="76" t="s">
+        <v>131</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C27" s="13"/>
+      <c r="D27" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H27" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I27" s="14"/>
+      <c r="J27" s="30"/>
+      <c r="K27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P27" s="36"/>
+      <c r="Q27" s="16"/>
+      <c r="R27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S27" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T27" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U27" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V27" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X27" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y27" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z27" s="39"/>
+      <c r="AA27" s="51"/>
+      <c r="AB27" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD27" s="36"/>
+      <c r="AE27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF27" s="30"/>
+      <c r="AG27" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH27" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI27" s="14"/>
+      <c r="AJ27" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK27" s="28" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A28" s="76" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D28" s="29"/>
+      <c r="E28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H28" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I28" s="22"/>
+      <c r="J28" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L28" s="36"/>
+      <c r="M28" s="16"/>
+      <c r="N28" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P28" s="38"/>
+      <c r="Q28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R28" s="36"/>
+      <c r="S28" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T28" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U28" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="V28" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W28" s="16"/>
+      <c r="X28" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y28" s="20"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="51"/>
+      <c r="AB28" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD28" s="38"/>
+      <c r="AE28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF28" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG28" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH28" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI28" s="16"/>
+      <c r="AJ28" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK28" s="28"/>
+    </row>
+    <row r="29" spans="1:37" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A29" s="76" t="s">
+        <v>137</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="D29" s="29"/>
+      <c r="E29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="32"/>
+      <c r="I29" s="22"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L29" s="36"/>
+      <c r="M29" s="16"/>
+      <c r="N29" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P29" s="36"/>
+      <c r="Q29" s="16"/>
+      <c r="R29" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S29" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T29" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V29" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X29" s="36"/>
+      <c r="Y29" s="20"/>
+      <c r="Z29" s="37"/>
+      <c r="AA29" s="51"/>
+      <c r="AB29" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD29" s="36"/>
+      <c r="AE29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF29" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH29" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI29" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ29" s="37"/>
+      <c r="AK29" s="28"/>
+    </row>
+    <row r="30" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A30" s="76" t="s">
+        <v>140</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C30" s="13"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H30" s="29"/>
+      <c r="I30" s="22"/>
+      <c r="J30" s="30"/>
+      <c r="K30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L30" s="36"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P30" s="36"/>
+      <c r="Q30" s="16"/>
+      <c r="R30" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S30" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T30" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U30" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V30" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X30" s="36"/>
+      <c r="Y30" s="20"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="51"/>
+      <c r="AB30" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC30" s="16"/>
+      <c r="AD30" s="36"/>
+      <c r="AE30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF30" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG30" s="16"/>
+      <c r="AH30" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI30" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ30" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK30" s="28"/>
+    </row>
+    <row r="31" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="116" t="s">
+        <v>142</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C31" s="13"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H31" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I31" s="22"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L31" s="36"/>
+      <c r="M31" s="16"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P31" s="36"/>
+      <c r="Q31" s="16"/>
+      <c r="R31" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S31" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T31" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U31" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V31" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X31" s="36"/>
+      <c r="Y31" s="20"/>
+      <c r="Z31" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA31" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB31" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC31" s="16"/>
+      <c r="AD31" s="36"/>
+      <c r="AE31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF31" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH31" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI31" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ31" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK31" s="28"/>
+    </row>
+    <row r="32" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A32" s="76" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="13"/>
+      <c r="D32" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H32" s="36"/>
+      <c r="I32" s="22"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="14"/>
+      <c r="L32" s="36"/>
+      <c r="M32" s="16"/>
+      <c r="N32" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P32" s="36"/>
+      <c r="Q32" s="16"/>
+      <c r="R32" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S32" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T32" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V32" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W32" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X32" s="36"/>
+      <c r="Y32" s="20"/>
+      <c r="Z32" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA32" s="52"/>
+      <c r="AB32" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC32" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD32" s="36"/>
+      <c r="AE32" s="14"/>
+      <c r="AF32" s="30"/>
+      <c r="AG32" s="14"/>
+      <c r="AH32" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI32" s="14"/>
+      <c r="AJ32" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK32" s="28"/>
+    </row>
+    <row r="33" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="76" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F33" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H33" s="29"/>
+      <c r="I33" s="22"/>
+      <c r="J33" s="30"/>
+      <c r="K33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L33" s="36"/>
+      <c r="M33" s="16"/>
+      <c r="N33" s="36"/>
+      <c r="O33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P33" s="36"/>
+      <c r="Q33" s="16"/>
+      <c r="R33" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S33" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T33" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U33" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V33" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X33" s="36"/>
+      <c r="Y33" s="20"/>
+      <c r="Z33" s="37"/>
+      <c r="AA33" s="51"/>
+      <c r="AB33" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC33" s="16"/>
+      <c r="AD33" s="36"/>
+      <c r="AE33" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF33" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG33" s="16"/>
+      <c r="AH33" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI33" s="14"/>
+      <c r="AJ33" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK33" s="28"/>
+    </row>
+    <row r="34" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A34" s="76" t="s">
+        <v>149</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" s="29"/>
+      <c r="E34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H34" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L34" s="36"/>
+      <c r="M34" s="16"/>
+      <c r="N34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P34" s="36"/>
+      <c r="Q34" s="16"/>
+      <c r="R34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S34" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T34" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U34" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V34" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y34" s="20"/>
+      <c r="Z34" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA34" s="51"/>
+      <c r="AB34" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD34" s="36"/>
+      <c r="AE34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF34" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH34" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI34" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ34" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK34" s="28"/>
+    </row>
+    <row r="35" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A35" s="76" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" s="29"/>
+      <c r="E35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L35" s="36"/>
+      <c r="M35" s="16"/>
+      <c r="N35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O35" s="14"/>
+      <c r="P35" s="36"/>
+      <c r="Q35" s="16"/>
+      <c r="R35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S35" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T35" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U35" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V35" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y35" s="20"/>
+      <c r="Z35" s="37"/>
+      <c r="AA35" s="51"/>
+      <c r="AB35" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD35" s="36"/>
+      <c r="AE35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF35" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH35" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI35" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ35" s="59"/>
+      <c r="AK35" s="28"/>
+    </row>
+    <row r="36" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="76" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" s="29"/>
+      <c r="E36" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="36"/>
+      <c r="K36" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L36" s="36"/>
+      <c r="M36" s="16"/>
+      <c r="N36" s="30"/>
+      <c r="O36" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P36" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q36" s="16"/>
+      <c r="R36" s="36"/>
+      <c r="S36" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T36" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U36" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V36" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W36" s="16"/>
+      <c r="X36" s="36"/>
+      <c r="Y36" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z36" s="39"/>
+      <c r="AA36" s="51"/>
+      <c r="AB36" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC36" s="16"/>
+      <c r="AD36" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE36" s="16"/>
+      <c r="AF36" s="36"/>
+      <c r="AG36" s="16"/>
+      <c r="AH36" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI36" s="16"/>
+      <c r="AJ36" s="59"/>
+      <c r="AK36" s="28"/>
+    </row>
+    <row r="37" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A37" s="76" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="D37" s="30"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="43"/>
+      <c r="I37" s="22"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="14"/>
+      <c r="L37" s="36"/>
+      <c r="M37" s="16"/>
+      <c r="N37" s="30"/>
+      <c r="O37" s="14"/>
+      <c r="P37" s="34"/>
+      <c r="Q37" s="16"/>
+      <c r="R37" s="36"/>
+      <c r="S37" s="17"/>
+      <c r="T37" s="33"/>
+      <c r="U37" s="17"/>
+      <c r="V37" s="36"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="36"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="39"/>
+      <c r="AA37" s="51"/>
+      <c r="AB37" s="36"/>
+      <c r="AC37" s="16"/>
+      <c r="AD37" s="30"/>
+      <c r="AE37" s="16"/>
+      <c r="AF37" s="36"/>
+      <c r="AG37" s="16"/>
+      <c r="AH37" s="37"/>
+      <c r="AI37" s="20"/>
+      <c r="AJ37" s="39"/>
+      <c r="AK37" s="28"/>
+    </row>
+    <row r="38" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A38" s="76" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H38" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I38" s="22"/>
+      <c r="J38" s="36"/>
+      <c r="K38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L38" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N38" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P38" s="36"/>
+      <c r="Q38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R38" s="36"/>
+      <c r="S38" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T38" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U38" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V38" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W38" s="20"/>
+      <c r="X38" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y38" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z38" s="39"/>
+      <c r="AA38" s="110" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB38" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD38" s="36"/>
+      <c r="AE38" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF38" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG38" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH38" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI38" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ38" s="114"/>
+      <c r="AK38" s="28"/>
+    </row>
+    <row r="39" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A39" s="76" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C39" s="13"/>
+      <c r="D39" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F39" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H39" s="43"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="36"/>
+      <c r="K39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L39" s="36"/>
+      <c r="M39" s="16"/>
+      <c r="N39" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P39" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q39" s="16"/>
+      <c r="R39" s="109"/>
+      <c r="S39" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T39" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U39" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V39" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X39" s="36"/>
+      <c r="Y39" s="20"/>
+      <c r="Z39" s="37"/>
+      <c r="AA39" s="51"/>
+      <c r="AB39" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD39" s="36"/>
+      <c r="AE39" s="16"/>
+      <c r="AF39" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG39" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH39" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI39" s="18"/>
+      <c r="AJ39" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK39" s="28"/>
+    </row>
+    <row r="40" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="76" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H40" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L40" s="36"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="36"/>
+      <c r="O40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q40" s="16"/>
+      <c r="R40" s="36"/>
+      <c r="S40" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T40" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U40" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V40" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W40" s="16"/>
+      <c r="X40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y40" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z40" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA40" s="51"/>
+      <c r="AB40" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC40" s="16"/>
+      <c r="AD40" s="36"/>
+      <c r="AE40" s="16"/>
+      <c r="AF40" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG40" s="16"/>
+      <c r="AH40" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI40" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ40" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK40" s="28"/>
+    </row>
+    <row r="41" spans="1:37" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="76" t="s">
+        <v>168</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C41" s="102" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H41" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q41" s="16"/>
+      <c r="R41" s="36"/>
+      <c r="S41" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T41" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U41" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V41" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W41" s="16"/>
+      <c r="X41" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y41" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z41" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA41" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD41" s="36"/>
+      <c r="AE41" s="16"/>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH41" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI41" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ41" s="39"/>
+      <c r="AK41" s="28"/>
+    </row>
+    <row r="42" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="76" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C42" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="D42" s="29"/>
+      <c r="E42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I42" s="22"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O42" s="16"/>
+      <c r="P42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q42" s="16"/>
+      <c r="R42" s="36"/>
+      <c r="S42" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T42" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U42" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V42" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W42" s="16"/>
+      <c r="X42" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y42" s="20"/>
+      <c r="Z42" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA42" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB42" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD42" s="36"/>
+      <c r="AE42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF42" s="36"/>
+      <c r="AG42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH42" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI42" s="16"/>
+      <c r="AJ42" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK42" s="28"/>
+    </row>
+    <row r="43" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A43" s="76" t="s">
+        <v>176</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="D43" s="29"/>
+      <c r="E43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F43" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H43" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I43" s="22"/>
+      <c r="J43" s="43"/>
+      <c r="K43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L43" s="36"/>
+      <c r="M43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N43" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P43" s="36"/>
+      <c r="Q43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R43" s="35"/>
+      <c r="S43" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T43" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U43" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V43" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W43" s="14"/>
+      <c r="X43" s="36"/>
+      <c r="Y43" s="20"/>
+      <c r="Z43" s="37"/>
+      <c r="AA43" s="51"/>
+      <c r="AB43" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD43" s="36"/>
+      <c r="AE43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF43" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH43" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI43" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ43" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK43" s="28"/>
+    </row>
+    <row r="44" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A44" s="76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F44" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H44" s="43"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="36"/>
+      <c r="K44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L44" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N44" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P44" s="36"/>
+      <c r="Q44" s="16"/>
+      <c r="R44" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S44" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="T44" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U44" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V44" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X44" s="36"/>
+      <c r="Y44" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z44" s="39"/>
+      <c r="AA44" s="51"/>
+      <c r="AB44" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD44" s="36"/>
+      <c r="AE44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF44" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH44" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI44" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ44" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK44" s="28"/>
+    </row>
+    <row r="45" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A45" s="76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F45" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J45" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L45" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N45" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P45" s="36"/>
+      <c r="Q45" s="16"/>
+      <c r="R45" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S45" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T45" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U45" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V45" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X45" s="36"/>
+      <c r="Y45" s="18"/>
+      <c r="Z45" s="39"/>
+      <c r="AA45" s="51"/>
+      <c r="AB45" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD45" s="36"/>
+      <c r="AE45" s="14"/>
+      <c r="AF45" s="30"/>
+      <c r="AG45" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH45" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI45" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ45" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK45" s="28"/>
+    </row>
+    <row r="46" spans="1:37" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="76" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q46" s="16"/>
+      <c r="R46" s="30"/>
+      <c r="S46" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T46" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U46" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V46" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W46" s="14"/>
+      <c r="X46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y46" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z46" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA46" s="51"/>
+      <c r="AB46" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD46" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE46" s="16"/>
+      <c r="AF46" s="36"/>
+      <c r="AG46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH46" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI46" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ46" s="39"/>
+      <c r="AK46" s="28"/>
+    </row>
+    <row r="47" spans="1:37" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="76" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" s="30"/>
+      <c r="G47" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P47" s="36"/>
+      <c r="Q47" s="16"/>
+      <c r="R47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S47" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T47" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U47" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V47" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y47" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z47" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA47" s="51"/>
+      <c r="AB47" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD47" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE47" s="16"/>
+      <c r="AF47" s="36"/>
+      <c r="AG47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH47" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI47" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ47" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK47" s="28"/>
+    </row>
+    <row r="48" spans="1:37" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="76" t="s">
+        <v>192</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C48" s="19" t="s">
+        <v>194</v>
+      </c>
+      <c r="D48" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H48" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L48" s="36"/>
+      <c r="M48" s="16"/>
+      <c r="N48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P48" s="36"/>
+      <c r="Q48" s="16"/>
+      <c r="R48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S48" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T48" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U48" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V48" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X48" s="36"/>
+      <c r="Y48" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z48" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA48" s="51"/>
+      <c r="AB48" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE48" s="16"/>
+      <c r="AF48" s="36"/>
+      <c r="AG48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH48" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI48" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ48" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK48" s="28"/>
+    </row>
+    <row r="49" spans="1:37" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="76" t="s">
+        <v>195</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="C49" s="13"/>
+      <c r="D49" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F49" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G49" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H49" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J49" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L49" s="36"/>
+      <c r="M49" s="16"/>
+      <c r="N49" s="30"/>
+      <c r="O49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P49" s="36"/>
+      <c r="Q49" s="16"/>
+      <c r="R49" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S49" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T49" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U49" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V49" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W49" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X49" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y49" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z49" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA49" s="51"/>
+      <c r="AB49" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC49" s="16"/>
+      <c r="AD49" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE49" s="16"/>
+      <c r="AF49" s="36"/>
+      <c r="AG49" s="16"/>
+      <c r="AH49" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI49" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ49" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK49" s="28"/>
+    </row>
+    <row r="50" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="76" t="s">
+        <v>365</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="C50" s="13"/>
+      <c r="D50" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G50" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H50" s="32"/>
+      <c r="I50" s="22"/>
+      <c r="J50" s="37"/>
+      <c r="K50" s="16"/>
+      <c r="L50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M50" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="N50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O50" s="16"/>
+      <c r="P50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q50" s="16"/>
+      <c r="R50" s="36"/>
+      <c r="S50" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="T50" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="U50" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V50" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W50" s="16"/>
+      <c r="X50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y50" s="20"/>
+      <c r="Z50" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA50" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB50" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC50" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD50" s="36"/>
+      <c r="AE50" s="16"/>
+      <c r="AF50" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG50" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH50" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI50" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ50" s="115"/>
+      <c r="AK50" s="28"/>
+    </row>
+    <row r="51" spans="1:37" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="76" t="s">
+        <v>198</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H51" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L51" s="36"/>
+      <c r="M51" s="16"/>
+      <c r="N51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q51" s="16"/>
+      <c r="R51" s="36"/>
+      <c r="S51" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T51" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U51" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V51" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W51" s="16"/>
+      <c r="X51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y51" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z51" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA51" s="51"/>
+      <c r="AB51" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD51" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE51" s="16"/>
+      <c r="AF51" s="36"/>
+      <c r="AG51" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH51" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI51" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ51" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK51" s="28"/>
+    </row>
+    <row r="52" spans="1:37" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="76" t="s">
+        <v>201</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>203</v>
+      </c>
+      <c r="D52" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52" s="30"/>
+      <c r="G52" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="H52" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L52" s="36"/>
+      <c r="M52" s="16"/>
+      <c r="N52" s="36"/>
+      <c r="O52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P52" s="36"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S52" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T52" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U52" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V52" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y52" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z52" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA52" s="51"/>
+      <c r="AB52" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC52" s="16"/>
+      <c r="AD52" s="36"/>
+      <c r="AE52" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF52" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG52" s="16"/>
+      <c r="AH52" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI52" s="20"/>
+      <c r="AJ52" s="39"/>
+      <c r="AK52" s="28" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A53" s="76" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="D53" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I53" s="22"/>
+      <c r="J53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q53" s="16"/>
+      <c r="R53" s="36"/>
+      <c r="S53" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="T53" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U53" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V53" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W53" s="16"/>
+      <c r="X53" s="36"/>
+      <c r="Y53" s="24"/>
+      <c r="Z53" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA53" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB53" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD53" s="36"/>
+      <c r="AE53" s="16"/>
+      <c r="AF53" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH53" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI53" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ53" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK53" s="28"/>
+    </row>
+    <row r="54" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A54" s="76" t="s">
+        <v>208</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="C54" s="13"/>
+      <c r="D54" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F54" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H54" s="32"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="36"/>
+      <c r="K54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L54" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N54" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P54" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q54" s="16"/>
+      <c r="R54" s="36"/>
+      <c r="S54" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T54" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U54" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V54" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W54" s="16"/>
+      <c r="X54" s="36"/>
+      <c r="Y54" s="24"/>
+      <c r="Z54" s="37"/>
+      <c r="AA54" s="51"/>
+      <c r="AB54" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD54" s="36"/>
+      <c r="AE54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF54" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG54" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH54" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI54" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ54" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK54" s="28"/>
+    </row>
+    <row r="55" spans="1:37" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="A55" s="76" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="D55" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F55" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="H55" s="32"/>
+      <c r="I55" s="22"/>
+      <c r="J55" s="36"/>
+      <c r="K55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L55" s="36"/>
+      <c r="M55" s="16"/>
+      <c r="N55" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P55" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q55" s="16"/>
+      <c r="R55" s="36"/>
+      <c r="S55" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T55" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U55" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V55" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W55" s="16"/>
+      <c r="X55" s="36"/>
+      <c r="Y55" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z55" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA55" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB55" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD55" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF55" s="36"/>
+      <c r="AG55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH55" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI55" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ55" s="58" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK55" s="28"/>
+    </row>
+    <row r="56" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A56" s="76" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="D56" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F56" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H56" s="36"/>
+      <c r="I56" s="22"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L56" s="36"/>
+      <c r="M56" s="16"/>
+      <c r="N56" s="36"/>
+      <c r="O56" s="16"/>
+      <c r="P56" s="36"/>
+      <c r="Q56" s="16"/>
+      <c r="R56" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S56" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T56" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U56" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V56" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X56" s="36"/>
+      <c r="Y56" s="20"/>
+      <c r="Z56" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA56" s="51"/>
+      <c r="AB56" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC56" s="16"/>
+      <c r="AD56" s="36"/>
+      <c r="AE56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF56" s="36"/>
+      <c r="AG56" s="16"/>
+      <c r="AH56" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI56" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ56" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK56" s="28"/>
+    </row>
+    <row r="57" spans="1:37" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="76" t="s">
+        <v>217</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="C57" s="19" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F57" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H57" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I57" s="22"/>
+      <c r="J57" s="36"/>
+      <c r="K57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L57" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N57" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P57" s="36"/>
+      <c r="Q57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R57" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S57" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T57" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U57" s="17"/>
+      <c r="V57" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X57" s="36"/>
+      <c r="Y57" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z57" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA57" s="51"/>
+      <c r="AB57" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD57" s="36"/>
+      <c r="AE57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF57" s="36"/>
+      <c r="AG57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH57" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI57" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ57" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK57" s="28"/>
+    </row>
+    <row r="58" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A58" s="76" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F58" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G58" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H58" s="36"/>
+      <c r="I58" s="22"/>
+      <c r="J58" s="30"/>
+      <c r="K58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L58" s="36"/>
+      <c r="M58" s="16"/>
+      <c r="N58" s="36"/>
+      <c r="O58" s="16"/>
+      <c r="P58" s="36"/>
+      <c r="Q58" s="16"/>
+      <c r="R58" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S58" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T58" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U58" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V58" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X58" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y58" s="20"/>
+      <c r="Z58" s="37"/>
+      <c r="AA58" s="51"/>
+      <c r="AB58" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC58" s="16"/>
+      <c r="AD58" s="36"/>
+      <c r="AE58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF58" s="36"/>
+      <c r="AG58" s="16"/>
+      <c r="AH58" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI58" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ58" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK58" s="28"/>
+    </row>
+    <row r="59" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A59" s="76" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="13"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F59" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H59" s="30" t="s">
+        <v>224</v>
+      </c>
+      <c r="I59" s="22"/>
+      <c r="J59" s="30"/>
+      <c r="K59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L59" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M59" s="16"/>
+      <c r="N59" s="36"/>
+      <c r="O59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P59" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q59" s="16"/>
+      <c r="R59" s="109"/>
+      <c r="S59" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T59" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U59" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V59" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W59" s="16"/>
+      <c r="X59" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y59" s="20"/>
+      <c r="Z59" s="37"/>
+      <c r="AA59" s="51"/>
+      <c r="AB59" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC59" s="16"/>
+      <c r="AD59" s="36"/>
+      <c r="AE59" s="16"/>
+      <c r="AF59" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG59" s="16"/>
+      <c r="AH59" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI59" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ59" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK59" s="28"/>
+    </row>
+    <row r="60" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A60" s="76" t="s">
+        <v>225</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="C60" s="13"/>
+      <c r="D60" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F60" s="33"/>
+      <c r="G60" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="H60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P60" s="36"/>
+      <c r="Q60" s="16"/>
+      <c r="R60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S60" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T60" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U60" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V60" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X60" s="36"/>
+      <c r="Y60" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z60" s="37"/>
+      <c r="AA60" s="51"/>
+      <c r="AB60" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD60" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE60" s="16"/>
+      <c r="AF60" s="37"/>
+      <c r="AG60" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH60" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI60" s="16"/>
+      <c r="AJ60" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK60" s="28"/>
+    </row>
+    <row r="61" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A61" s="76" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>230</v>
+      </c>
+      <c r="D61" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P61" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q61" s="16"/>
+      <c r="R61" s="36"/>
+      <c r="S61" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T61" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U61" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V61" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="W61" s="16"/>
+      <c r="X61" s="36"/>
+      <c r="Y61" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z61" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA61" s="51"/>
+      <c r="AB61" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD61" s="36"/>
+      <c r="AE61" s="111"/>
+      <c r="AF61" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH61" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI61" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ61" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK61" s="28"/>
+    </row>
+    <row r="62" spans="1:37" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A62" s="76" t="s">
+        <v>232</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="C62" s="13"/>
+      <c r="D62" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I62" s="22"/>
+      <c r="J62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L62" s="36"/>
+      <c r="M62" s="16"/>
+      <c r="N62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O62" s="16"/>
+      <c r="P62" s="36"/>
+      <c r="Q62" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="R62" s="36"/>
+      <c r="S62" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T62" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U62" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V62" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W62" s="16"/>
+      <c r="X62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y62" s="20"/>
+      <c r="Z62" s="37"/>
+      <c r="AA62" s="51"/>
+      <c r="AB62" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD62" s="36"/>
+      <c r="AE62" s="108" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF62" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH62" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI62" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ62" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK62" s="28"/>
+    </row>
+    <row r="63" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A63" s="76" t="s">
+        <v>234</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="C63" s="13"/>
+      <c r="D63" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F63" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="30"/>
+      <c r="I63" s="22"/>
+      <c r="J63" s="36"/>
+      <c r="K63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L63" s="36"/>
+      <c r="M63" s="16"/>
+      <c r="N63" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O63" s="16"/>
+      <c r="P63" s="36"/>
+      <c r="Q63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R63" s="35"/>
+      <c r="S63" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T63" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U63" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V63" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W63" s="16"/>
+      <c r="X63" s="36"/>
+      <c r="Y63" s="20"/>
+      <c r="Z63" s="37"/>
+      <c r="AA63" s="51"/>
+      <c r="AB63" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD63" s="36"/>
+      <c r="AE63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF63" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH63" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI63" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ63" s="37"/>
+      <c r="AK63" s="28"/>
+    </row>
+    <row r="64" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A64" s="76" t="s">
+        <v>236</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>237</v>
+      </c>
+      <c r="C64" s="13"/>
+      <c r="D64" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F64" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H64" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I64" s="22"/>
+      <c r="J64" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L64" s="36"/>
+      <c r="M64" s="16"/>
+      <c r="N64" s="36"/>
+      <c r="O64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P64" s="36"/>
+      <c r="Q64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R64" s="36"/>
+      <c r="S64" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T64" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U64" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V64" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W64" s="16"/>
+      <c r="X64" s="36"/>
+      <c r="Y64" s="20"/>
+      <c r="Z64" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA64" s="51"/>
+      <c r="AB64" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC64" s="16"/>
+      <c r="AD64" s="36"/>
+      <c r="AE64" s="16"/>
+      <c r="AF64" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG64" s="16"/>
+      <c r="AH64" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI64" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ64" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK64" s="28"/>
+    </row>
+    <row r="65" spans="1:37" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A65" s="77" t="s">
+        <v>238</v>
+      </c>
+      <c r="B65" s="63" t="s">
+        <v>239</v>
+      </c>
+      <c r="C65" s="64"/>
+      <c r="D65" s="30"/>
+      <c r="E65" s="65"/>
+      <c r="F65" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G65" s="66" t="s">
+        <v>240</v>
+      </c>
+      <c r="H65" s="29"/>
+      <c r="I65" s="68"/>
+      <c r="J65" s="30"/>
+      <c r="K65" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="L65" s="36"/>
+      <c r="M65" s="69"/>
+      <c r="N65" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O65" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="P65" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q65" s="73"/>
+      <c r="R65" s="36"/>
+      <c r="S65" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="T65" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U65" s="70" t="s">
+        <v>241</v>
+      </c>
+      <c r="V65" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="W65" s="69"/>
+      <c r="X65" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y65" s="72"/>
+      <c r="Z65" s="39"/>
+      <c r="AA65" s="67"/>
+      <c r="AB65" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC65" s="69"/>
+      <c r="AD65" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE65" s="112"/>
+      <c r="AF65" s="30"/>
+      <c r="AG65" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH65" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI65" s="65"/>
+      <c r="AJ65" s="39"/>
+      <c r="AK65" s="73"/>
+    </row>
+    <row r="66" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A66" s="76" t="s">
+        <v>243</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="C66" s="13"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G66" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H66" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I66" s="22"/>
+      <c r="J66" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K66" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L66" s="36"/>
+      <c r="M66" s="16"/>
+      <c r="N66" s="36"/>
+      <c r="O66" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P66" s="30"/>
+      <c r="Q66" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R66" s="36"/>
+      <c r="S66" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T66" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U66" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V66" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W66" s="16"/>
+      <c r="X66" s="36"/>
+      <c r="Y66" s="20"/>
+      <c r="Z66" s="37"/>
+      <c r="AA66" s="51"/>
+      <c r="AB66" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC66" s="16"/>
+      <c r="AD66" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE66" s="16"/>
+      <c r="AF66" s="36"/>
+      <c r="AG66" s="16"/>
+      <c r="AH66" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI66" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ66" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK66" s="28"/>
+    </row>
+    <row r="67" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A67" s="76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B67" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="E1" s="96"/>
-[...43 lines deleted...]
-      <c r="C2" s="15" t="s">
+      <c r="C67" s="13"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G67" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="H67" s="32"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="36"/>
+      <c r="K67" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L67" s="36"/>
+      <c r="M67" s="14"/>
+      <c r="N67" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O67" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P67" s="36"/>
+      <c r="Q67" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R67" s="36"/>
+      <c r="S67" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T67" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U67" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V67" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W67" s="16"/>
+      <c r="X67" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y67" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z67" s="37"/>
+      <c r="AA67" s="51"/>
+      <c r="AB67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC67" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD67" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE67" s="16"/>
+      <c r="AF67" s="36"/>
+      <c r="AG67" s="16"/>
+      <c r="AH67" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI67" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ67" s="37"/>
+      <c r="AK67" s="28"/>
+    </row>
+    <row r="68" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A68" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" s="63" t="s">
+        <v>249</v>
+      </c>
+      <c r="C68" s="64"/>
+      <c r="D68" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="F68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G68" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="H68" s="32"/>
+      <c r="I68" s="68"/>
+      <c r="J68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="L68" s="36"/>
+      <c r="M68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="N68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="P68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q68" s="65"/>
+      <c r="R68" s="36"/>
+      <c r="S68" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="T68" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U68" s="70" t="s">
+        <v>57</v>
+      </c>
+      <c r="V68" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="W68" s="69"/>
+      <c r="X68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y68" s="71"/>
+      <c r="Z68" s="37"/>
+      <c r="AA68" s="67"/>
+      <c r="AB68" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD68" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE68" s="69"/>
+      <c r="AF68" s="36"/>
+      <c r="AG68" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH68" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI68" s="65"/>
+      <c r="AJ68" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK68" s="73"/>
+    </row>
+    <row r="69" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A69" s="76" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C69" s="13"/>
+      <c r="D69" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F69" s="30"/>
+      <c r="G69" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="H69" s="36"/>
+      <c r="I69" s="22"/>
+      <c r="J69" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L69" s="36"/>
+      <c r="M69" s="16"/>
+      <c r="N69" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P69" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q69" s="16"/>
+      <c r="R69" s="36"/>
+      <c r="S69" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T69" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U69" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V69" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W69" s="16"/>
+      <c r="X69" s="36"/>
+      <c r="Y69" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z69" s="37"/>
+      <c r="AA69" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB69" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD69" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE69" s="16"/>
+      <c r="AF69" s="36"/>
+      <c r="AG69" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH69" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI69" s="16"/>
+      <c r="AJ69" s="56"/>
+      <c r="AK69" s="28"/>
+    </row>
+    <row r="70" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A70" s="76" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="C70" s="13"/>
+      <c r="D70" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F70" s="30"/>
+      <c r="G70" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H70" s="36"/>
+      <c r="I70" s="22"/>
+      <c r="J70" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L70" s="36"/>
+      <c r="M70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N70" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P70" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q70" s="16"/>
+      <c r="R70" s="36"/>
+      <c r="S70" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T70" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U70" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V70" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W70" s="16"/>
+      <c r="X70" s="36"/>
+      <c r="Y70" s="20"/>
+      <c r="Z70" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA70" s="51"/>
+      <c r="AB70" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD70" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE70" s="16"/>
+      <c r="AF70" s="36"/>
+      <c r="AG70" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH70" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI70" s="20"/>
+      <c r="AJ70" s="37"/>
+      <c r="AK70" s="28"/>
+    </row>
+    <row r="71" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A71" s="76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="C71" s="13"/>
+      <c r="D71" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F71" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H71" s="36"/>
+      <c r="I71" s="22"/>
+      <c r="J71" s="36"/>
+      <c r="K71" s="14"/>
+      <c r="L71" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N71" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O71" s="16"/>
+      <c r="P71" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q71" s="16"/>
+      <c r="R71" s="36"/>
+      <c r="S71" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T71" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U71" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V71" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W71" s="16"/>
+      <c r="X71" s="36"/>
+      <c r="Y71" s="20"/>
+      <c r="Z71" s="37"/>
+      <c r="AA71" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB71" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD71" s="36"/>
+      <c r="AE71" s="16"/>
+      <c r="AF71" s="36"/>
+      <c r="AG71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH71" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI71" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ71" s="60"/>
+      <c r="AK71" s="28"/>
+    </row>
+    <row r="72" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A72" s="76" t="s">
+        <v>256</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>257</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="D72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E72" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I72" s="14"/>
+      <c r="J72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K72" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M72" s="16"/>
+      <c r="N72" s="36"/>
+      <c r="O72" s="16"/>
+      <c r="P72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q72" s="16"/>
+      <c r="R72" s="36"/>
+      <c r="S72" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T72" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U72" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V72" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W72" s="16"/>
+      <c r="X72" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y72" s="20"/>
+      <c r="Z72" s="37"/>
+      <c r="AA72" s="51"/>
+      <c r="AB72" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC72" s="16"/>
+      <c r="AD72" s="36"/>
+      <c r="AE72" s="16"/>
+      <c r="AF72" s="36"/>
+      <c r="AG72" s="16"/>
+      <c r="AH72" s="36"/>
+      <c r="AI72" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ72" s="37"/>
+      <c r="AK72" s="28"/>
+    </row>
+    <row r="73" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A73" s="76" t="s">
+        <v>259</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="C73" s="13"/>
+      <c r="D73" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F73" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G73" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H73" s="34"/>
+      <c r="I73" s="22"/>
+      <c r="J73" s="36"/>
+      <c r="K73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L73" s="36"/>
+      <c r="M73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N73" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P73" s="36"/>
+      <c r="Q73" s="16"/>
+      <c r="R73" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S73" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T73" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U73" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V73" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X73" s="36"/>
+      <c r="Y73" s="20"/>
+      <c r="Z73" s="37"/>
+      <c r="AA73" s="51"/>
+      <c r="AB73" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD73" s="36"/>
+      <c r="AE73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF73" s="36"/>
+      <c r="AG73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH73" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI73" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ73" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK73" s="28"/>
+    </row>
+    <row r="74" spans="1:37" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="76" t="s">
+        <v>261</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="C74" s="19" t="s">
+        <v>263</v>
+      </c>
+      <c r="D74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F74" s="30"/>
+      <c r="G74" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I74" s="22"/>
+      <c r="J74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L74" s="36"/>
+      <c r="M74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P74" s="36"/>
+      <c r="Q74" s="16"/>
+      <c r="R74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S74" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T74" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U74" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V74" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y74" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z74" s="37"/>
+      <c r="AA74" s="51"/>
+      <c r="AB74" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD74" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF74" s="36"/>
+      <c r="AG74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH74" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI74" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ74" s="56"/>
+      <c r="AK74" s="28"/>
+    </row>
+    <row r="75" spans="1:37" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="76" t="s">
+        <v>265</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="D75" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F75" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H75" s="29"/>
+      <c r="I75" s="22"/>
+      <c r="J75" s="36"/>
+      <c r="K75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L75" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M75" s="16"/>
+      <c r="N75" s="36"/>
+      <c r="O75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P75" s="36"/>
+      <c r="Q75" s="16"/>
+      <c r="R75" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S75" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T75" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U75" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V75" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X75" s="36"/>
+      <c r="Y75" s="20"/>
+      <c r="Z75" s="37"/>
+      <c r="AA75" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB75" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC75" s="16"/>
+      <c r="AD75" s="36"/>
+      <c r="AE75" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF75" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG75" s="16"/>
+      <c r="AH75" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI75" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ75" s="56"/>
+      <c r="AK75" s="28"/>
+    </row>
+    <row r="76" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A76" s="76" t="s">
+        <v>268</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="C76" s="13"/>
+      <c r="D76" s="29"/>
+      <c r="E76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F76" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="H76" s="29"/>
+      <c r="I76" s="22"/>
+      <c r="J76" s="36"/>
+      <c r="K76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L76" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N76" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O76" s="14"/>
+      <c r="P76" s="36"/>
+      <c r="Q76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R76" s="30"/>
+      <c r="S76" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T76" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U76" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V76" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W76" s="14"/>
+      <c r="X76" s="36"/>
+      <c r="Y76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z76" s="37"/>
+      <c r="AA76" s="52"/>
+      <c r="AB76" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD76" s="36"/>
+      <c r="AE76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF76" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG76" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH76" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI76" s="18"/>
+      <c r="AJ76" s="37"/>
+      <c r="AK76" s="28"/>
+    </row>
+    <row r="77" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A77" s="76" t="s">
+        <v>271</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="D77" s="29"/>
+      <c r="E77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F77" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G77" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H77" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I77" s="22"/>
+      <c r="J77" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L77" s="36"/>
+      <c r="M77" s="16"/>
+      <c r="N77" s="36"/>
+      <c r="O77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P77" s="36"/>
+      <c r="Q77" s="16"/>
+      <c r="R77" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S77" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T77" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U77" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V77" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X77" s="36"/>
+      <c r="Y77" s="20"/>
+      <c r="Z77" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA77" s="51"/>
+      <c r="AB77" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC77" s="16"/>
+      <c r="AD77" s="36"/>
+      <c r="AE77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF77" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG77" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH77" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI77" s="16"/>
+      <c r="AJ77" s="37"/>
+      <c r="AK77" s="28"/>
+    </row>
+    <row r="78" spans="1:37" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A78" s="76" t="s">
+        <v>274</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C78" s="13"/>
+      <c r="D78" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F78" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H78" s="29"/>
+      <c r="I78" s="22"/>
+      <c r="J78" s="36"/>
+      <c r="K78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L78" s="36"/>
+      <c r="M78" s="14"/>
+      <c r="N78" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O78" s="14"/>
+      <c r="P78" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q78" s="16"/>
+      <c r="R78" s="30"/>
+      <c r="S78" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T78" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U78" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V78" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W78" s="14"/>
+      <c r="X78" s="36"/>
+      <c r="Y78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z78" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA78" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB78" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC78" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD78" s="36"/>
+      <c r="AE78" s="14"/>
+      <c r="AF78" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG78" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH78" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI78" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ78" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK78" s="28"/>
+    </row>
+    <row r="79" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A79" s="76" t="s">
+        <v>276</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="C79" s="13"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I79" s="22"/>
+      <c r="J79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q79" s="16"/>
+      <c r="R79" s="36"/>
+      <c r="S79" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T79" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U79" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V79" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W79" s="16"/>
+      <c r="X79" s="36"/>
+      <c r="Y79" s="20"/>
+      <c r="Z79" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA79" s="51"/>
+      <c r="AB79" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD79" s="36"/>
+      <c r="AE79" s="16"/>
+      <c r="AF79" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH79" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI79" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ79" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK79" s="28"/>
+    </row>
+    <row r="80" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A80" s="77" t="s">
+        <v>278</v>
+      </c>
+      <c r="B80" s="63" t="s">
+        <v>279</v>
+      </c>
+      <c r="C80" s="64"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="F80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G80" s="66" t="s">
+        <v>280</v>
+      </c>
+      <c r="H80" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I80" s="68"/>
+      <c r="J80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K80" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="L80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M80" s="65"/>
+      <c r="N80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O80" s="65"/>
+      <c r="P80" s="107" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q80" s="69"/>
+      <c r="R80" s="36"/>
+      <c r="S80" s="70" t="s">
+        <v>112</v>
+      </c>
+      <c r="T80" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U80" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="V80" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W80" s="69"/>
+      <c r="X80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y80" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z80" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA80" s="67"/>
+      <c r="AB80" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC80" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD80" s="36"/>
+      <c r="AE80" s="69"/>
+      <c r="AF80" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG80" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH80" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI80" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ80" s="39"/>
+      <c r="AK80" s="73"/>
+    </row>
+    <row r="81" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A81" s="76" t="s">
+        <v>281</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="D81" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F81" s="30"/>
+      <c r="G81" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="H81" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I81" s="22"/>
+      <c r="J81" s="36"/>
+      <c r="K81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L81" s="36"/>
+      <c r="M81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N81" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P81" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q81" s="16"/>
+      <c r="R81" s="36"/>
+      <c r="S81" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T81" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U81" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="V81" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W81" s="16"/>
+      <c r="X81" s="36"/>
+      <c r="Y81" s="20"/>
+      <c r="Z81" s="37"/>
+      <c r="AA81" s="51"/>
+      <c r="AB81" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD81" s="36"/>
+      <c r="AE81" s="16"/>
+      <c r="AF81" s="36"/>
+      <c r="AG81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH81" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI81" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ81" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK81" s="28"/>
+    </row>
+    <row r="82" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="76" t="s">
+        <v>284</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C82" s="13"/>
+      <c r="D82" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F82" s="30"/>
+      <c r="G82" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H82" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J82" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L82" s="36"/>
+      <c r="M82" s="16"/>
+      <c r="N82" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P82" s="30"/>
+      <c r="Q82" s="16"/>
+      <c r="R82" s="36"/>
+      <c r="S82" s="17"/>
+      <c r="T82" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U82" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V82" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W82" s="16"/>
+      <c r="X82" s="36"/>
+      <c r="Y82" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z82" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA82" s="51"/>
+      <c r="AB82" s="36"/>
+      <c r="AC82" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD82" s="36"/>
+      <c r="AE82" s="16"/>
+      <c r="AF82" s="30"/>
+      <c r="AG82" s="14"/>
+      <c r="AH82" s="36"/>
+      <c r="AI82" s="14"/>
+      <c r="AJ82" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK82" s="28"/>
+    </row>
+    <row r="83" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="76" t="s">
+        <v>286</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="C83" s="13"/>
+      <c r="D83" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F83" s="30"/>
+      <c r="G83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="32"/>
+      <c r="I83" s="23"/>
+      <c r="J83" s="36"/>
+      <c r="K83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L83" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N83" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O83" s="16"/>
+      <c r="P83" s="35"/>
+      <c r="Q83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R83" s="36"/>
+      <c r="S83" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T83" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U83" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V83" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="W83" s="16"/>
+      <c r="X83" s="36"/>
+      <c r="Y83" s="20"/>
+      <c r="Z83" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA83" s="51"/>
+      <c r="AB83" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD83" s="36"/>
+      <c r="AE83" s="16"/>
+      <c r="AF83" s="36"/>
+      <c r="AG83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH83" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI83" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ83" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK83" s="28"/>
+    </row>
+    <row r="84" spans="1:37" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="76" t="s">
+        <v>288</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="C84" s="13"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F84" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="H84" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I84" s="22"/>
+      <c r="J84" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L84" s="36"/>
+      <c r="M84" s="16"/>
+      <c r="N84" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O84" s="16"/>
+      <c r="P84" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q84" s="16"/>
+      <c r="R84" s="36"/>
+      <c r="S84" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T84" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U84" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V84" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W84" s="16"/>
+      <c r="X84" s="36"/>
+      <c r="Y84" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z84" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA84" s="51"/>
+      <c r="AB84" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD84" s="36"/>
+      <c r="AE84" s="16"/>
+      <c r="AF84" s="36"/>
+      <c r="AG84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH84" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI84" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ84" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK84" s="28"/>
+    </row>
+    <row r="85" spans="1:37" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="C85" s="53"/>
+      <c r="D85" s="29"/>
+      <c r="E85" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F85" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H85" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I85" s="18"/>
+      <c r="J85" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K85" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L85" s="30"/>
+      <c r="M85" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N85" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O85" s="16"/>
+      <c r="P85" s="30"/>
+      <c r="Q85" s="16"/>
+      <c r="R85" s="36"/>
+      <c r="S85" s="17"/>
+      <c r="T85" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U85" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V85" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W85" s="16"/>
+      <c r="X85" s="30"/>
+      <c r="Y85" s="18"/>
+      <c r="Z85" s="37"/>
+      <c r="AA85" s="51"/>
+      <c r="AB85" s="36"/>
+      <c r="AC85" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD85" s="36"/>
+      <c r="AE85" s="16"/>
+      <c r="AF85" s="30"/>
+      <c r="AG85" s="14"/>
+      <c r="AH85" s="36"/>
+      <c r="AI85" s="14"/>
+      <c r="AJ85" s="37"/>
+      <c r="AK85" s="28"/>
+    </row>
+    <row r="86" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A86" s="76" t="s">
+        <v>292</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="C86" s="13"/>
+      <c r="D86" s="36"/>
+      <c r="E86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I86" s="22"/>
+      <c r="J86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L86" s="36"/>
+      <c r="M86" s="16"/>
+      <c r="N86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O86" s="16"/>
+      <c r="P86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q86" s="16"/>
+      <c r="R86" s="36"/>
+      <c r="S86" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T86" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U86" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V86" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W86" s="16"/>
+      <c r="X86" s="36"/>
+      <c r="Y86" s="20"/>
+      <c r="Z86" s="37"/>
+      <c r="AA86" s="51"/>
+      <c r="AB86" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD86" s="36"/>
+      <c r="AE86" s="16"/>
+      <c r="AF86" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH86" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI86" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ86" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK86" s="28"/>
+    </row>
+    <row r="87" spans="1:37" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="76" t="s">
+        <v>366</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="C87" s="13"/>
+      <c r="D87" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F87" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H87" s="30"/>
+      <c r="I87" s="22"/>
+      <c r="J87" s="30"/>
+      <c r="K87" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L87" s="36"/>
+      <c r="M87" s="16"/>
+      <c r="N87" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O87" s="14"/>
+      <c r="P87" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q87" s="16"/>
+      <c r="R87" s="30"/>
+      <c r="S87" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T87" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U87" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V87" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W87" s="14"/>
+      <c r="X87" s="36"/>
+      <c r="Y87" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z87" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA87" s="51"/>
+      <c r="AB87" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC87" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD87" s="36"/>
+      <c r="AE87" s="14"/>
+      <c r="AF87" s="30"/>
+      <c r="AG87" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH87" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI87" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ87" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK87" s="28"/>
+    </row>
+    <row r="88" spans="1:37" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="76" t="s">
+        <v>295</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="C88" s="104" t="s">
         <v>297</v>
       </c>
-      <c r="D2" s="10" t="s">
-[...11 lines deleted...]
-      <c r="H2" s="10" t="s">
+      <c r="D88" s="29"/>
+      <c r="E88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I88" s="22"/>
+      <c r="J88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O88" s="16"/>
+      <c r="P88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q88" s="16"/>
+      <c r="R88" s="36"/>
+      <c r="S88" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T88" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U88" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V88" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W88" s="16"/>
+      <c r="X88" s="36"/>
+      <c r="Y88" s="20"/>
+      <c r="Z88" s="39"/>
+      <c r="AA88" s="51"/>
+      <c r="AB88" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD88" s="36"/>
+      <c r="AE88" s="16"/>
+      <c r="AF88" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG88" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH88" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI88" s="16"/>
+      <c r="AJ88" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK88" s="28"/>
+    </row>
+    <row r="89" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A89" s="76" t="s">
+        <v>298</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C89" s="53"/>
+      <c r="D89" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I89" s="22"/>
+      <c r="J89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O89" s="16"/>
+      <c r="P89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q89" s="16"/>
+      <c r="R89" s="36"/>
+      <c r="S89" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T89" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U89" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V89" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="W89" s="16"/>
+      <c r="X89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y89" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z89" s="37"/>
+      <c r="AA89" s="51"/>
+      <c r="AB89" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD89" s="36"/>
+      <c r="AE89" s="16"/>
+      <c r="AF89" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH89" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI89" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ89" s="37"/>
+      <c r="AK89" s="79" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="90" spans="1:37" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="76" t="s">
+        <v>301</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C90" s="53"/>
+      <c r="D90" s="29"/>
+      <c r="E90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I90" s="28"/>
+      <c r="J90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L90" s="36"/>
+      <c r="M90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O90" s="16"/>
+      <c r="P90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q90" s="16"/>
+      <c r="R90" s="36"/>
+      <c r="S90" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T90" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U90" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V90" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W90" s="16"/>
+      <c r="X90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y90" s="20"/>
+      <c r="Z90" s="37"/>
+      <c r="AA90" s="51"/>
+      <c r="AB90" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD90" s="36"/>
+      <c r="AE90" s="16"/>
+      <c r="AF90" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH90" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI90" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ90" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK90" s="28"/>
+    </row>
+    <row r="91" spans="1:37" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="76" t="s">
+        <v>303</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="D91" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="I91" s="106"/>
+      <c r="J91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L91" s="36"/>
+      <c r="M91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O91" s="16"/>
+      <c r="P91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q91" s="16"/>
+      <c r="R91" s="36"/>
+      <c r="S91" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T91" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U91" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V91" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W91" s="16"/>
+      <c r="X91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y91" s="20"/>
+      <c r="Z91" s="37"/>
+      <c r="AA91" s="51"/>
+      <c r="AB91" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD91" s="36"/>
+      <c r="AE91" s="16"/>
+      <c r="AF91" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH91" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI91" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ91" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK91" s="28"/>
+    </row>
+    <row r="92" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A92" s="76" t="s">
+        <v>306</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="C92" s="13"/>
+      <c r="D92" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F92" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="38"/>
+      <c r="I92" s="23"/>
+      <c r="J92" s="36"/>
+      <c r="K92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L92" s="36"/>
+      <c r="M92" s="16"/>
+      <c r="N92" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O92" s="16"/>
+      <c r="P92" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q92" s="16"/>
+      <c r="R92" s="36"/>
+      <c r="S92" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T92" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U92" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V92" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W92" s="16"/>
+      <c r="X92" s="36"/>
+      <c r="Y92" s="20"/>
+      <c r="Z92" s="37"/>
+      <c r="AA92" s="51"/>
+      <c r="AB92" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD92" s="36"/>
+      <c r="AE92" s="16"/>
+      <c r="AF92" s="36"/>
+      <c r="AG92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH92" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI92" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ92" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK92" s="28"/>
+    </row>
+    <row r="93" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A93" s="76" t="s">
+        <v>308</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C93" s="13"/>
+      <c r="D93" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F93" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="H93" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I93" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J93" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K93" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L93" s="36"/>
+      <c r="M93" s="16"/>
+      <c r="N93" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O93" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P93" s="30"/>
+      <c r="Q93" s="16"/>
+      <c r="R93" s="36"/>
+      <c r="S93" s="17"/>
+      <c r="T93" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U93" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V93" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W93" s="16"/>
+      <c r="X93" s="36"/>
+      <c r="Y93" s="18"/>
+      <c r="Z93" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA93" s="51"/>
+      <c r="AB93" s="37"/>
+      <c r="AC93" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD93" s="36"/>
+      <c r="AE93" s="16"/>
+      <c r="AF93" s="30"/>
+      <c r="AG93" s="14"/>
+      <c r="AH93" s="37"/>
+      <c r="AI93" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ93" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK93" s="28"/>
+    </row>
+    <row r="94" spans="1:37" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="99" t="s">
+        <v>367</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="C94" s="98" t="s">
+        <v>311</v>
+      </c>
+      <c r="D94" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F94" s="33"/>
+      <c r="G94" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I94" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="J94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K94" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L94" s="36"/>
+      <c r="M94" s="14"/>
+      <c r="N94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O94" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="P94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q94" s="16"/>
+      <c r="R94" s="36"/>
+      <c r="S94" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="T94" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U94" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V94" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W94" s="16"/>
+      <c r="X94" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y94" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z94" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA94" s="51"/>
+      <c r="AB94" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC94" s="14"/>
+      <c r="AD94" s="30"/>
+      <c r="AE94" s="16"/>
+      <c r="AF94" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG94" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH94" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI94" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ94" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK94" s="28"/>
+    </row>
+    <row r="95" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A95" s="76" t="s">
+        <v>312</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="C95" s="13"/>
+      <c r="D95" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F95" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="H95" s="30"/>
+      <c r="I95" s="22"/>
+      <c r="J95" s="30"/>
+      <c r="K95" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L95" s="36"/>
+      <c r="M95" s="14"/>
+      <c r="N95" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O95" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P95" s="30"/>
+      <c r="Q95" s="16"/>
+      <c r="R95" s="36"/>
+      <c r="S95" s="17"/>
+      <c r="T95" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="U95" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="V95" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W95" s="16"/>
+      <c r="X95" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y95" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z95" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA95" s="51"/>
+      <c r="AB95" s="36"/>
+      <c r="AC95" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD95" s="30"/>
+      <c r="AE95" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF95" s="36"/>
+      <c r="AG95" s="14"/>
+      <c r="AH95" s="36"/>
+      <c r="AI95" s="14"/>
+      <c r="AJ95" s="37"/>
+      <c r="AK95" s="28"/>
+    </row>
+    <row r="96" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A96" s="76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="C96" s="13"/>
+      <c r="D96" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E96" s="14"/>
+      <c r="F96" s="33"/>
+      <c r="G96" s="15" t="s">
         <v>316</v>
       </c>
-      <c r="I2" s="5" t="s">
-[...53 lines deleted...]
-      <c r="AA2" s="83" t="s">
+      <c r="H96" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="I96" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J96" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K96" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L96" s="36"/>
+      <c r="M96" s="16"/>
+      <c r="N96" s="36"/>
+      <c r="O96" s="16"/>
+      <c r="P96" s="36"/>
+      <c r="Q96" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R96" s="36"/>
+      <c r="S96" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T96" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U96" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V96" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W96" s="16"/>
+      <c r="X96" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y96" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z96" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA96" s="51"/>
+      <c r="AB96" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC96" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD96" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE96" s="16"/>
+      <c r="AF96" s="36"/>
+      <c r="AG96" s="16"/>
+      <c r="AH96" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI96" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ96" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK96" s="28"/>
+    </row>
+    <row r="97" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A97" s="76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="C97" s="13"/>
+      <c r="D97" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F97" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G97" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H97" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I97" s="22"/>
+      <c r="J97" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L97" s="36"/>
+      <c r="M97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N97" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P97" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q97" s="14"/>
+      <c r="R97" s="36"/>
+      <c r="S97" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T97" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U97" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V97" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="W97" s="16"/>
+      <c r="X97" s="36"/>
+      <c r="Y97" s="20"/>
+      <c r="Z97" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA97" s="51"/>
+      <c r="AB97" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD97" s="36"/>
+      <c r="AE97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF97" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH97" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI97" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ97" s="39"/>
+      <c r="AK97" s="28"/>
+    </row>
+    <row r="98" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="D98" s="30"/>
+      <c r="E98" s="14"/>
+      <c r="F98" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G98" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H98" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J98" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L98" s="36"/>
+      <c r="M98" s="16"/>
+      <c r="N98" s="36"/>
+      <c r="O98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P98" s="36"/>
+      <c r="Q98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R98" s="36"/>
+      <c r="S98" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T98" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U98" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V98" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X98" s="36"/>
+      <c r="Y98" s="20"/>
+      <c r="Z98" s="37"/>
+      <c r="AA98" s="51"/>
+      <c r="AB98" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC98" s="16"/>
+      <c r="AD98" s="36"/>
+      <c r="AE98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF98" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG98" s="16"/>
+      <c r="AH98" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI98" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ98" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK98" s="28"/>
+    </row>
+    <row r="99" spans="1:37" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="76" t="s">
+        <v>322</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C99" s="13"/>
+      <c r="D99" s="34"/>
+      <c r="E99" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F99" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H99" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I99" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J99" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K99" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L99" s="36"/>
+      <c r="M99" s="16"/>
+      <c r="N99" s="36"/>
+      <c r="O99" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P99" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q99" s="16"/>
+      <c r="R99" s="36"/>
+      <c r="S99" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T99" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U99" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V99" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W99" s="16"/>
+      <c r="X99" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y99" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z99" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA99" s="51"/>
+      <c r="AB99" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC99" s="16"/>
+      <c r="AD99" s="36"/>
+      <c r="AE99" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF99" s="36"/>
+      <c r="AG99" s="16"/>
+      <c r="AH99" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI99" s="16"/>
+      <c r="AJ99" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK99" s="28"/>
+    </row>
+    <row r="100" spans="1:37" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="76" t="s">
+        <v>324</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="C100" s="13"/>
+      <c r="D100" s="34"/>
+      <c r="E100" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F100" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G100" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H100" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I100" s="22"/>
+      <c r="J100" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K100" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L100" s="36"/>
+      <c r="M100" s="16"/>
+      <c r="N100" s="36"/>
+      <c r="O100" s="16"/>
+      <c r="P100" s="36"/>
+      <c r="Q100" s="16"/>
+      <c r="R100" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S100" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T100" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U100" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V100" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W100" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X100" s="36"/>
+      <c r="Y100" s="20"/>
+      <c r="Z100" s="37"/>
+      <c r="AA100" s="51"/>
+      <c r="AB100" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC100" s="16"/>
+      <c r="AD100" s="36"/>
+      <c r="AE100" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF100" s="36"/>
+      <c r="AG100" s="16"/>
+      <c r="AH100" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI100" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ100" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK100" s="28"/>
+    </row>
+    <row r="101" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A101" s="76" t="s">
+        <v>326</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="D101" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="H101" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q101" s="16"/>
+      <c r="R101" s="36"/>
+      <c r="S101" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T101" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U101" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V101" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W101" s="16"/>
+      <c r="X101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y101" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z101" s="39"/>
+      <c r="AA101" s="51"/>
+      <c r="AB101" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD101" s="36"/>
+      <c r="AE101" s="16"/>
+      <c r="AF101" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH101" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI101" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ101" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK101" s="28"/>
+    </row>
+    <row r="102" spans="1:37" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="99" t="s">
+        <v>330</v>
+      </c>
+      <c r="B102" s="103" t="s">
+        <v>331</v>
+      </c>
+      <c r="C102" s="98"/>
+      <c r="D102" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F102" s="30"/>
+      <c r="G102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="I102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N102" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q102" s="16"/>
+      <c r="R102" s="36"/>
+      <c r="S102" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="T102" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U102" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V102" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="W102" s="16"/>
+      <c r="X102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y102" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z102" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA102" s="51"/>
+      <c r="AB102" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD102" s="36"/>
+      <c r="AE102" s="16"/>
+      <c r="AF102" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH102" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI102" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ102" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK102" s="28"/>
+    </row>
+    <row r="103" spans="1:37" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="99" t="s">
+        <v>332</v>
+      </c>
+      <c r="B103" s="94" t="s">
+        <v>333</v>
+      </c>
+      <c r="C103" s="102" t="s">
+        <v>334</v>
+      </c>
+      <c r="D103" s="29"/>
+      <c r="E103" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F103" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G103" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="H103" s="29"/>
+      <c r="I103" s="14"/>
+      <c r="J103" s="30"/>
+      <c r="K103" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L103" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M103" s="14"/>
+      <c r="N103" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O103" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P103" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q103" s="16"/>
+      <c r="R103" s="36"/>
+      <c r="S103" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T103" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U103" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="V103" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="AB2" s="84" t="s">
-[...77 lines deleted...]
-      <c r="U3" s="22" t="s">
+      <c r="W103" s="16"/>
+      <c r="X103" s="30"/>
+      <c r="Y103" s="18"/>
+      <c r="Z103" s="39"/>
+      <c r="AA103" s="51"/>
+      <c r="AB103" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC103" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD103" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE103" s="16"/>
+      <c r="AF103" s="30"/>
+      <c r="AG103" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH103" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI103" s="14"/>
+      <c r="AJ103" s="39"/>
+      <c r="AK103" s="28"/>
+    </row>
+    <row r="104" spans="1:37" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="76" t="s">
+        <v>336</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="D104" s="29"/>
+      <c r="E104" s="14"/>
+      <c r="F104" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G104" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H104" s="43"/>
+      <c r="I104" s="22"/>
+      <c r="J104" s="36"/>
+      <c r="K104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L104" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N104" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P104" s="30"/>
+      <c r="Q104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R104" s="30"/>
+      <c r="S104" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T104" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U104" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V104" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W104" s="20"/>
+      <c r="X104" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y104" s="20"/>
+      <c r="Z104" s="37"/>
+      <c r="AA104" s="51"/>
+      <c r="AB104" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD104" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE104" s="16"/>
+      <c r="AF104" s="36"/>
+      <c r="AG104" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH104" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI104" s="14"/>
+      <c r="AJ104" s="37"/>
+      <c r="AK104" s="28"/>
+    </row>
+    <row r="105" spans="1:37" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="76" t="s">
+        <v>339</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C105" s="13"/>
+      <c r="D105" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F105" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="H105" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I105" s="22"/>
+      <c r="J105" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L105" s="36"/>
+      <c r="M105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N105" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P105" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q105" s="16"/>
+      <c r="R105" s="36"/>
+      <c r="S105" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T105" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U105" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V105" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W105" s="16"/>
+      <c r="X105" s="36"/>
+      <c r="Y105" s="20"/>
+      <c r="Z105" s="37"/>
+      <c r="AA105" s="51"/>
+      <c r="AB105" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD105" s="36"/>
+      <c r="AE105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF105" s="36"/>
+      <c r="AG105" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH105" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI105" s="16"/>
+      <c r="AJ105" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK105" s="28"/>
+    </row>
+    <row r="106" spans="1:37" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A106" s="76" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="D106" s="32"/>
+      <c r="E106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F106" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G106" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="H106" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I106" s="18"/>
+      <c r="J106" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L106" s="36"/>
+      <c r="M106" s="16"/>
+      <c r="N106" s="36"/>
+      <c r="O106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P106" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q106" s="16"/>
+      <c r="R106" s="36"/>
+      <c r="S106" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T106" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U106" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V106" s="36" t="s">
+        <v>63</v>
+      </c>
+      <c r="W106" s="16"/>
+      <c r="X106" s="37"/>
+      <c r="Y106" s="20"/>
+      <c r="Z106" s="37"/>
+      <c r="AA106" s="51"/>
+      <c r="AB106" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC106" s="16"/>
+      <c r="AD106" s="36"/>
+      <c r="AE106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF106" s="37"/>
+      <c r="AG106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH106" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI106" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ106" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK106" s="28"/>
+    </row>
+    <row r="107" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A107" s="76" t="s">
+        <v>344</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="C107" s="41" t="s">
+        <v>346</v>
+      </c>
+      <c r="D107" s="32"/>
+      <c r="E107" s="14"/>
+      <c r="F107" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G107" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="H107" s="32"/>
+      <c r="I107" s="22"/>
+      <c r="J107" s="36"/>
+      <c r="K107" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L107" s="36"/>
+      <c r="M107" s="16"/>
+      <c r="N107" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O107" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P107" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q107" s="16"/>
+      <c r="R107" s="36"/>
+      <c r="S107" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="T107" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="U107" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="V107" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="W107" s="16"/>
+      <c r="X107" s="36"/>
+      <c r="Y107" s="20"/>
+      <c r="Z107" s="37"/>
+      <c r="AA107" s="51"/>
+      <c r="AB107" s="36"/>
+      <c r="AC107" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD107" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE107" s="16"/>
+      <c r="AF107" s="36"/>
+      <c r="AG107" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH107" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI107" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ107" s="56"/>
+      <c r="AK107" s="28" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="108" spans="1:37" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A108" s="81" t="s">
+        <v>348</v>
+      </c>
+      <c r="B108" s="82" t="s">
+        <v>349</v>
+      </c>
+      <c r="C108" s="83" t="s">
+        <v>350</v>
+      </c>
+      <c r="D108" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="E108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="F108" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="G108" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="H108" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="I108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="J108" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="K108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="L108" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="M108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="N108" s="84" t="s">
+        <v>43</v>
+      </c>
+      <c r="O108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="P108" s="88"/>
+      <c r="Q108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="R108" s="88"/>
+      <c r="S108" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="T108" s="91" t="s">
+        <v>56</v>
+      </c>
+      <c r="U108" s="90" t="s">
+        <v>47</v>
+      </c>
+      <c r="V108" s="88" t="s">
         <v>86</v>
       </c>
-      <c r="V3" s="42" t="s">
-[...82 lines deleted...]
-      <c r="U4" s="22" t="s">
+      <c r="W108" s="89"/>
+      <c r="X108" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y108" s="92"/>
+      <c r="Z108" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA108" s="93"/>
+      <c r="AB108" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD108" s="88"/>
+      <c r="AE108" s="89"/>
+      <c r="AF108" s="57" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG108" s="85" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH108" s="88" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI108" s="113" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ108" s="114"/>
+      <c r="AK108" s="80" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:37" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="C109" s="118" t="s">
+        <v>354</v>
+      </c>
+      <c r="D109" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G109" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="H109" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="J109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="K109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q109" s="16"/>
+      <c r="R109" s="36"/>
+      <c r="S109" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T109" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U109" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V109" s="36" t="s">
         <v>86</v>
       </c>
-      <c r="V4" s="42" t="s">
-[...19 lines deleted...]
-      <c r="AH4" s="42" t="s">
+      <c r="W109" s="16"/>
+      <c r="X109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA109" s="16"/>
+      <c r="AB109" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD109" s="36"/>
+      <c r="AE109" s="16"/>
+      <c r="AF109" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG109" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH109" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI109" s="14"/>
+      <c r="AJ109" s="36"/>
+      <c r="AK109" s="28" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="110" spans="1:37" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="C110" s="41" t="s">
+        <v>358</v>
+      </c>
+      <c r="D110" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G110" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="H110" s="32"/>
+      <c r="I110" s="22"/>
+      <c r="J110" s="36"/>
+      <c r="K110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="M110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="O110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P110" s="36"/>
+      <c r="Q110" s="16"/>
+      <c r="R110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="S110" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="T110" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U110" s="17" t="s">
         <v>47</v>
       </c>
-      <c r="AI4" s="19" t="s">
-[...10 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="V110" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y110" s="16"/>
+      <c r="Z110" s="36"/>
+      <c r="AA110" s="16"/>
+      <c r="AB110" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD110" s="36"/>
+      <c r="AE110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG110" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH110" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI110" s="16"/>
+      <c r="AJ110" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK110" s="28"/>
+    </row>
+    <row r="111" spans="1:37" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="C111" s="41" t="s">
+        <v>361</v>
+      </c>
+      <c r="D111" s="29"/>
+      <c r="E111" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F111" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="G111" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="I111" s="14"/>
+      <c r="J111" s="30"/>
+      <c r="K111" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L111" s="36"/>
+      <c r="M111" s="16"/>
+      <c r="N111" s="36"/>
+      <c r="O111" s="16"/>
+      <c r="P111" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q111" s="16"/>
+      <c r="R111" s="36"/>
+      <c r="S111" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="18"/>
-[...34 lines deleted...]
-      <c r="V5" s="42" t="s">
+      <c r="T111" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="U111" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="V111" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="W111" s="16"/>
+      <c r="X111" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y111" s="16"/>
+      <c r="Z111" s="30"/>
+      <c r="AA111" s="16"/>
+      <c r="AB111" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="AC111" s="16"/>
+      <c r="AD111" s="36"/>
+      <c r="AE111" s="16"/>
+      <c r="AF111" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG111" s="16"/>
+      <c r="AH111" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="W5" s="19" t="s">
-[...10605 lines deleted...]
-      <c r="AJ161" s="3"/>
+      <c r="AI111" s="16"/>
+      <c r="AJ111" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK111" s="28" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="112" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A112" s="12"/>
+      <c r="B112" s="12"/>
+      <c r="C112" s="21"/>
+      <c r="D112" s="16"/>
+      <c r="E112" s="16"/>
+      <c r="F112" s="17"/>
+      <c r="G112" s="22"/>
+      <c r="H112" s="16"/>
+      <c r="I112" s="22"/>
+      <c r="J112" s="16"/>
+      <c r="K112" s="16"/>
+      <c r="L112" s="16"/>
+      <c r="M112" s="16"/>
+      <c r="N112" s="16"/>
+      <c r="O112" s="16"/>
+      <c r="P112" s="16"/>
+      <c r="Q112" s="16"/>
+      <c r="R112" s="16"/>
+      <c r="S112" s="17"/>
+      <c r="T112" s="17"/>
+      <c r="U112" s="17"/>
+      <c r="V112" s="16"/>
+      <c r="W112" s="16"/>
+      <c r="X112" s="16"/>
+      <c r="Y112" s="16"/>
+      <c r="Z112" s="16"/>
+      <c r="AA112" s="16"/>
+      <c r="AB112" s="16"/>
+      <c r="AC112" s="16"/>
+      <c r="AD112" s="16"/>
+      <c r="AE112" s="16"/>
+      <c r="AF112" s="16"/>
+      <c r="AG112" s="16"/>
+      <c r="AH112" s="16"/>
+      <c r="AI112" s="16"/>
+      <c r="AJ112" s="16"/>
+      <c r="AK112" s="28"/>
+    </row>
+    <row r="113" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A113" s="12"/>
+      <c r="B113" s="12"/>
+      <c r="C113" s="21"/>
+      <c r="D113" s="16"/>
+      <c r="E113" s="16"/>
+      <c r="F113" s="17"/>
+      <c r="G113" s="22"/>
+      <c r="H113" s="16"/>
+      <c r="I113" s="22"/>
+      <c r="J113" s="16"/>
+      <c r="K113" s="16"/>
+      <c r="L113" s="16"/>
+      <c r="M113" s="16"/>
+      <c r="N113" s="16"/>
+      <c r="O113" s="16"/>
+      <c r="P113" s="16"/>
+      <c r="Q113" s="16"/>
+      <c r="R113" s="16"/>
+      <c r="S113" s="17"/>
+      <c r="T113" s="17"/>
+      <c r="U113" s="17"/>
+      <c r="V113" s="16"/>
+      <c r="W113" s="16"/>
+      <c r="X113" s="16"/>
+      <c r="Y113" s="16"/>
+      <c r="Z113" s="16"/>
+      <c r="AA113" s="16"/>
+      <c r="AB113" s="16"/>
+      <c r="AC113" s="16"/>
+      <c r="AD113" s="16"/>
+      <c r="AE113" s="16"/>
+      <c r="AF113" s="16"/>
+      <c r="AG113" s="16"/>
+      <c r="AH113" s="16"/>
+      <c r="AI113" s="16"/>
+      <c r="AJ113" s="16"/>
+      <c r="AK113" s="28"/>
+    </row>
+    <row r="114" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A114" s="12"/>
+      <c r="B114" s="12"/>
+      <c r="C114" s="21"/>
+      <c r="D114" s="16"/>
+      <c r="E114" s="16"/>
+      <c r="F114" s="17"/>
+      <c r="G114" s="22"/>
+      <c r="H114" s="16"/>
+      <c r="I114" s="22"/>
+      <c r="J114" s="16"/>
+      <c r="K114" s="16"/>
+      <c r="L114" s="16"/>
+      <c r="M114" s="16"/>
+      <c r="N114" s="16"/>
+      <c r="O114" s="16"/>
+      <c r="P114" s="16"/>
+      <c r="Q114" s="16"/>
+      <c r="R114" s="16"/>
+      <c r="S114" s="17"/>
+      <c r="T114" s="17"/>
+      <c r="U114" s="17"/>
+      <c r="V114" s="16"/>
+      <c r="W114" s="16"/>
+      <c r="X114" s="16"/>
+      <c r="Y114" s="16"/>
+      <c r="Z114" s="16"/>
+      <c r="AA114" s="16"/>
+      <c r="AB114" s="16"/>
+      <c r="AC114" s="16"/>
+      <c r="AD114" s="16"/>
+      <c r="AE114" s="16"/>
+      <c r="AF114" s="16"/>
+      <c r="AG114" s="16"/>
+      <c r="AH114" s="16"/>
+      <c r="AI114" s="16"/>
+      <c r="AJ114" s="16"/>
+      <c r="AK114" s="28"/>
+    </row>
+    <row r="115" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A115" s="12"/>
+      <c r="B115" s="12"/>
+      <c r="C115" s="21"/>
+      <c r="D115" s="16"/>
+      <c r="E115" s="16"/>
+      <c r="F115" s="17"/>
+      <c r="G115" s="22"/>
+      <c r="H115" s="16"/>
+      <c r="I115" s="22"/>
+      <c r="J115" s="16"/>
+      <c r="K115" s="16"/>
+      <c r="L115" s="16"/>
+      <c r="M115" s="16"/>
+      <c r="N115" s="16"/>
+      <c r="O115" s="16"/>
+      <c r="P115" s="16"/>
+      <c r="Q115" s="16"/>
+      <c r="R115" s="16"/>
+      <c r="S115" s="17"/>
+      <c r="T115" s="17"/>
+      <c r="U115" s="17"/>
+      <c r="V115" s="16"/>
+      <c r="W115" s="16"/>
+      <c r="X115" s="16"/>
+      <c r="Y115" s="16"/>
+      <c r="Z115" s="16"/>
+      <c r="AA115" s="16"/>
+      <c r="AB115" s="16"/>
+      <c r="AC115" s="16"/>
+      <c r="AD115" s="16"/>
+      <c r="AE115" s="16"/>
+      <c r="AF115" s="16"/>
+      <c r="AG115" s="16"/>
+      <c r="AH115" s="16"/>
+      <c r="AI115" s="16"/>
+      <c r="AJ115" s="16"/>
+      <c r="AK115" s="28"/>
+    </row>
+    <row r="116" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A116" s="12"/>
+      <c r="B116" s="12"/>
+      <c r="C116" s="21"/>
+      <c r="D116" s="16"/>
+      <c r="E116" s="16"/>
+      <c r="F116" s="17"/>
+      <c r="G116" s="22"/>
+      <c r="H116" s="16"/>
+      <c r="I116" s="22"/>
+      <c r="J116" s="16"/>
+      <c r="K116" s="16"/>
+      <c r="L116" s="16"/>
+      <c r="M116" s="16"/>
+      <c r="N116" s="16"/>
+      <c r="O116" s="16"/>
+      <c r="P116" s="16"/>
+      <c r="Q116" s="16"/>
+      <c r="R116" s="16"/>
+      <c r="S116" s="17"/>
+      <c r="T116" s="17"/>
+      <c r="U116" s="17"/>
+      <c r="V116" s="16"/>
+      <c r="W116" s="16"/>
+      <c r="X116" s="16"/>
+      <c r="Y116" s="16"/>
+      <c r="Z116" s="16"/>
+      <c r="AA116" s="16"/>
+      <c r="AB116" s="16"/>
+      <c r="AC116" s="16"/>
+      <c r="AD116" s="16"/>
+      <c r="AE116" s="16"/>
+      <c r="AF116" s="16"/>
+      <c r="AG116" s="16"/>
+      <c r="AH116" s="16"/>
+      <c r="AI116" s="16"/>
+      <c r="AJ116" s="16"/>
+      <c r="AK116" s="28"/>
+    </row>
+    <row r="117" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A117" s="12"/>
+      <c r="B117" s="12"/>
+      <c r="C117" s="21"/>
+      <c r="D117" s="16"/>
+      <c r="E117" s="16"/>
+      <c r="F117" s="17"/>
+      <c r="G117" s="22"/>
+      <c r="H117" s="16"/>
+      <c r="I117" s="22"/>
+      <c r="J117" s="16"/>
+      <c r="K117" s="16"/>
+      <c r="L117" s="16"/>
+      <c r="M117" s="16"/>
+      <c r="N117" s="16"/>
+      <c r="O117" s="16"/>
+      <c r="P117" s="16"/>
+      <c r="Q117" s="16"/>
+      <c r="R117" s="16"/>
+      <c r="S117" s="17"/>
+      <c r="T117" s="17"/>
+      <c r="U117" s="17"/>
+      <c r="V117" s="16"/>
+      <c r="W117" s="16"/>
+      <c r="X117" s="16"/>
+      <c r="Y117" s="16"/>
+      <c r="Z117" s="16"/>
+      <c r="AA117" s="16"/>
+      <c r="AB117" s="16"/>
+      <c r="AC117" s="16"/>
+      <c r="AD117" s="16"/>
+      <c r="AE117" s="16"/>
+      <c r="AF117" s="16"/>
+      <c r="AG117" s="16"/>
+      <c r="AH117" s="16"/>
+      <c r="AI117" s="16"/>
+      <c r="AJ117" s="16"/>
+      <c r="AK117" s="28"/>
+    </row>
+    <row r="118" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A118" s="12"/>
+      <c r="B118" s="12"/>
+      <c r="C118" s="21"/>
+      <c r="D118" s="16"/>
+      <c r="E118" s="16"/>
+      <c r="F118" s="17"/>
+      <c r="G118" s="22"/>
+      <c r="H118" s="16"/>
+      <c r="I118" s="22"/>
+      <c r="J118" s="16"/>
+      <c r="K118" s="16"/>
+      <c r="L118" s="16"/>
+      <c r="M118" s="16"/>
+      <c r="N118" s="16"/>
+      <c r="O118" s="16"/>
+      <c r="P118" s="16"/>
+      <c r="Q118" s="16"/>
+      <c r="R118" s="16"/>
+      <c r="S118" s="17"/>
+      <c r="T118" s="17"/>
+      <c r="U118" s="17"/>
+      <c r="V118" s="16"/>
+      <c r="W118" s="16"/>
+      <c r="X118" s="16"/>
+      <c r="Y118" s="16"/>
+      <c r="Z118" s="16"/>
+      <c r="AA118" s="16"/>
+      <c r="AB118" s="16"/>
+      <c r="AC118" s="16"/>
+      <c r="AD118" s="16"/>
+      <c r="AE118" s="16"/>
+      <c r="AF118" s="16"/>
+      <c r="AG118" s="16"/>
+      <c r="AH118" s="16"/>
+      <c r="AI118" s="16"/>
+      <c r="AJ118" s="16"/>
+      <c r="AK118" s="28"/>
+    </row>
+    <row r="119" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A119" s="12"/>
+      <c r="B119" s="12"/>
+      <c r="C119" s="21"/>
+      <c r="D119" s="16"/>
+      <c r="E119" s="16"/>
+      <c r="F119" s="17"/>
+      <c r="G119" s="22"/>
+      <c r="H119" s="16"/>
+      <c r="I119" s="22"/>
+      <c r="J119" s="16"/>
+      <c r="K119" s="16"/>
+      <c r="L119" s="16"/>
+      <c r="M119" s="16"/>
+      <c r="N119" s="16"/>
+      <c r="O119" s="16"/>
+      <c r="P119" s="16"/>
+      <c r="Q119" s="16"/>
+      <c r="R119" s="16"/>
+      <c r="S119" s="17"/>
+      <c r="T119" s="17"/>
+      <c r="U119" s="17"/>
+      <c r="V119" s="16"/>
+      <c r="W119" s="16"/>
+      <c r="X119" s="16"/>
+      <c r="Y119" s="16"/>
+      <c r="Z119" s="16"/>
+      <c r="AA119" s="16"/>
+      <c r="AB119" s="16"/>
+      <c r="AC119" s="16"/>
+      <c r="AD119" s="16"/>
+      <c r="AE119" s="16"/>
+      <c r="AF119" s="16"/>
+      <c r="AG119" s="16"/>
+      <c r="AH119" s="16"/>
+      <c r="AI119" s="16"/>
+      <c r="AJ119" s="16"/>
+      <c r="AK119" s="28"/>
+    </row>
+    <row r="120" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A120" s="12"/>
+      <c r="B120" s="12"/>
+      <c r="C120" s="21"/>
+      <c r="D120" s="16"/>
+      <c r="E120" s="16"/>
+      <c r="F120" s="17"/>
+      <c r="G120" s="22"/>
+      <c r="H120" s="16"/>
+      <c r="I120" s="22"/>
+      <c r="J120" s="16"/>
+      <c r="K120" s="16"/>
+      <c r="L120" s="16"/>
+      <c r="M120" s="16"/>
+      <c r="N120" s="16"/>
+      <c r="O120" s="16"/>
+      <c r="P120" s="16"/>
+      <c r="Q120" s="16"/>
+      <c r="R120" s="16"/>
+      <c r="S120" s="17"/>
+      <c r="T120" s="17"/>
+      <c r="U120" s="17"/>
+      <c r="V120" s="16"/>
+      <c r="W120" s="16"/>
+      <c r="X120" s="16"/>
+      <c r="Y120" s="16"/>
+      <c r="Z120" s="16"/>
+      <c r="AA120" s="16"/>
+      <c r="AB120" s="16"/>
+      <c r="AC120" s="16"/>
+      <c r="AD120" s="16"/>
+      <c r="AE120" s="16"/>
+      <c r="AF120" s="16"/>
+      <c r="AG120" s="16"/>
+      <c r="AH120" s="16"/>
+      <c r="AI120" s="16"/>
+      <c r="AJ120" s="16"/>
+      <c r="AK120" s="28"/>
+    </row>
+    <row r="121" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A121" s="12"/>
+      <c r="B121" s="12"/>
+      <c r="C121" s="21"/>
+      <c r="D121" s="16"/>
+      <c r="E121" s="16"/>
+      <c r="F121" s="17"/>
+      <c r="G121" s="22"/>
+      <c r="H121" s="16"/>
+      <c r="I121" s="22"/>
+      <c r="J121" s="16"/>
+      <c r="K121" s="16"/>
+      <c r="L121" s="16"/>
+      <c r="M121" s="16"/>
+      <c r="N121" s="16"/>
+      <c r="O121" s="16"/>
+      <c r="P121" s="16"/>
+      <c r="Q121" s="16"/>
+      <c r="R121" s="16"/>
+      <c r="S121" s="17"/>
+      <c r="T121" s="17"/>
+      <c r="U121" s="17"/>
+      <c r="V121" s="16"/>
+      <c r="W121" s="16"/>
+      <c r="X121" s="16"/>
+      <c r="Y121" s="16"/>
+      <c r="Z121" s="16"/>
+      <c r="AA121" s="16"/>
+      <c r="AB121" s="16"/>
+      <c r="AC121" s="16"/>
+      <c r="AD121" s="16"/>
+      <c r="AE121" s="16"/>
+      <c r="AF121" s="16"/>
+      <c r="AG121" s="16"/>
+      <c r="AH121" s="16"/>
+      <c r="AI121" s="16"/>
+      <c r="AJ121" s="16"/>
+      <c r="AK121" s="28"/>
+    </row>
+    <row r="122" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A122" s="12"/>
+      <c r="B122" s="12"/>
+      <c r="C122" s="21"/>
+      <c r="D122" s="16"/>
+      <c r="E122" s="16"/>
+      <c r="F122" s="17"/>
+      <c r="G122" s="22"/>
+      <c r="H122" s="16"/>
+      <c r="I122" s="22"/>
+      <c r="J122" s="16"/>
+      <c r="K122" s="16"/>
+      <c r="L122" s="16"/>
+      <c r="M122" s="16"/>
+      <c r="N122" s="16"/>
+      <c r="O122" s="16"/>
+      <c r="P122" s="16"/>
+      <c r="Q122" s="16"/>
+      <c r="R122" s="16"/>
+      <c r="S122" s="17"/>
+      <c r="T122" s="17"/>
+      <c r="U122" s="17"/>
+      <c r="V122" s="16"/>
+      <c r="W122" s="16"/>
+      <c r="X122" s="16"/>
+      <c r="Y122" s="16"/>
+      <c r="Z122" s="16"/>
+      <c r="AA122" s="16"/>
+      <c r="AB122" s="16"/>
+      <c r="AC122" s="16"/>
+      <c r="AD122" s="16"/>
+      <c r="AE122" s="16"/>
+      <c r="AF122" s="16"/>
+      <c r="AG122" s="16"/>
+      <c r="AH122" s="16"/>
+      <c r="AI122" s="16"/>
+      <c r="AJ122" s="16"/>
+      <c r="AK122" s="28"/>
+    </row>
+    <row r="123" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A123" s="12"/>
+      <c r="B123" s="12"/>
+      <c r="C123" s="21"/>
+      <c r="D123" s="16"/>
+      <c r="E123" s="16"/>
+      <c r="F123" s="17"/>
+      <c r="G123" s="22"/>
+      <c r="H123" s="16"/>
+      <c r="I123" s="22"/>
+      <c r="J123" s="16"/>
+      <c r="K123" s="16"/>
+      <c r="L123" s="16"/>
+      <c r="M123" s="16"/>
+      <c r="N123" s="16"/>
+      <c r="O123" s="16"/>
+      <c r="P123" s="16"/>
+      <c r="Q123" s="16"/>
+      <c r="R123" s="16"/>
+      <c r="S123" s="17"/>
+      <c r="T123" s="17"/>
+      <c r="U123" s="17"/>
+      <c r="V123" s="16"/>
+      <c r="W123" s="16"/>
+      <c r="X123" s="16"/>
+      <c r="Y123" s="16"/>
+      <c r="Z123" s="16"/>
+      <c r="AA123" s="16"/>
+      <c r="AB123" s="16"/>
+      <c r="AC123" s="16"/>
+      <c r="AD123" s="16"/>
+      <c r="AE123" s="16"/>
+      <c r="AF123" s="16"/>
+      <c r="AG123" s="16"/>
+      <c r="AH123" s="16"/>
+      <c r="AI123" s="16"/>
+      <c r="AJ123" s="16"/>
+      <c r="AK123" s="28"/>
+    </row>
+    <row r="124" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A124" s="12"/>
+      <c r="B124" s="12"/>
+      <c r="C124" s="21"/>
+      <c r="D124" s="16"/>
+      <c r="E124" s="16"/>
+      <c r="F124" s="17"/>
+      <c r="G124" s="22"/>
+      <c r="H124" s="16"/>
+      <c r="I124" s="22"/>
+      <c r="J124" s="16"/>
+      <c r="K124" s="16"/>
+      <c r="L124" s="16"/>
+      <c r="M124" s="16"/>
+      <c r="N124" s="16"/>
+      <c r="O124" s="16"/>
+      <c r="P124" s="16"/>
+      <c r="Q124" s="16"/>
+      <c r="R124" s="16"/>
+      <c r="S124" s="17"/>
+      <c r="T124" s="17"/>
+      <c r="U124" s="17"/>
+      <c r="V124" s="16"/>
+      <c r="W124" s="16"/>
+      <c r="X124" s="16"/>
+      <c r="Y124" s="16"/>
+      <c r="Z124" s="16"/>
+      <c r="AA124" s="16"/>
+      <c r="AB124" s="16"/>
+      <c r="AC124" s="16"/>
+      <c r="AD124" s="16"/>
+      <c r="AE124" s="16"/>
+      <c r="AF124" s="16"/>
+      <c r="AG124" s="16"/>
+      <c r="AH124" s="16"/>
+      <c r="AI124" s="16"/>
+      <c r="AJ124" s="16"/>
+      <c r="AK124" s="28"/>
+    </row>
+    <row r="125" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A125" s="12"/>
+      <c r="B125" s="12"/>
+      <c r="C125" s="21"/>
+      <c r="D125" s="16"/>
+      <c r="E125" s="16"/>
+      <c r="F125" s="17"/>
+      <c r="G125" s="22"/>
+      <c r="H125" s="16"/>
+      <c r="I125" s="22"/>
+      <c r="J125" s="16"/>
+      <c r="K125" s="16"/>
+      <c r="L125" s="16"/>
+      <c r="M125" s="16"/>
+      <c r="N125" s="16"/>
+      <c r="O125" s="16"/>
+      <c r="P125" s="16"/>
+      <c r="Q125" s="16"/>
+      <c r="R125" s="16"/>
+      <c r="S125" s="17"/>
+      <c r="T125" s="17"/>
+      <c r="U125" s="17"/>
+      <c r="V125" s="16"/>
+      <c r="W125" s="16"/>
+      <c r="X125" s="16"/>
+      <c r="Y125" s="16"/>
+      <c r="Z125" s="16"/>
+      <c r="AA125" s="16"/>
+      <c r="AB125" s="16"/>
+      <c r="AC125" s="16"/>
+      <c r="AD125" s="16"/>
+      <c r="AE125" s="16"/>
+      <c r="AF125" s="16"/>
+      <c r="AG125" s="16"/>
+      <c r="AH125" s="16"/>
+      <c r="AI125" s="16"/>
+      <c r="AJ125" s="16"/>
+      <c r="AK125" s="28"/>
+    </row>
+    <row r="126" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A126" s="12"/>
+      <c r="B126" s="12"/>
+      <c r="C126" s="21"/>
+      <c r="D126" s="16"/>
+      <c r="E126" s="16"/>
+      <c r="F126" s="17"/>
+      <c r="G126" s="22"/>
+      <c r="H126" s="16"/>
+      <c r="I126" s="22"/>
+      <c r="J126" s="16"/>
+      <c r="K126" s="16"/>
+      <c r="L126" s="16"/>
+      <c r="M126" s="16"/>
+      <c r="N126" s="16"/>
+      <c r="O126" s="16"/>
+      <c r="P126" s="16"/>
+      <c r="Q126" s="16"/>
+      <c r="R126" s="16"/>
+      <c r="S126" s="17"/>
+      <c r="T126" s="17"/>
+      <c r="U126" s="17"/>
+      <c r="V126" s="16"/>
+      <c r="W126" s="16"/>
+      <c r="X126" s="16"/>
+      <c r="Y126" s="16"/>
+      <c r="Z126" s="16"/>
+      <c r="AA126" s="16"/>
+      <c r="AB126" s="16"/>
+      <c r="AC126" s="16"/>
+      <c r="AD126" s="16"/>
+      <c r="AE126" s="16"/>
+      <c r="AF126" s="16"/>
+      <c r="AG126" s="16"/>
+      <c r="AH126" s="16"/>
+      <c r="AI126" s="16"/>
+      <c r="AJ126" s="16"/>
+      <c r="AK126" s="28"/>
+    </row>
+    <row r="127" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A127" s="12"/>
+      <c r="B127" s="12"/>
+      <c r="C127" s="21"/>
+      <c r="D127" s="16"/>
+      <c r="E127" s="16"/>
+      <c r="F127" s="17"/>
+      <c r="G127" s="22"/>
+      <c r="H127" s="16"/>
+      <c r="I127" s="22"/>
+      <c r="J127" s="16"/>
+      <c r="K127" s="16"/>
+      <c r="L127" s="16"/>
+      <c r="M127" s="16"/>
+      <c r="N127" s="16"/>
+      <c r="O127" s="16"/>
+      <c r="P127" s="16"/>
+      <c r="Q127" s="16"/>
+      <c r="R127" s="16"/>
+      <c r="S127" s="17"/>
+      <c r="T127" s="17"/>
+      <c r="U127" s="17"/>
+      <c r="V127" s="16"/>
+      <c r="W127" s="16"/>
+      <c r="X127" s="16"/>
+      <c r="Y127" s="16"/>
+      <c r="Z127" s="16"/>
+      <c r="AA127" s="16"/>
+      <c r="AB127" s="16"/>
+      <c r="AC127" s="16"/>
+      <c r="AD127" s="16"/>
+      <c r="AE127" s="16"/>
+      <c r="AF127" s="16"/>
+      <c r="AG127" s="16"/>
+      <c r="AH127" s="16"/>
+      <c r="AI127" s="16"/>
+      <c r="AJ127" s="16"/>
+      <c r="AK127" s="28"/>
+    </row>
+    <row r="128" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A128" s="12"/>
+      <c r="B128" s="12"/>
+      <c r="C128" s="21"/>
+      <c r="D128" s="16"/>
+      <c r="E128" s="16"/>
+      <c r="F128" s="17"/>
+      <c r="G128" s="22"/>
+      <c r="H128" s="16"/>
+      <c r="I128" s="22"/>
+      <c r="J128" s="16"/>
+      <c r="K128" s="16"/>
+      <c r="L128" s="16"/>
+      <c r="M128" s="16"/>
+      <c r="N128" s="16"/>
+      <c r="O128" s="16"/>
+      <c r="P128" s="16"/>
+      <c r="Q128" s="16"/>
+      <c r="R128" s="16"/>
+      <c r="S128" s="17"/>
+      <c r="T128" s="17"/>
+      <c r="U128" s="17"/>
+      <c r="V128" s="16"/>
+      <c r="W128" s="16"/>
+      <c r="X128" s="16"/>
+      <c r="Y128" s="16"/>
+      <c r="Z128" s="16"/>
+      <c r="AA128" s="16"/>
+      <c r="AB128" s="16"/>
+      <c r="AC128" s="16"/>
+      <c r="AD128" s="16"/>
+      <c r="AE128" s="16"/>
+      <c r="AF128" s="16"/>
+      <c r="AG128" s="16"/>
+      <c r="AH128" s="16"/>
+      <c r="AI128" s="16"/>
+      <c r="AJ128" s="16"/>
+      <c r="AK128" s="28"/>
+    </row>
+    <row r="129" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A129" s="12"/>
+      <c r="B129" s="12"/>
+      <c r="C129" s="21"/>
+      <c r="D129" s="16"/>
+      <c r="E129" s="16"/>
+      <c r="F129" s="17"/>
+      <c r="G129" s="22"/>
+      <c r="H129" s="16"/>
+      <c r="I129" s="22"/>
+      <c r="J129" s="16"/>
+      <c r="K129" s="16"/>
+      <c r="L129" s="16"/>
+      <c r="M129" s="16"/>
+      <c r="N129" s="16"/>
+      <c r="O129" s="16"/>
+      <c r="P129" s="16"/>
+      <c r="Q129" s="16"/>
+      <c r="R129" s="16"/>
+      <c r="S129" s="17"/>
+      <c r="T129" s="17"/>
+      <c r="U129" s="17"/>
+      <c r="V129" s="16"/>
+      <c r="W129" s="16"/>
+      <c r="X129" s="16"/>
+      <c r="Y129" s="16"/>
+      <c r="Z129" s="16"/>
+      <c r="AA129" s="16"/>
+      <c r="AB129" s="16"/>
+      <c r="AC129" s="16"/>
+      <c r="AD129" s="16"/>
+      <c r="AE129" s="16"/>
+      <c r="AF129" s="16"/>
+      <c r="AG129" s="16"/>
+      <c r="AH129" s="16"/>
+      <c r="AI129" s="16"/>
+      <c r="AJ129" s="16"/>
+      <c r="AK129" s="28"/>
+    </row>
+    <row r="130" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A130" s="12"/>
+      <c r="B130" s="12"/>
+      <c r="C130" s="21"/>
+      <c r="D130" s="16"/>
+      <c r="E130" s="16"/>
+      <c r="F130" s="17"/>
+      <c r="G130" s="22"/>
+      <c r="H130" s="16"/>
+      <c r="I130" s="22"/>
+      <c r="J130" s="16"/>
+      <c r="K130" s="16"/>
+      <c r="L130" s="16"/>
+      <c r="M130" s="16"/>
+      <c r="N130" s="16"/>
+      <c r="O130" s="16"/>
+      <c r="P130" s="16"/>
+      <c r="Q130" s="16"/>
+      <c r="R130" s="16"/>
+      <c r="S130" s="17"/>
+      <c r="T130" s="17"/>
+      <c r="U130" s="17"/>
+      <c r="V130" s="16"/>
+      <c r="W130" s="16"/>
+      <c r="X130" s="16"/>
+      <c r="Y130" s="16"/>
+      <c r="Z130" s="16"/>
+      <c r="AA130" s="16"/>
+      <c r="AB130" s="16"/>
+      <c r="AC130" s="16"/>
+      <c r="AD130" s="16"/>
+      <c r="AE130" s="16"/>
+      <c r="AF130" s="16"/>
+      <c r="AG130" s="16"/>
+      <c r="AH130" s="16"/>
+      <c r="AI130" s="16"/>
+      <c r="AJ130" s="16"/>
+      <c r="AK130" s="28"/>
+    </row>
+    <row r="131" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A131" s="12"/>
+      <c r="B131" s="12"/>
+      <c r="C131" s="21"/>
+      <c r="D131" s="16"/>
+      <c r="E131" s="16"/>
+      <c r="F131" s="17"/>
+      <c r="G131" s="22"/>
+      <c r="H131" s="16"/>
+      <c r="I131" s="22"/>
+      <c r="J131" s="16"/>
+      <c r="K131" s="16"/>
+      <c r="L131" s="16"/>
+      <c r="M131" s="16"/>
+      <c r="N131" s="16"/>
+      <c r="O131" s="16"/>
+      <c r="P131" s="16"/>
+      <c r="Q131" s="16"/>
+      <c r="R131" s="16"/>
+      <c r="S131" s="17"/>
+      <c r="T131" s="17"/>
+      <c r="U131" s="17"/>
+      <c r="V131" s="16"/>
+      <c r="W131" s="16"/>
+      <c r="X131" s="16"/>
+      <c r="Y131" s="16"/>
+      <c r="Z131" s="16"/>
+      <c r="AA131" s="16"/>
+      <c r="AB131" s="16"/>
+      <c r="AC131" s="16"/>
+      <c r="AD131" s="16"/>
+      <c r="AE131" s="16"/>
+      <c r="AF131" s="16"/>
+      <c r="AG131" s="16"/>
+      <c r="AH131" s="16"/>
+      <c r="AI131" s="16"/>
+      <c r="AJ131" s="16"/>
+      <c r="AK131" s="28"/>
+    </row>
+    <row r="132" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A132" s="12"/>
+      <c r="B132" s="12"/>
+      <c r="C132" s="21"/>
+      <c r="D132" s="16"/>
+      <c r="E132" s="16"/>
+      <c r="F132" s="17"/>
+      <c r="G132" s="22"/>
+      <c r="H132" s="16"/>
+      <c r="I132" s="22"/>
+      <c r="J132" s="16"/>
+      <c r="K132" s="16"/>
+      <c r="L132" s="16"/>
+      <c r="M132" s="16"/>
+      <c r="N132" s="16"/>
+      <c r="O132" s="16"/>
+      <c r="P132" s="16"/>
+      <c r="Q132" s="16"/>
+      <c r="R132" s="16"/>
+      <c r="S132" s="17"/>
+      <c r="T132" s="17"/>
+      <c r="U132" s="17"/>
+      <c r="V132" s="16"/>
+      <c r="W132" s="16"/>
+      <c r="X132" s="16"/>
+      <c r="Y132" s="16"/>
+      <c r="Z132" s="16"/>
+      <c r="AA132" s="16"/>
+      <c r="AB132" s="16"/>
+      <c r="AC132" s="16"/>
+      <c r="AD132" s="16"/>
+      <c r="AE132" s="16"/>
+      <c r="AF132" s="16"/>
+      <c r="AG132" s="16"/>
+      <c r="AH132" s="16"/>
+      <c r="AI132" s="16"/>
+      <c r="AJ132" s="16"/>
+      <c r="AK132" s="28"/>
+    </row>
+    <row r="133" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A133" s="12"/>
+      <c r="B133" s="12"/>
+      <c r="C133" s="21"/>
+      <c r="D133" s="16"/>
+      <c r="E133" s="16"/>
+      <c r="F133" s="17"/>
+      <c r="G133" s="22"/>
+      <c r="H133" s="16"/>
+      <c r="I133" s="22"/>
+      <c r="J133" s="16"/>
+      <c r="K133" s="16"/>
+      <c r="L133" s="16"/>
+      <c r="M133" s="16"/>
+      <c r="N133" s="16"/>
+      <c r="O133" s="16"/>
+      <c r="P133" s="16"/>
+      <c r="Q133" s="16"/>
+      <c r="R133" s="16"/>
+      <c r="S133" s="17"/>
+      <c r="T133" s="17"/>
+      <c r="U133" s="17"/>
+      <c r="V133" s="16"/>
+      <c r="W133" s="16"/>
+      <c r="X133" s="16"/>
+      <c r="Y133" s="16"/>
+      <c r="Z133" s="16"/>
+      <c r="AA133" s="16"/>
+      <c r="AB133" s="16"/>
+      <c r="AC133" s="16"/>
+      <c r="AD133" s="16"/>
+      <c r="AE133" s="16"/>
+      <c r="AF133" s="16"/>
+      <c r="AG133" s="16"/>
+      <c r="AH133" s="16"/>
+      <c r="AI133" s="16"/>
+      <c r="AJ133" s="16"/>
+      <c r="AK133" s="28"/>
+    </row>
+    <row r="134" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A134" s="12"/>
+      <c r="B134" s="12"/>
+      <c r="C134" s="21"/>
+      <c r="D134" s="16"/>
+      <c r="E134" s="16"/>
+      <c r="F134" s="17"/>
+      <c r="G134" s="22"/>
+      <c r="H134" s="16"/>
+      <c r="I134" s="22"/>
+      <c r="J134" s="16"/>
+      <c r="K134" s="16"/>
+      <c r="L134" s="16"/>
+      <c r="M134" s="16"/>
+      <c r="N134" s="16"/>
+      <c r="O134" s="16"/>
+      <c r="P134" s="16"/>
+      <c r="Q134" s="16"/>
+      <c r="R134" s="16"/>
+      <c r="S134" s="17"/>
+      <c r="T134" s="17"/>
+      <c r="U134" s="17"/>
+      <c r="V134" s="16"/>
+      <c r="W134" s="16"/>
+      <c r="X134" s="16"/>
+      <c r="Y134" s="16"/>
+      <c r="Z134" s="16"/>
+      <c r="AA134" s="16"/>
+      <c r="AB134" s="16"/>
+      <c r="AC134" s="16"/>
+      <c r="AD134" s="16"/>
+      <c r="AE134" s="16"/>
+      <c r="AF134" s="16"/>
+      <c r="AG134" s="16"/>
+      <c r="AH134" s="16"/>
+      <c r="AI134" s="16"/>
+      <c r="AJ134" s="16"/>
+      <c r="AK134" s="28"/>
+    </row>
+    <row r="135" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A135" s="12"/>
+      <c r="B135" s="12"/>
+      <c r="C135" s="21"/>
+      <c r="D135" s="16"/>
+      <c r="E135" s="16"/>
+      <c r="F135" s="17"/>
+      <c r="G135" s="22"/>
+      <c r="H135" s="16"/>
+      <c r="I135" s="22"/>
+      <c r="J135" s="16"/>
+      <c r="K135" s="16"/>
+      <c r="L135" s="16"/>
+      <c r="M135" s="16"/>
+      <c r="N135" s="16"/>
+      <c r="O135" s="16"/>
+      <c r="P135" s="16"/>
+      <c r="Q135" s="16"/>
+      <c r="R135" s="16"/>
+      <c r="S135" s="17"/>
+      <c r="T135" s="17"/>
+      <c r="U135" s="17"/>
+      <c r="V135" s="16"/>
+      <c r="W135" s="16"/>
+      <c r="X135" s="16"/>
+      <c r="Y135" s="16"/>
+      <c r="Z135" s="16"/>
+      <c r="AA135" s="16"/>
+      <c r="AB135" s="16"/>
+      <c r="AC135" s="16"/>
+      <c r="AD135" s="16"/>
+      <c r="AE135" s="16"/>
+      <c r="AF135" s="16"/>
+      <c r="AG135" s="16"/>
+      <c r="AH135" s="16"/>
+      <c r="AI135" s="16"/>
+      <c r="AJ135" s="16"/>
+      <c r="AK135" s="28"/>
+    </row>
+    <row r="136" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A136" s="12"/>
+      <c r="B136" s="12"/>
+      <c r="C136" s="21"/>
+      <c r="D136" s="16"/>
+      <c r="E136" s="16"/>
+      <c r="F136" s="17"/>
+      <c r="G136" s="22"/>
+      <c r="H136" s="16"/>
+      <c r="I136" s="22"/>
+      <c r="J136" s="16"/>
+      <c r="K136" s="16"/>
+      <c r="L136" s="16"/>
+      <c r="M136" s="16"/>
+      <c r="N136" s="16"/>
+      <c r="O136" s="16"/>
+      <c r="P136" s="16"/>
+      <c r="Q136" s="16"/>
+      <c r="R136" s="16"/>
+      <c r="S136" s="17"/>
+      <c r="T136" s="17"/>
+      <c r="U136" s="17"/>
+      <c r="V136" s="16"/>
+      <c r="W136" s="16"/>
+      <c r="X136" s="16"/>
+      <c r="Y136" s="16"/>
+      <c r="Z136" s="16"/>
+      <c r="AA136" s="16"/>
+      <c r="AB136" s="16"/>
+      <c r="AC136" s="16"/>
+      <c r="AD136" s="16"/>
+      <c r="AE136" s="16"/>
+      <c r="AF136" s="16"/>
+      <c r="AG136" s="16"/>
+      <c r="AH136" s="16"/>
+      <c r="AI136" s="16"/>
+      <c r="AJ136" s="16"/>
+      <c r="AK136" s="28"/>
+    </row>
+    <row r="137" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A137" s="12"/>
+      <c r="B137" s="12"/>
+      <c r="C137" s="21"/>
+      <c r="D137" s="16"/>
+      <c r="E137" s="16"/>
+      <c r="F137" s="17"/>
+      <c r="G137" s="22"/>
+      <c r="H137" s="16"/>
+      <c r="I137" s="22"/>
+      <c r="J137" s="16"/>
+      <c r="K137" s="16"/>
+      <c r="L137" s="16"/>
+      <c r="M137" s="16"/>
+      <c r="N137" s="16"/>
+      <c r="O137" s="16"/>
+      <c r="P137" s="16"/>
+      <c r="Q137" s="16"/>
+      <c r="R137" s="16"/>
+      <c r="S137" s="17"/>
+      <c r="T137" s="17"/>
+      <c r="U137" s="17"/>
+      <c r="V137" s="16"/>
+      <c r="W137" s="16"/>
+      <c r="X137" s="16"/>
+      <c r="Y137" s="16"/>
+      <c r="Z137" s="16"/>
+      <c r="AA137" s="16"/>
+      <c r="AB137" s="16"/>
+      <c r="AC137" s="16"/>
+      <c r="AD137" s="16"/>
+      <c r="AE137" s="16"/>
+      <c r="AF137" s="16"/>
+      <c r="AG137" s="16"/>
+      <c r="AH137" s="16"/>
+      <c r="AI137" s="16"/>
+      <c r="AJ137" s="16"/>
+      <c r="AK137" s="28"/>
+    </row>
+    <row r="138" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A138" s="12"/>
+      <c r="B138" s="12"/>
+      <c r="C138" s="21"/>
+      <c r="D138" s="16"/>
+      <c r="E138" s="16"/>
+      <c r="F138" s="17"/>
+      <c r="G138" s="22"/>
+      <c r="H138" s="16"/>
+      <c r="I138" s="22"/>
+      <c r="J138" s="16"/>
+      <c r="K138" s="16"/>
+      <c r="L138" s="16"/>
+      <c r="M138" s="16"/>
+      <c r="N138" s="16"/>
+      <c r="O138" s="16"/>
+      <c r="P138" s="16"/>
+      <c r="Q138" s="16"/>
+      <c r="R138" s="16"/>
+      <c r="S138" s="17"/>
+      <c r="T138" s="17"/>
+      <c r="U138" s="17"/>
+      <c r="V138" s="16"/>
+      <c r="W138" s="16"/>
+      <c r="X138" s="16"/>
+      <c r="Y138" s="16"/>
+      <c r="Z138" s="16"/>
+      <c r="AA138" s="16"/>
+      <c r="AB138" s="16"/>
+      <c r="AC138" s="16"/>
+      <c r="AD138" s="16"/>
+      <c r="AE138" s="16"/>
+      <c r="AF138" s="16"/>
+      <c r="AG138" s="16"/>
+      <c r="AH138" s="16"/>
+      <c r="AI138" s="16"/>
+      <c r="AJ138" s="16"/>
+      <c r="AK138" s="28"/>
+    </row>
+    <row r="139" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A139" s="12"/>
+      <c r="B139" s="12"/>
+      <c r="C139" s="21"/>
+      <c r="D139" s="16"/>
+      <c r="E139" s="16"/>
+      <c r="F139" s="17"/>
+      <c r="G139" s="22"/>
+      <c r="H139" s="16"/>
+      <c r="I139" s="22"/>
+      <c r="J139" s="16"/>
+      <c r="K139" s="16"/>
+      <c r="L139" s="16"/>
+      <c r="M139" s="16"/>
+      <c r="N139" s="16"/>
+      <c r="O139" s="16"/>
+      <c r="P139" s="16"/>
+      <c r="Q139" s="16"/>
+      <c r="R139" s="16"/>
+      <c r="S139" s="17"/>
+      <c r="T139" s="17"/>
+      <c r="U139" s="17"/>
+      <c r="V139" s="16"/>
+      <c r="W139" s="16"/>
+      <c r="X139" s="16"/>
+      <c r="Y139" s="16"/>
+      <c r="Z139" s="16"/>
+      <c r="AA139" s="16"/>
+      <c r="AB139" s="16"/>
+      <c r="AC139" s="16"/>
+      <c r="AD139" s="16"/>
+      <c r="AE139" s="16"/>
+      <c r="AF139" s="16"/>
+      <c r="AG139" s="16"/>
+      <c r="AH139" s="16"/>
+      <c r="AI139" s="16"/>
+      <c r="AJ139" s="16"/>
+      <c r="AK139" s="28"/>
+    </row>
+    <row r="140" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A140" s="28"/>
+      <c r="B140" s="28"/>
+      <c r="C140" s="79"/>
+      <c r="D140" s="78"/>
+      <c r="E140" s="78"/>
+      <c r="F140" s="95"/>
+      <c r="G140" s="96"/>
+      <c r="H140" s="78"/>
+      <c r="I140" s="96"/>
+      <c r="J140" s="78"/>
+      <c r="K140" s="78"/>
+      <c r="L140" s="78"/>
+      <c r="M140" s="78"/>
+      <c r="N140" s="78"/>
+      <c r="O140" s="78"/>
+      <c r="P140" s="78"/>
+      <c r="Q140" s="78"/>
+      <c r="R140" s="78"/>
+      <c r="S140" s="95"/>
+      <c r="T140" s="95"/>
+      <c r="U140" s="95"/>
+      <c r="V140" s="78"/>
+      <c r="W140" s="78"/>
+      <c r="X140" s="78"/>
+      <c r="Y140" s="78"/>
+      <c r="Z140" s="78"/>
+      <c r="AA140" s="78"/>
+      <c r="AB140" s="78"/>
+      <c r="AC140" s="78"/>
+      <c r="AD140" s="78"/>
+      <c r="AE140" s="78"/>
+      <c r="AF140" s="78"/>
+      <c r="AG140" s="78"/>
+      <c r="AH140" s="78"/>
+      <c r="AI140" s="78"/>
+      <c r="AJ140" s="78"/>
+      <c r="AK140" s="28"/>
+    </row>
+    <row r="141" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A141" s="28"/>
+      <c r="B141" s="28"/>
+      <c r="C141" s="79"/>
+      <c r="D141" s="78"/>
+      <c r="E141" s="78"/>
+      <c r="F141" s="95"/>
+      <c r="G141" s="96"/>
+      <c r="H141" s="78"/>
+      <c r="I141" s="96"/>
+      <c r="J141" s="78"/>
+      <c r="K141" s="78"/>
+      <c r="L141" s="78"/>
+      <c r="M141" s="78"/>
+      <c r="N141" s="78"/>
+      <c r="O141" s="78"/>
+      <c r="P141" s="78"/>
+      <c r="Q141" s="78"/>
+      <c r="R141" s="78"/>
+      <c r="S141" s="95"/>
+      <c r="T141" s="95"/>
+      <c r="U141" s="95"/>
+      <c r="V141" s="78"/>
+      <c r="W141" s="78"/>
+      <c r="X141" s="78"/>
+      <c r="Y141" s="78"/>
+      <c r="Z141" s="78"/>
+      <c r="AA141" s="78"/>
+      <c r="AB141" s="78"/>
+      <c r="AC141" s="78"/>
+      <c r="AD141" s="78"/>
+      <c r="AE141" s="78"/>
+      <c r="AF141" s="78"/>
+      <c r="AG141" s="78"/>
+      <c r="AH141" s="78"/>
+      <c r="AI141" s="78"/>
+      <c r="AJ141" s="78"/>
+      <c r="AK141" s="28"/>
+    </row>
+    <row r="142" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A142" s="28"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="79"/>
+      <c r="D142" s="78"/>
+      <c r="E142" s="78"/>
+      <c r="F142" s="95"/>
+      <c r="G142" s="96"/>
+      <c r="H142" s="78"/>
+      <c r="I142" s="96"/>
+      <c r="J142" s="78"/>
+      <c r="K142" s="78"/>
+      <c r="L142" s="78"/>
+      <c r="M142" s="78"/>
+      <c r="N142" s="78"/>
+      <c r="O142" s="78"/>
+      <c r="P142" s="78"/>
+      <c r="Q142" s="78"/>
+      <c r="R142" s="78"/>
+      <c r="S142" s="95"/>
+      <c r="T142" s="95"/>
+      <c r="U142" s="95"/>
+      <c r="V142" s="78"/>
+      <c r="W142" s="78"/>
+      <c r="X142" s="78"/>
+      <c r="Y142" s="78"/>
+      <c r="Z142" s="78"/>
+      <c r="AA142" s="78"/>
+      <c r="AB142" s="78"/>
+      <c r="AC142" s="78"/>
+      <c r="AD142" s="78"/>
+      <c r="AE142" s="78"/>
+      <c r="AF142" s="78"/>
+      <c r="AG142" s="78"/>
+      <c r="AH142" s="78"/>
+      <c r="AI142" s="78"/>
+      <c r="AJ142" s="78"/>
+      <c r="AK142" s="28"/>
+    </row>
+    <row r="143" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A143" s="28"/>
+      <c r="B143" s="28"/>
+      <c r="C143" s="79"/>
+      <c r="D143" s="78"/>
+      <c r="E143" s="78"/>
+      <c r="F143" s="95"/>
+      <c r="G143" s="96"/>
+      <c r="H143" s="78"/>
+      <c r="I143" s="96"/>
+      <c r="J143" s="78"/>
+      <c r="K143" s="78"/>
+      <c r="L143" s="78"/>
+      <c r="M143" s="78"/>
+      <c r="N143" s="78"/>
+      <c r="O143" s="78"/>
+      <c r="P143" s="78"/>
+      <c r="Q143" s="78"/>
+      <c r="R143" s="78"/>
+      <c r="S143" s="95"/>
+      <c r="T143" s="95"/>
+      <c r="U143" s="95"/>
+      <c r="V143" s="78"/>
+      <c r="W143" s="78"/>
+      <c r="X143" s="78"/>
+      <c r="Y143" s="78"/>
+      <c r="Z143" s="78"/>
+      <c r="AA143" s="78"/>
+      <c r="AB143" s="78"/>
+      <c r="AC143" s="78"/>
+      <c r="AD143" s="78"/>
+      <c r="AE143" s="78"/>
+      <c r="AF143" s="78"/>
+      <c r="AG143" s="78"/>
+      <c r="AH143" s="78"/>
+      <c r="AI143" s="78"/>
+      <c r="AJ143" s="78"/>
+      <c r="AK143" s="28"/>
+    </row>
+    <row r="144" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A144" s="28"/>
+      <c r="B144" s="28"/>
+      <c r="C144" s="79"/>
+      <c r="D144" s="78"/>
+      <c r="E144" s="78"/>
+      <c r="F144" s="95"/>
+      <c r="G144" s="96"/>
+      <c r="H144" s="78"/>
+      <c r="I144" s="96"/>
+      <c r="J144" s="78"/>
+      <c r="K144" s="78"/>
+      <c r="L144" s="78"/>
+      <c r="M144" s="78"/>
+      <c r="N144" s="78"/>
+      <c r="O144" s="78"/>
+      <c r="P144" s="78"/>
+      <c r="Q144" s="78"/>
+      <c r="R144" s="78"/>
+      <c r="S144" s="95"/>
+      <c r="T144" s="95"/>
+      <c r="U144" s="95"/>
+      <c r="V144" s="78"/>
+      <c r="W144" s="78"/>
+      <c r="X144" s="78"/>
+      <c r="Y144" s="78"/>
+      <c r="Z144" s="78"/>
+      <c r="AA144" s="78"/>
+      <c r="AB144" s="78"/>
+      <c r="AC144" s="78"/>
+      <c r="AD144" s="78"/>
+      <c r="AE144" s="78"/>
+      <c r="AF144" s="78"/>
+      <c r="AG144" s="78"/>
+      <c r="AH144" s="78"/>
+      <c r="AI144" s="78"/>
+      <c r="AJ144" s="78"/>
+      <c r="AK144" s="28"/>
+    </row>
+    <row r="145" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A145" s="28"/>
+      <c r="B145" s="28"/>
+      <c r="C145" s="79"/>
+      <c r="D145" s="78"/>
+      <c r="E145" s="78"/>
+      <c r="F145" s="95"/>
+      <c r="G145" s="96"/>
+      <c r="H145" s="78"/>
+      <c r="I145" s="96"/>
+      <c r="J145" s="78"/>
+      <c r="K145" s="78"/>
+      <c r="L145" s="78"/>
+      <c r="M145" s="78"/>
+      <c r="N145" s="78"/>
+      <c r="O145" s="78"/>
+      <c r="P145" s="78"/>
+      <c r="Q145" s="78"/>
+      <c r="R145" s="78"/>
+      <c r="S145" s="95"/>
+      <c r="T145" s="95"/>
+      <c r="U145" s="95"/>
+      <c r="V145" s="78"/>
+      <c r="W145" s="78"/>
+      <c r="X145" s="78"/>
+      <c r="Y145" s="78"/>
+      <c r="Z145" s="78"/>
+      <c r="AA145" s="78"/>
+      <c r="AB145" s="78"/>
+      <c r="AC145" s="78"/>
+      <c r="AD145" s="78"/>
+      <c r="AE145" s="78"/>
+      <c r="AF145" s="78"/>
+      <c r="AG145" s="78"/>
+      <c r="AH145" s="78"/>
+      <c r="AI145" s="78"/>
+      <c r="AJ145" s="78"/>
+      <c r="AK145" s="28"/>
+    </row>
+    <row r="146" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A146" s="28"/>
+      <c r="B146" s="28"/>
+      <c r="C146" s="79"/>
+      <c r="D146" s="78"/>
+      <c r="E146" s="78"/>
+      <c r="F146" s="95"/>
+      <c r="G146" s="96"/>
+      <c r="H146" s="78"/>
+      <c r="I146" s="96"/>
+      <c r="J146" s="78"/>
+      <c r="K146" s="78"/>
+      <c r="L146" s="78"/>
+      <c r="M146" s="78"/>
+      <c r="N146" s="78"/>
+      <c r="O146" s="78"/>
+      <c r="P146" s="78"/>
+      <c r="Q146" s="78"/>
+      <c r="R146" s="78"/>
+      <c r="S146" s="95"/>
+      <c r="T146" s="95"/>
+      <c r="U146" s="95"/>
+      <c r="V146" s="78"/>
+      <c r="W146" s="78"/>
+      <c r="X146" s="78"/>
+      <c r="Y146" s="78"/>
+      <c r="Z146" s="78"/>
+      <c r="AA146" s="78"/>
+      <c r="AB146" s="78"/>
+      <c r="AC146" s="78"/>
+      <c r="AD146" s="78"/>
+      <c r="AE146" s="78"/>
+      <c r="AF146" s="78"/>
+      <c r="AG146" s="78"/>
+      <c r="AH146" s="78"/>
+      <c r="AI146" s="78"/>
+      <c r="AJ146" s="78"/>
+      <c r="AK146" s="28"/>
+    </row>
+    <row r="147" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A147" s="28"/>
+      <c r="B147" s="28"/>
+      <c r="C147" s="79"/>
+      <c r="D147" s="78"/>
+      <c r="E147" s="78"/>
+      <c r="F147" s="95"/>
+      <c r="G147" s="96"/>
+      <c r="H147" s="78"/>
+      <c r="I147" s="96"/>
+      <c r="J147" s="78"/>
+      <c r="K147" s="78"/>
+      <c r="L147" s="78"/>
+      <c r="M147" s="78"/>
+      <c r="N147" s="78"/>
+      <c r="O147" s="78"/>
+      <c r="P147" s="78"/>
+      <c r="Q147" s="78"/>
+      <c r="R147" s="78"/>
+      <c r="S147" s="95"/>
+      <c r="T147" s="95"/>
+      <c r="U147" s="95"/>
+      <c r="V147" s="78"/>
+      <c r="W147" s="78"/>
+      <c r="X147" s="78"/>
+      <c r="Y147" s="78"/>
+      <c r="Z147" s="78"/>
+      <c r="AA147" s="78"/>
+      <c r="AB147" s="78"/>
+      <c r="AC147" s="78"/>
+      <c r="AD147" s="78"/>
+      <c r="AE147" s="78"/>
+      <c r="AF147" s="78"/>
+      <c r="AG147" s="78"/>
+      <c r="AH147" s="78"/>
+      <c r="AI147" s="78"/>
+      <c r="AJ147" s="78"/>
+      <c r="AK147" s="28"/>
+    </row>
+    <row r="148" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A148" s="28"/>
+      <c r="B148" s="28"/>
+      <c r="C148" s="79"/>
+      <c r="D148" s="78"/>
+      <c r="E148" s="78"/>
+      <c r="F148" s="95"/>
+      <c r="G148" s="96"/>
+      <c r="H148" s="78"/>
+      <c r="I148" s="96"/>
+      <c r="J148" s="78"/>
+      <c r="K148" s="78"/>
+      <c r="L148" s="78"/>
+      <c r="M148" s="78"/>
+      <c r="N148" s="78"/>
+      <c r="O148" s="78"/>
+      <c r="P148" s="78"/>
+      <c r="Q148" s="78"/>
+      <c r="R148" s="78"/>
+      <c r="S148" s="95"/>
+      <c r="T148" s="95"/>
+      <c r="U148" s="95"/>
+      <c r="V148" s="78"/>
+      <c r="W148" s="78"/>
+      <c r="X148" s="78"/>
+      <c r="Y148" s="78"/>
+      <c r="Z148" s="78"/>
+      <c r="AA148" s="78"/>
+      <c r="AB148" s="78"/>
+      <c r="AC148" s="78"/>
+      <c r="AD148" s="78"/>
+      <c r="AE148" s="78"/>
+      <c r="AF148" s="78"/>
+      <c r="AG148" s="78"/>
+      <c r="AH148" s="78"/>
+      <c r="AI148" s="78"/>
+      <c r="AJ148" s="78"/>
+      <c r="AK148" s="28"/>
+    </row>
+    <row r="149" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A149" s="28"/>
+      <c r="B149" s="28"/>
+      <c r="C149" s="79"/>
+      <c r="D149" s="78"/>
+      <c r="E149" s="78"/>
+      <c r="F149" s="95"/>
+      <c r="G149" s="96"/>
+      <c r="H149" s="78"/>
+      <c r="I149" s="96"/>
+      <c r="J149" s="78"/>
+      <c r="K149" s="78"/>
+      <c r="L149" s="78"/>
+      <c r="M149" s="78"/>
+      <c r="N149" s="78"/>
+      <c r="O149" s="78"/>
+      <c r="P149" s="78"/>
+      <c r="Q149" s="78"/>
+      <c r="R149" s="78"/>
+      <c r="S149" s="95"/>
+      <c r="T149" s="95"/>
+      <c r="U149" s="95"/>
+      <c r="V149" s="78"/>
+      <c r="W149" s="78"/>
+      <c r="X149" s="78"/>
+      <c r="Y149" s="78"/>
+      <c r="Z149" s="78"/>
+      <c r="AA149" s="78"/>
+      <c r="AB149" s="78"/>
+      <c r="AC149" s="78"/>
+      <c r="AD149" s="78"/>
+      <c r="AE149" s="78"/>
+      <c r="AF149" s="78"/>
+      <c r="AG149" s="78"/>
+      <c r="AH149" s="78"/>
+      <c r="AI149" s="78"/>
+      <c r="AJ149" s="78"/>
+      <c r="AK149" s="28"/>
+    </row>
+    <row r="150" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A150" s="28"/>
+      <c r="B150" s="28"/>
+      <c r="C150" s="79"/>
+      <c r="D150" s="78"/>
+      <c r="E150" s="78"/>
+      <c r="F150" s="95"/>
+      <c r="G150" s="96"/>
+      <c r="H150" s="78"/>
+      <c r="I150" s="96"/>
+      <c r="J150" s="78"/>
+      <c r="K150" s="78"/>
+      <c r="L150" s="78"/>
+      <c r="M150" s="78"/>
+      <c r="N150" s="78"/>
+      <c r="O150" s="78"/>
+      <c r="P150" s="78"/>
+      <c r="Q150" s="78"/>
+      <c r="R150" s="78"/>
+      <c r="S150" s="95"/>
+      <c r="T150" s="95"/>
+      <c r="U150" s="95"/>
+      <c r="V150" s="78"/>
+      <c r="W150" s="78"/>
+      <c r="X150" s="78"/>
+      <c r="Y150" s="78"/>
+      <c r="Z150" s="78"/>
+      <c r="AA150" s="78"/>
+      <c r="AB150" s="78"/>
+      <c r="AC150" s="78"/>
+      <c r="AD150" s="78"/>
+      <c r="AE150" s="78"/>
+      <c r="AF150" s="78"/>
+      <c r="AG150" s="78"/>
+      <c r="AH150" s="78"/>
+      <c r="AI150" s="78"/>
+      <c r="AJ150" s="78"/>
+      <c r="AK150" s="28"/>
+    </row>
+    <row r="151" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A151" s="28"/>
+      <c r="B151" s="28"/>
+      <c r="C151" s="79"/>
+      <c r="D151" s="78"/>
+      <c r="E151" s="78"/>
+      <c r="F151" s="95"/>
+      <c r="G151" s="96"/>
+      <c r="H151" s="78"/>
+      <c r="I151" s="96"/>
+      <c r="J151" s="78"/>
+      <c r="K151" s="78"/>
+      <c r="L151" s="78"/>
+      <c r="M151" s="78"/>
+      <c r="N151" s="78"/>
+      <c r="O151" s="78"/>
+      <c r="P151" s="78"/>
+      <c r="Q151" s="78"/>
+      <c r="R151" s="78"/>
+      <c r="S151" s="95"/>
+      <c r="T151" s="95"/>
+      <c r="U151" s="95"/>
+      <c r="V151" s="78"/>
+      <c r="W151" s="78"/>
+      <c r="X151" s="78"/>
+      <c r="Y151" s="78"/>
+      <c r="Z151" s="78"/>
+      <c r="AA151" s="78"/>
+      <c r="AB151" s="78"/>
+      <c r="AC151" s="78"/>
+      <c r="AD151" s="78"/>
+      <c r="AE151" s="78"/>
+      <c r="AF151" s="78"/>
+      <c r="AG151" s="78"/>
+      <c r="AH151" s="78"/>
+      <c r="AI151" s="78"/>
+      <c r="AJ151" s="78"/>
+      <c r="AK151" s="28"/>
+    </row>
+    <row r="152" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A152" s="28"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="79"/>
+      <c r="D152" s="78"/>
+      <c r="E152" s="78"/>
+      <c r="F152" s="95"/>
+      <c r="G152" s="96"/>
+      <c r="H152" s="78"/>
+      <c r="I152" s="96"/>
+      <c r="J152" s="78"/>
+      <c r="K152" s="78"/>
+      <c r="L152" s="78"/>
+      <c r="M152" s="78"/>
+      <c r="N152" s="78"/>
+      <c r="O152" s="78"/>
+      <c r="P152" s="78"/>
+      <c r="Q152" s="78"/>
+      <c r="R152" s="78"/>
+      <c r="S152" s="95"/>
+      <c r="T152" s="95"/>
+      <c r="U152" s="95"/>
+      <c r="V152" s="78"/>
+      <c r="W152" s="78"/>
+      <c r="X152" s="78"/>
+      <c r="Y152" s="78"/>
+      <c r="Z152" s="78"/>
+      <c r="AA152" s="78"/>
+      <c r="AB152" s="78"/>
+      <c r="AC152" s="78"/>
+      <c r="AD152" s="78"/>
+      <c r="AE152" s="78"/>
+      <c r="AF152" s="78"/>
+      <c r="AG152" s="78"/>
+      <c r="AH152" s="78"/>
+      <c r="AI152" s="78"/>
+      <c r="AJ152" s="78"/>
+      <c r="AK152" s="28"/>
+    </row>
+    <row r="153" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A153" s="28"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="79"/>
+      <c r="D153" s="78"/>
+      <c r="E153" s="78"/>
+      <c r="F153" s="95"/>
+      <c r="G153" s="96"/>
+      <c r="H153" s="78"/>
+      <c r="I153" s="96"/>
+      <c r="J153" s="78"/>
+      <c r="K153" s="78"/>
+      <c r="L153" s="78"/>
+      <c r="M153" s="78"/>
+      <c r="N153" s="78"/>
+      <c r="O153" s="78"/>
+      <c r="P153" s="78"/>
+      <c r="Q153" s="78"/>
+      <c r="R153" s="78"/>
+      <c r="S153" s="95"/>
+      <c r="T153" s="95"/>
+      <c r="U153" s="95"/>
+      <c r="V153" s="78"/>
+      <c r="W153" s="78"/>
+      <c r="X153" s="78"/>
+      <c r="Y153" s="78"/>
+      <c r="Z153" s="78"/>
+      <c r="AA153" s="78"/>
+      <c r="AB153" s="78"/>
+      <c r="AC153" s="78"/>
+      <c r="AD153" s="78"/>
+      <c r="AE153" s="78"/>
+      <c r="AF153" s="78"/>
+      <c r="AG153" s="78"/>
+      <c r="AH153" s="78"/>
+      <c r="AI153" s="78"/>
+      <c r="AJ153" s="78"/>
+      <c r="AK153" s="28"/>
+    </row>
+    <row r="154" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A154" s="28"/>
+      <c r="B154" s="28"/>
+      <c r="C154" s="79"/>
+      <c r="D154" s="78"/>
+      <c r="E154" s="78"/>
+      <c r="F154" s="95"/>
+      <c r="G154" s="96"/>
+      <c r="H154" s="78"/>
+      <c r="I154" s="96"/>
+      <c r="J154" s="78"/>
+      <c r="K154" s="78"/>
+      <c r="L154" s="78"/>
+      <c r="M154" s="78"/>
+      <c r="N154" s="78"/>
+      <c r="O154" s="78"/>
+      <c r="P154" s="78"/>
+      <c r="Q154" s="78"/>
+      <c r="R154" s="78"/>
+      <c r="S154" s="95"/>
+      <c r="T154" s="95"/>
+      <c r="U154" s="95"/>
+      <c r="V154" s="78"/>
+      <c r="W154" s="78"/>
+      <c r="X154" s="78"/>
+      <c r="Y154" s="78"/>
+      <c r="Z154" s="78"/>
+      <c r="AA154" s="78"/>
+      <c r="AB154" s="78"/>
+      <c r="AC154" s="78"/>
+      <c r="AD154" s="78"/>
+      <c r="AE154" s="78"/>
+      <c r="AF154" s="78"/>
+      <c r="AG154" s="78"/>
+      <c r="AH154" s="78"/>
+      <c r="AI154" s="78"/>
+      <c r="AJ154" s="78"/>
+      <c r="AK154" s="28"/>
+    </row>
+    <row r="155" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A155" s="28"/>
+      <c r="B155" s="28"/>
+      <c r="C155" s="79"/>
+      <c r="D155" s="78"/>
+      <c r="E155" s="78"/>
+      <c r="F155" s="95"/>
+      <c r="G155" s="96"/>
+      <c r="H155" s="78"/>
+      <c r="I155" s="96"/>
+      <c r="J155" s="78"/>
+      <c r="K155" s="78"/>
+      <c r="L155" s="78"/>
+      <c r="M155" s="78"/>
+      <c r="N155" s="78"/>
+      <c r="O155" s="78"/>
+      <c r="P155" s="78"/>
+      <c r="Q155" s="78"/>
+      <c r="R155" s="78"/>
+      <c r="S155" s="95"/>
+      <c r="T155" s="95"/>
+      <c r="U155" s="95"/>
+      <c r="V155" s="78"/>
+      <c r="W155" s="78"/>
+      <c r="X155" s="78"/>
+      <c r="Y155" s="78"/>
+      <c r="Z155" s="78"/>
+      <c r="AA155" s="78"/>
+      <c r="AB155" s="78"/>
+      <c r="AC155" s="78"/>
+      <c r="AD155" s="78"/>
+      <c r="AE155" s="78"/>
+      <c r="AF155" s="78"/>
+      <c r="AG155" s="78"/>
+      <c r="AH155" s="78"/>
+      <c r="AI155" s="78"/>
+      <c r="AJ155" s="78"/>
+      <c r="AK155" s="28"/>
+    </row>
+    <row r="156" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A156" s="28"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="79"/>
+      <c r="D156" s="78"/>
+      <c r="E156" s="78"/>
+      <c r="F156" s="95"/>
+      <c r="G156" s="96"/>
+      <c r="H156" s="78"/>
+      <c r="I156" s="96"/>
+      <c r="J156" s="78"/>
+      <c r="K156" s="78"/>
+      <c r="L156" s="78"/>
+      <c r="M156" s="78"/>
+      <c r="N156" s="78"/>
+      <c r="O156" s="78"/>
+      <c r="P156" s="78"/>
+      <c r="Q156" s="78"/>
+      <c r="R156" s="78"/>
+      <c r="S156" s="95"/>
+      <c r="T156" s="95"/>
+      <c r="U156" s="95"/>
+      <c r="V156" s="78"/>
+      <c r="W156" s="78"/>
+      <c r="X156" s="78"/>
+      <c r="Y156" s="78"/>
+      <c r="Z156" s="78"/>
+      <c r="AA156" s="78"/>
+      <c r="AB156" s="78"/>
+      <c r="AC156" s="78"/>
+      <c r="AD156" s="78"/>
+      <c r="AE156" s="78"/>
+      <c r="AF156" s="78"/>
+      <c r="AG156" s="78"/>
+      <c r="AH156" s="78"/>
+      <c r="AI156" s="78"/>
+      <c r="AJ156" s="78"/>
+      <c r="AK156" s="28"/>
+    </row>
+    <row r="157" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A157" s="28"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="79"/>
+      <c r="D157" s="78"/>
+      <c r="E157" s="78"/>
+      <c r="F157" s="95"/>
+      <c r="G157" s="96"/>
+      <c r="H157" s="78"/>
+      <c r="I157" s="96"/>
+      <c r="J157" s="78"/>
+      <c r="K157" s="78"/>
+      <c r="L157" s="78"/>
+      <c r="M157" s="78"/>
+      <c r="N157" s="78"/>
+      <c r="O157" s="78"/>
+      <c r="P157" s="78"/>
+      <c r="Q157" s="78"/>
+      <c r="R157" s="78"/>
+      <c r="S157" s="95"/>
+      <c r="T157" s="95"/>
+      <c r="U157" s="95"/>
+      <c r="V157" s="78"/>
+      <c r="W157" s="78"/>
+      <c r="X157" s="78"/>
+      <c r="Y157" s="78"/>
+      <c r="Z157" s="78"/>
+      <c r="AA157" s="78"/>
+      <c r="AB157" s="78"/>
+      <c r="AC157" s="78"/>
+      <c r="AD157" s="78"/>
+      <c r="AE157" s="78"/>
+      <c r="AF157" s="78"/>
+      <c r="AG157" s="78"/>
+      <c r="AH157" s="78"/>
+      <c r="AI157" s="78"/>
+      <c r="AJ157" s="78"/>
+      <c r="AK157" s="28"/>
+    </row>
+    <row r="158" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A158" s="28"/>
+      <c r="B158" s="28"/>
+      <c r="C158" s="79"/>
+      <c r="D158" s="78"/>
+      <c r="E158" s="78"/>
+      <c r="F158" s="95"/>
+      <c r="G158" s="96"/>
+      <c r="H158" s="78"/>
+      <c r="I158" s="96"/>
+      <c r="J158" s="78"/>
+      <c r="K158" s="78"/>
+      <c r="L158" s="78"/>
+      <c r="M158" s="78"/>
+      <c r="N158" s="78"/>
+      <c r="O158" s="78"/>
+      <c r="P158" s="78"/>
+      <c r="Q158" s="78"/>
+      <c r="R158" s="78"/>
+      <c r="S158" s="95"/>
+      <c r="T158" s="95"/>
+      <c r="U158" s="95"/>
+      <c r="V158" s="78"/>
+      <c r="W158" s="78"/>
+      <c r="X158" s="78"/>
+      <c r="Y158" s="78"/>
+      <c r="Z158" s="78"/>
+      <c r="AA158" s="78"/>
+      <c r="AB158" s="78"/>
+      <c r="AC158" s="78"/>
+      <c r="AD158" s="78"/>
+      <c r="AE158" s="78"/>
+      <c r="AF158" s="78"/>
+      <c r="AG158" s="78"/>
+      <c r="AH158" s="78"/>
+      <c r="AI158" s="78"/>
+      <c r="AJ158" s="78"/>
+      <c r="AK158" s="28"/>
+    </row>
+    <row r="159" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A159" s="28"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="79"/>
+      <c r="D159" s="78"/>
+      <c r="E159" s="78"/>
+      <c r="F159" s="95"/>
+      <c r="G159" s="96"/>
+      <c r="H159" s="78"/>
+      <c r="I159" s="96"/>
+      <c r="J159" s="78"/>
+      <c r="K159" s="78"/>
+      <c r="L159" s="78"/>
+      <c r="M159" s="78"/>
+      <c r="N159" s="78"/>
+      <c r="O159" s="78"/>
+      <c r="P159" s="78"/>
+      <c r="Q159" s="78"/>
+      <c r="R159" s="78"/>
+      <c r="S159" s="95"/>
+      <c r="T159" s="95"/>
+      <c r="U159" s="95"/>
+      <c r="V159" s="78"/>
+      <c r="W159" s="78"/>
+      <c r="X159" s="78"/>
+      <c r="Y159" s="78"/>
+      <c r="Z159" s="78"/>
+      <c r="AA159" s="78"/>
+      <c r="AB159" s="78"/>
+      <c r="AC159" s="78"/>
+      <c r="AD159" s="78"/>
+      <c r="AE159" s="78"/>
+      <c r="AF159" s="78"/>
+      <c r="AG159" s="78"/>
+      <c r="AH159" s="78"/>
+      <c r="AI159" s="78"/>
+      <c r="AJ159" s="78"/>
+      <c r="AK159" s="28"/>
+    </row>
+    <row r="160" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A160" s="28"/>
+      <c r="B160" s="28"/>
+      <c r="C160" s="79"/>
+      <c r="D160" s="78"/>
+      <c r="E160" s="78"/>
+      <c r="F160" s="95"/>
+      <c r="G160" s="96"/>
+      <c r="H160" s="78"/>
+      <c r="I160" s="96"/>
+      <c r="J160" s="78"/>
+      <c r="K160" s="78"/>
+      <c r="L160" s="78"/>
+      <c r="M160" s="78"/>
+      <c r="N160" s="78"/>
+      <c r="O160" s="78"/>
+      <c r="P160" s="78"/>
+      <c r="Q160" s="78"/>
+      <c r="R160" s="78"/>
+      <c r="S160" s="95"/>
+      <c r="T160" s="95"/>
+      <c r="U160" s="95"/>
+      <c r="V160" s="78"/>
+      <c r="W160" s="78"/>
+      <c r="X160" s="78"/>
+      <c r="Y160" s="78"/>
+      <c r="Z160" s="78"/>
+      <c r="AA160" s="78"/>
+      <c r="AB160" s="78"/>
+      <c r="AC160" s="78"/>
+      <c r="AD160" s="78"/>
+      <c r="AE160" s="78"/>
+      <c r="AF160" s="78"/>
+      <c r="AG160" s="78"/>
+      <c r="AH160" s="78"/>
+      <c r="AI160" s="78"/>
+      <c r="AJ160" s="78"/>
+      <c r="AK160" s="28"/>
+    </row>
+    <row r="161" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A161" s="28"/>
+      <c r="B161" s="28"/>
+      <c r="C161" s="79"/>
+      <c r="D161" s="28"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="79"/>
+      <c r="G161" s="97"/>
+      <c r="H161" s="28"/>
+      <c r="I161" s="97"/>
+      <c r="J161" s="28"/>
+      <c r="K161" s="28"/>
+      <c r="L161" s="28"/>
+      <c r="M161" s="28"/>
+      <c r="N161" s="28"/>
+      <c r="O161" s="28"/>
+      <c r="P161" s="28"/>
+      <c r="Q161" s="28"/>
+      <c r="R161" s="28"/>
+      <c r="S161" s="79"/>
+      <c r="T161" s="79"/>
+      <c r="U161" s="79"/>
+      <c r="V161" s="28"/>
+      <c r="W161" s="28"/>
+      <c r="X161" s="28"/>
+      <c r="Y161" s="28"/>
+      <c r="Z161" s="28"/>
+      <c r="AA161" s="28"/>
+      <c r="AB161" s="28"/>
+      <c r="AC161" s="28"/>
+      <c r="AD161" s="28"/>
+      <c r="AE161" s="28"/>
+      <c r="AF161" s="28"/>
+      <c r="AG161" s="28"/>
+      <c r="AH161" s="28"/>
+      <c r="AI161" s="28"/>
+      <c r="AJ161" s="28"/>
+      <c r="AK161" s="28"/>
+    </row>
+    <row r="162" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A162" s="28"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="79"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="79"/>
+      <c r="G162" s="97"/>
+      <c r="H162" s="28"/>
+      <c r="I162" s="97"/>
+      <c r="J162" s="28"/>
+      <c r="K162" s="28"/>
+      <c r="L162" s="28"/>
+      <c r="M162" s="28"/>
+      <c r="N162" s="28"/>
+      <c r="O162" s="28"/>
+      <c r="P162" s="28"/>
+      <c r="Q162" s="28"/>
+      <c r="R162" s="28"/>
+      <c r="S162" s="79"/>
+      <c r="T162" s="79"/>
+      <c r="U162" s="79"/>
+      <c r="V162" s="28"/>
+      <c r="W162" s="28"/>
+      <c r="X162" s="28"/>
+      <c r="Y162" s="28"/>
+      <c r="Z162" s="28"/>
+      <c r="AA162" s="28"/>
+      <c r="AB162" s="28"/>
+      <c r="AC162" s="28"/>
+      <c r="AD162" s="28"/>
+      <c r="AE162" s="28"/>
+      <c r="AF162" s="28"/>
+      <c r="AG162" s="28"/>
+      <c r="AH162" s="28"/>
+      <c r="AI162" s="28"/>
+      <c r="AJ162" s="28"/>
+      <c r="AK162" s="28"/>
+    </row>
+    <row r="163" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A163" s="28"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="79"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="79"/>
+      <c r="G163" s="97"/>
+      <c r="H163" s="28"/>
+      <c r="I163" s="97"/>
+      <c r="J163" s="28"/>
+      <c r="K163" s="28"/>
+      <c r="L163" s="28"/>
+      <c r="M163" s="28"/>
+      <c r="N163" s="28"/>
+      <c r="O163" s="28"/>
+      <c r="P163" s="28"/>
+      <c r="Q163" s="28"/>
+      <c r="R163" s="28"/>
+      <c r="S163" s="79"/>
+      <c r="T163" s="79"/>
+      <c r="U163" s="79"/>
+      <c r="V163" s="28"/>
+      <c r="W163" s="28"/>
+      <c r="X163" s="28"/>
+      <c r="Y163" s="28"/>
+      <c r="Z163" s="28"/>
+      <c r="AA163" s="28"/>
+      <c r="AB163" s="28"/>
+      <c r="AC163" s="28"/>
+      <c r="AD163" s="28"/>
+      <c r="AE163" s="28"/>
+      <c r="AF163" s="28"/>
+      <c r="AG163" s="28"/>
+      <c r="AH163" s="28"/>
+      <c r="AI163" s="28"/>
+      <c r="AJ163" s="28"/>
+      <c r="AK163" s="28"/>
+    </row>
+    <row r="164" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A164" s="28"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="79"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="79"/>
+      <c r="G164" s="97"/>
+      <c r="H164" s="28"/>
+      <c r="I164" s="97"/>
+      <c r="J164" s="28"/>
+      <c r="K164" s="28"/>
+      <c r="L164" s="28"/>
+      <c r="M164" s="28"/>
+      <c r="N164" s="28"/>
+      <c r="O164" s="28"/>
+      <c r="P164" s="28"/>
+      <c r="Q164" s="28"/>
+      <c r="R164" s="28"/>
+      <c r="S164" s="79"/>
+      <c r="T164" s="79"/>
+      <c r="U164" s="79"/>
+      <c r="V164" s="28"/>
+      <c r="W164" s="28"/>
+      <c r="X164" s="28"/>
+      <c r="Y164" s="28"/>
+      <c r="Z164" s="28"/>
+      <c r="AA164" s="28"/>
+      <c r="AB164" s="28"/>
+      <c r="AC164" s="28"/>
+      <c r="AD164" s="28"/>
+      <c r="AE164" s="28"/>
+      <c r="AF164" s="28"/>
+      <c r="AG164" s="28"/>
+      <c r="AH164" s="28"/>
+      <c r="AI164" s="28"/>
+      <c r="AJ164" s="28"/>
+      <c r="AK164" s="28"/>
+    </row>
+    <row r="165" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A165" s="28"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="79"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="79"/>
+      <c r="G165" s="97"/>
+      <c r="H165" s="28"/>
+      <c r="I165" s="97"/>
+      <c r="J165" s="28"/>
+      <c r="K165" s="28"/>
+      <c r="L165" s="28"/>
+      <c r="M165" s="28"/>
+      <c r="N165" s="28"/>
+      <c r="O165" s="28"/>
+      <c r="P165" s="28"/>
+      <c r="Q165" s="28"/>
+      <c r="R165" s="28"/>
+      <c r="S165" s="79"/>
+      <c r="T165" s="79"/>
+      <c r="U165" s="79"/>
+      <c r="V165" s="28"/>
+      <c r="W165" s="28"/>
+      <c r="X165" s="28"/>
+      <c r="Y165" s="28"/>
+      <c r="Z165" s="28"/>
+      <c r="AA165" s="28"/>
+      <c r="AB165" s="28"/>
+      <c r="AC165" s="28"/>
+      <c r="AD165" s="28"/>
+      <c r="AE165" s="28"/>
+      <c r="AF165" s="28"/>
+      <c r="AG165" s="28"/>
+      <c r="AH165" s="28"/>
+      <c r="AI165" s="28"/>
+      <c r="AJ165" s="28"/>
+      <c r="AK165" s="28"/>
+    </row>
+    <row r="166" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A166" s="28"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="79"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="79"/>
+      <c r="G166" s="97"/>
+      <c r="H166" s="28"/>
+      <c r="I166" s="97"/>
+      <c r="J166" s="28"/>
+      <c r="K166" s="28"/>
+      <c r="L166" s="28"/>
+      <c r="M166" s="28"/>
+      <c r="N166" s="28"/>
+      <c r="O166" s="28"/>
+      <c r="P166" s="28"/>
+      <c r="Q166" s="28"/>
+      <c r="R166" s="28"/>
+      <c r="S166" s="79"/>
+      <c r="T166" s="79"/>
+      <c r="U166" s="79"/>
+      <c r="V166" s="28"/>
+      <c r="W166" s="28"/>
+      <c r="X166" s="28"/>
+      <c r="Y166" s="28"/>
+      <c r="Z166" s="28"/>
+      <c r="AA166" s="28"/>
+      <c r="AB166" s="28"/>
+      <c r="AC166" s="28"/>
+      <c r="AD166" s="28"/>
+      <c r="AE166" s="28"/>
+      <c r="AF166" s="28"/>
+      <c r="AG166" s="28"/>
+      <c r="AH166" s="28"/>
+      <c r="AI166" s="28"/>
+      <c r="AJ166" s="28"/>
+      <c r="AK166" s="28"/>
+    </row>
+    <row r="167" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A167" s="28"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="79"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="79"/>
+      <c r="G167" s="97"/>
+      <c r="H167" s="28"/>
+      <c r="I167" s="97"/>
+      <c r="J167" s="28"/>
+      <c r="K167" s="28"/>
+      <c r="L167" s="28"/>
+      <c r="M167" s="28"/>
+      <c r="N167" s="28"/>
+      <c r="O167" s="28"/>
+      <c r="P167" s="28"/>
+      <c r="Q167" s="28"/>
+      <c r="R167" s="28"/>
+      <c r="S167" s="79"/>
+      <c r="T167" s="79"/>
+      <c r="U167" s="79"/>
+      <c r="V167" s="28"/>
+      <c r="W167" s="28"/>
+      <c r="X167" s="28"/>
+      <c r="Y167" s="28"/>
+      <c r="Z167" s="28"/>
+      <c r="AA167" s="28"/>
+      <c r="AB167" s="28"/>
+      <c r="AC167" s="28"/>
+      <c r="AD167" s="28"/>
+      <c r="AE167" s="28"/>
+      <c r="AF167" s="28"/>
+      <c r="AG167" s="28"/>
+      <c r="AH167" s="28"/>
+      <c r="AI167" s="28"/>
+      <c r="AJ167" s="28"/>
+      <c r="AK167" s="28"/>
+    </row>
+    <row r="168" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A168" s="28"/>
+      <c r="B168" s="28"/>
+      <c r="C168" s="79"/>
+      <c r="D168" s="28"/>
+      <c r="E168" s="28"/>
+      <c r="F168" s="79"/>
+      <c r="G168" s="97"/>
+      <c r="H168" s="28"/>
+      <c r="I168" s="97"/>
+      <c r="J168" s="28"/>
+      <c r="K168" s="28"/>
+      <c r="L168" s="28"/>
+      <c r="M168" s="28"/>
+      <c r="N168" s="28"/>
+      <c r="O168" s="28"/>
+      <c r="P168" s="28"/>
+      <c r="Q168" s="28"/>
+      <c r="R168" s="28"/>
+      <c r="S168" s="79"/>
+      <c r="T168" s="79"/>
+      <c r="U168" s="79"/>
+      <c r="V168" s="28"/>
+      <c r="W168" s="28"/>
+      <c r="X168" s="28"/>
+      <c r="Y168" s="28"/>
+      <c r="Z168" s="28"/>
+      <c r="AA168" s="28"/>
+      <c r="AB168" s="28"/>
+      <c r="AC168" s="28"/>
+      <c r="AD168" s="28"/>
+      <c r="AE168" s="28"/>
+      <c r="AF168" s="28"/>
+      <c r="AG168" s="28"/>
+      <c r="AH168" s="28"/>
+      <c r="AI168" s="28"/>
+      <c r="AJ168" s="28"/>
+      <c r="AK168" s="28"/>
+    </row>
+    <row r="169" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A169" s="28"/>
+      <c r="B169" s="28"/>
+      <c r="C169" s="79"/>
+      <c r="D169" s="28"/>
+      <c r="E169" s="28"/>
+      <c r="F169" s="79"/>
+      <c r="G169" s="97"/>
+      <c r="H169" s="28"/>
+      <c r="I169" s="97"/>
+      <c r="J169" s="28"/>
+      <c r="K169" s="28"/>
+      <c r="L169" s="28"/>
+      <c r="M169" s="28"/>
+      <c r="N169" s="28"/>
+      <c r="O169" s="28"/>
+      <c r="P169" s="28"/>
+      <c r="Q169" s="28"/>
+      <c r="R169" s="28"/>
+      <c r="S169" s="79"/>
+      <c r="T169" s="79"/>
+      <c r="U169" s="79"/>
+      <c r="V169" s="28"/>
+      <c r="W169" s="28"/>
+      <c r="X169" s="28"/>
+      <c r="Y169" s="28"/>
+      <c r="Z169" s="28"/>
+      <c r="AA169" s="28"/>
+      <c r="AB169" s="28"/>
+      <c r="AC169" s="28"/>
+      <c r="AD169" s="28"/>
+      <c r="AE169" s="28"/>
+      <c r="AF169" s="28"/>
+      <c r="AG169" s="28"/>
+      <c r="AH169" s="28"/>
+      <c r="AI169" s="28"/>
+      <c r="AJ169" s="28"/>
+      <c r="AK169" s="28"/>
+    </row>
+    <row r="170" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A170" s="28"/>
+      <c r="B170" s="28"/>
+      <c r="C170" s="79"/>
+      <c r="D170" s="28"/>
+      <c r="E170" s="28"/>
+      <c r="F170" s="79"/>
+      <c r="G170" s="97"/>
+      <c r="H170" s="28"/>
+      <c r="I170" s="97"/>
+      <c r="J170" s="28"/>
+      <c r="K170" s="28"/>
+      <c r="L170" s="28"/>
+      <c r="M170" s="28"/>
+      <c r="N170" s="28"/>
+      <c r="O170" s="28"/>
+      <c r="P170" s="28"/>
+      <c r="Q170" s="28"/>
+      <c r="R170" s="28"/>
+      <c r="S170" s="79"/>
+      <c r="T170" s="79"/>
+      <c r="U170" s="79"/>
+      <c r="V170" s="28"/>
+      <c r="W170" s="28"/>
+      <c r="X170" s="28"/>
+      <c r="Y170" s="28"/>
+      <c r="Z170" s="28"/>
+      <c r="AA170" s="28"/>
+      <c r="AB170" s="28"/>
+      <c r="AC170" s="28"/>
+      <c r="AD170" s="28"/>
+      <c r="AE170" s="28"/>
+      <c r="AF170" s="28"/>
+      <c r="AG170" s="28"/>
+      <c r="AH170" s="28"/>
+      <c r="AI170" s="28"/>
+      <c r="AJ170" s="28"/>
+      <c r="AK170" s="28"/>
+    </row>
+    <row r="171" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A171" s="28"/>
+      <c r="B171" s="28"/>
+      <c r="C171" s="79"/>
+      <c r="D171" s="28"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="79"/>
+      <c r="G171" s="97"/>
+      <c r="H171" s="28"/>
+      <c r="I171" s="97"/>
+      <c r="J171" s="28"/>
+      <c r="K171" s="28"/>
+      <c r="L171" s="28"/>
+      <c r="M171" s="28"/>
+      <c r="N171" s="28"/>
+      <c r="O171" s="28"/>
+      <c r="P171" s="28"/>
+      <c r="Q171" s="28"/>
+      <c r="R171" s="28"/>
+      <c r="S171" s="79"/>
+      <c r="T171" s="79"/>
+      <c r="U171" s="79"/>
+      <c r="V171" s="28"/>
+      <c r="W171" s="28"/>
+      <c r="X171" s="28"/>
+      <c r="Y171" s="28"/>
+      <c r="Z171" s="28"/>
+      <c r="AA171" s="28"/>
+      <c r="AB171" s="28"/>
+      <c r="AC171" s="28"/>
+      <c r="AD171" s="28"/>
+      <c r="AE171" s="28"/>
+      <c r="AF171" s="28"/>
+      <c r="AG171" s="28"/>
+      <c r="AH171" s="28"/>
+      <c r="AI171" s="28"/>
+      <c r="AJ171" s="28"/>
+      <c r="AK171" s="28"/>
+    </row>
+    <row r="172" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A172" s="28"/>
+      <c r="B172" s="28"/>
+      <c r="C172" s="79"/>
+      <c r="D172" s="28"/>
+      <c r="E172" s="28"/>
+      <c r="F172" s="79"/>
+      <c r="G172" s="97"/>
+      <c r="H172" s="28"/>
+      <c r="I172" s="97"/>
+      <c r="J172" s="28"/>
+      <c r="K172" s="28"/>
+      <c r="L172" s="28"/>
+      <c r="M172" s="28"/>
+      <c r="N172" s="28"/>
+      <c r="O172" s="28"/>
+      <c r="P172" s="28"/>
+      <c r="Q172" s="28"/>
+      <c r="R172" s="28"/>
+      <c r="S172" s="79"/>
+      <c r="T172" s="79"/>
+      <c r="U172" s="79"/>
+      <c r="V172" s="28"/>
+      <c r="W172" s="28"/>
+      <c r="X172" s="28"/>
+      <c r="Y172" s="28"/>
+      <c r="Z172" s="28"/>
+      <c r="AA172" s="28"/>
+      <c r="AB172" s="28"/>
+      <c r="AC172" s="28"/>
+      <c r="AD172" s="28"/>
+      <c r="AE172" s="28"/>
+      <c r="AF172" s="28"/>
+      <c r="AG172" s="28"/>
+      <c r="AH172" s="28"/>
+      <c r="AI172" s="28"/>
+      <c r="AJ172" s="28"/>
+      <c r="AK172" s="28"/>
+    </row>
+    <row r="173" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A173" s="28"/>
+      <c r="B173" s="28"/>
+      <c r="C173" s="79"/>
+      <c r="D173" s="28"/>
+      <c r="E173" s="28"/>
+      <c r="F173" s="79"/>
+      <c r="G173" s="97"/>
+      <c r="H173" s="28"/>
+      <c r="I173" s="97"/>
+      <c r="J173" s="28"/>
+      <c r="K173" s="28"/>
+      <c r="L173" s="28"/>
+      <c r="M173" s="28"/>
+      <c r="N173" s="28"/>
+      <c r="O173" s="28"/>
+      <c r="P173" s="28"/>
+      <c r="Q173" s="28"/>
+      <c r="R173" s="28"/>
+      <c r="S173" s="79"/>
+      <c r="T173" s="79"/>
+      <c r="U173" s="79"/>
+      <c r="V173" s="28"/>
+      <c r="W173" s="28"/>
+      <c r="X173" s="28"/>
+      <c r="Y173" s="28"/>
+      <c r="Z173" s="28"/>
+      <c r="AA173" s="28"/>
+      <c r="AB173" s="28"/>
+      <c r="AC173" s="28"/>
+      <c r="AD173" s="28"/>
+      <c r="AE173" s="28"/>
+      <c r="AF173" s="28"/>
+      <c r="AG173" s="28"/>
+      <c r="AH173" s="28"/>
+      <c r="AI173" s="28"/>
+      <c r="AJ173" s="28"/>
+      <c r="AK173" s="28"/>
+    </row>
+    <row r="174" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A174" s="28"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="79"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="28"/>
+      <c r="F174" s="79"/>
+      <c r="G174" s="97"/>
+      <c r="H174" s="28"/>
+      <c r="I174" s="97"/>
+      <c r="J174" s="28"/>
+      <c r="K174" s="28"/>
+      <c r="L174" s="28"/>
+      <c r="M174" s="28"/>
+      <c r="N174" s="28"/>
+      <c r="O174" s="28"/>
+      <c r="P174" s="28"/>
+      <c r="Q174" s="28"/>
+      <c r="R174" s="28"/>
+      <c r="S174" s="79"/>
+      <c r="T174" s="79"/>
+      <c r="U174" s="79"/>
+      <c r="V174" s="28"/>
+      <c r="W174" s="28"/>
+      <c r="X174" s="28"/>
+      <c r="Y174" s="28"/>
+      <c r="Z174" s="28"/>
+      <c r="AA174" s="28"/>
+      <c r="AB174" s="28"/>
+      <c r="AC174" s="28"/>
+      <c r="AD174" s="28"/>
+      <c r="AE174" s="28"/>
+      <c r="AF174" s="28"/>
+      <c r="AG174" s="28"/>
+      <c r="AH174" s="28"/>
+      <c r="AI174" s="28"/>
+      <c r="AJ174" s="28"/>
+      <c r="AK174" s="28"/>
+    </row>
+    <row r="175" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A175" s="28"/>
+      <c r="B175" s="28"/>
+      <c r="C175" s="79"/>
+      <c r="D175" s="28"/>
+      <c r="E175" s="28"/>
+      <c r="F175" s="79"/>
+      <c r="G175" s="97"/>
+      <c r="H175" s="28"/>
+      <c r="I175" s="97"/>
+      <c r="J175" s="28"/>
+      <c r="K175" s="28"/>
+      <c r="L175" s="28"/>
+      <c r="M175" s="28"/>
+      <c r="N175" s="28"/>
+      <c r="O175" s="28"/>
+      <c r="P175" s="28"/>
+      <c r="Q175" s="28"/>
+      <c r="R175" s="28"/>
+      <c r="S175" s="79"/>
+      <c r="T175" s="79"/>
+      <c r="U175" s="79"/>
+      <c r="V175" s="28"/>
+      <c r="W175" s="28"/>
+      <c r="X175" s="28"/>
+      <c r="Y175" s="28"/>
+      <c r="Z175" s="28"/>
+      <c r="AA175" s="28"/>
+      <c r="AB175" s="28"/>
+      <c r="AC175" s="28"/>
+      <c r="AD175" s="28"/>
+      <c r="AE175" s="28"/>
+      <c r="AF175" s="28"/>
+      <c r="AG175" s="28"/>
+      <c r="AH175" s="28"/>
+      <c r="AI175" s="28"/>
+      <c r="AJ175" s="28"/>
+      <c r="AK175" s="28"/>
+    </row>
+    <row r="176" spans="1:37" x14ac:dyDescent="0.3">
+      <c r="A176" s="28"/>
+      <c r="B176" s="28"/>
+      <c r="C176" s="79"/>
+      <c r="D176" s="28"/>
+      <c r="E176" s="28"/>
+      <c r="F176" s="79"/>
+      <c r="G176" s="97"/>
+      <c r="H176" s="28"/>
+      <c r="I176" s="97"/>
+      <c r="J176" s="28"/>
+      <c r="K176" s="28"/>
+      <c r="L176" s="28"/>
+      <c r="M176" s="28"/>
+      <c r="N176" s="28"/>
+      <c r="O176" s="28"/>
+      <c r="P176" s="28"/>
+      <c r="Q176" s="28"/>
+      <c r="R176" s="28"/>
+      <c r="S176" s="79"/>
+      <c r="T176" s="79"/>
+      <c r="U176" s="79"/>
+      <c r="V176" s="28"/>
+      <c r="W176" s="28"/>
+      <c r="X176" s="28"/>
+      <c r="Y176" s="28"/>
+      <c r="Z176" s="28"/>
+      <c r="AA176" s="28"/>
+      <c r="AB176" s="28"/>
+      <c r="AC176" s="28"/>
+      <c r="AD176" s="28"/>
+      <c r="AE176" s="28"/>
+      <c r="AF176" s="28"/>
+      <c r="AG176" s="28"/>
+      <c r="AH176" s="28"/>
+      <c r="AI176" s="28"/>
+      <c r="AJ176" s="28"/>
+      <c r="AK176" s="28"/>
+    </row>
+    <row r="177" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D177" s="2"/>
+      <c r="F177" s="27"/>
+      <c r="H177" s="2"/>
+      <c r="J177" s="2"/>
+      <c r="L177" s="2"/>
+      <c r="N177" s="2"/>
+      <c r="P177" s="2"/>
+      <c r="R177" s="2"/>
+      <c r="T177" s="27"/>
+      <c r="V177" s="2"/>
+      <c r="X177" s="2"/>
+      <c r="Z177" s="2"/>
+      <c r="AB177" s="2"/>
+      <c r="AD177" s="2"/>
+      <c r="AF177" s="2"/>
+      <c r="AH177" s="2"/>
+      <c r="AJ177" s="2"/>
+    </row>
+    <row r="178" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D178" s="2"/>
+      <c r="F178" s="27"/>
+      <c r="H178" s="2"/>
+      <c r="J178" s="2"/>
+      <c r="L178" s="2"/>
+      <c r="N178" s="2"/>
+      <c r="P178" s="2"/>
+      <c r="R178" s="2"/>
+      <c r="T178" s="27"/>
+      <c r="V178" s="2"/>
+      <c r="X178" s="2"/>
+      <c r="Z178" s="2"/>
+      <c r="AB178" s="2"/>
+      <c r="AD178" s="2"/>
+      <c r="AF178" s="2"/>
+      <c r="AH178" s="2"/>
+      <c r="AJ178" s="2"/>
+    </row>
+    <row r="179" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D179" s="2"/>
+      <c r="F179" s="27"/>
+      <c r="H179" s="2"/>
+      <c r="J179" s="2"/>
+      <c r="L179" s="2"/>
+      <c r="N179" s="2"/>
+      <c r="P179" s="2"/>
+      <c r="R179" s="2"/>
+      <c r="T179" s="27"/>
+      <c r="V179" s="2"/>
+      <c r="X179" s="2"/>
+      <c r="Z179" s="2"/>
+      <c r="AB179" s="2"/>
+      <c r="AD179" s="2"/>
+      <c r="AF179" s="2"/>
+      <c r="AH179" s="2"/>
+      <c r="AJ179" s="2"/>
+    </row>
+    <row r="180" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D180" s="2"/>
+      <c r="F180" s="27"/>
+      <c r="H180" s="2"/>
+      <c r="J180" s="2"/>
+      <c r="L180" s="2"/>
+      <c r="N180" s="2"/>
+      <c r="P180" s="2"/>
+      <c r="R180" s="2"/>
+      <c r="T180" s="27"/>
+      <c r="V180" s="2"/>
+      <c r="X180" s="2"/>
+      <c r="Z180" s="2"/>
+      <c r="AB180" s="2"/>
+      <c r="AD180" s="2"/>
+      <c r="AF180" s="2"/>
+      <c r="AH180" s="2"/>
+      <c r="AJ180" s="2"/>
+    </row>
+    <row r="181" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D181" s="2"/>
+      <c r="F181" s="27"/>
+      <c r="H181" s="2"/>
+      <c r="J181" s="2"/>
+      <c r="L181" s="2"/>
+      <c r="N181" s="2"/>
+      <c r="P181" s="2"/>
+      <c r="R181" s="2"/>
+      <c r="T181" s="27"/>
+      <c r="V181" s="2"/>
+      <c r="X181" s="2"/>
+      <c r="Z181" s="2"/>
+      <c r="AB181" s="2"/>
+      <c r="AD181" s="2"/>
+      <c r="AF181" s="2"/>
+      <c r="AH181" s="2"/>
+      <c r="AJ181" s="2"/>
+    </row>
+    <row r="182" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D182" s="2"/>
+      <c r="F182" s="27"/>
+      <c r="H182" s="2"/>
+      <c r="J182" s="2"/>
+      <c r="L182" s="2"/>
+      <c r="N182" s="2"/>
+      <c r="P182" s="2"/>
+      <c r="R182" s="2"/>
+      <c r="T182" s="27"/>
+      <c r="V182" s="2"/>
+      <c r="X182" s="2"/>
+      <c r="Z182" s="2"/>
+      <c r="AB182" s="2"/>
+      <c r="AD182" s="2"/>
+      <c r="AF182" s="2"/>
+      <c r="AH182" s="2"/>
+      <c r="AJ182" s="2"/>
+    </row>
+    <row r="183" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D183" s="2"/>
+      <c r="F183" s="27"/>
+      <c r="H183" s="2"/>
+      <c r="J183" s="2"/>
+      <c r="L183" s="2"/>
+      <c r="N183" s="2"/>
+      <c r="P183" s="2"/>
+      <c r="R183" s="2"/>
+      <c r="T183" s="27"/>
+      <c r="V183" s="2"/>
+      <c r="X183" s="2"/>
+      <c r="Z183" s="2"/>
+      <c r="AB183" s="2"/>
+      <c r="AD183" s="2"/>
+      <c r="AF183" s="2"/>
+      <c r="AH183" s="2"/>
+      <c r="AJ183" s="2"/>
+    </row>
+    <row r="184" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D184" s="2"/>
+      <c r="F184" s="27"/>
+      <c r="H184" s="2"/>
+      <c r="J184" s="2"/>
+      <c r="L184" s="2"/>
+      <c r="N184" s="2"/>
+      <c r="P184" s="2"/>
+      <c r="R184" s="2"/>
+      <c r="T184" s="27"/>
+      <c r="V184" s="2"/>
+      <c r="X184" s="2"/>
+      <c r="Z184" s="2"/>
+      <c r="AB184" s="2"/>
+      <c r="AD184" s="2"/>
+      <c r="AF184" s="2"/>
+      <c r="AH184" s="2"/>
+      <c r="AJ184" s="2"/>
+    </row>
+    <row r="185" spans="4:36" x14ac:dyDescent="0.3">
+      <c r="D185" s="2"/>
+      <c r="F185" s="27"/>
+      <c r="H185" s="2"/>
+      <c r="J185" s="2"/>
+      <c r="L185" s="2"/>
+      <c r="N185" s="2"/>
+      <c r="P185" s="2"/>
+      <c r="R185" s="2"/>
+      <c r="T185" s="27"/>
+      <c r="V185" s="2"/>
+      <c r="X185" s="2"/>
+      <c r="Z185" s="2"/>
+      <c r="AB185" s="2"/>
+      <c r="AD185" s="2"/>
+      <c r="AF185" s="2"/>
+      <c r="AH185" s="2"/>
+      <c r="AJ185" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A2:AJ107" xr:uid="{8D9F48DC-2F9C-48FD-BDC7-A33A17DE342D}"/>
-[...1 lines deleted...]
-    <sortCondition ref="B2:B107"/>
+  <autoFilter ref="A2:AK112" xr:uid="{8D9F48DC-2F9C-48FD-BDC7-A33A17DE342D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:AK111">
+    <sortCondition ref="B3:B111"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="AA1:AJ1"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="H1:Z1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"-,Bold"&amp;14North Carolina Forest Service
 Urban Tree List</oddHeader>
     <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A3F2C36A3B94854394ECBD55B9FF76B8" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b6db6d6017f5fab2a035bccb2b8379c4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abcab372-5fd8-40db-95de-3adb262432dc" xmlns:ns3="0114750a-5879-4377-b645-69b1382eb0c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a3f2ef3134026799e33d3b8d64d8a8c8" ns2:_="" ns3:_="">
+    <xsd:import namespace="abcab372-5fd8-40db-95de-3adb262432dc"/>
+    <xsd:import namespace="0114750a-5879-4377-b645-69b1382eb0c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="abcab372-5fd8-40db-95de-3adb262432dc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0114750a-5879-4377-b645-69b1382eb0c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2fd29f71-2dd2-4b3f-9c56-68e32390ab54}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="0114750a-5879-4377-b645-69b1382eb0c4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="0114750a-5879-4377-b645-69b1382eb0c4" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abcab372-5fd8-40db-95de-3adb262432dc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF807122-065D-4D56-A0E6-384B068B7C6C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DE2AC51-FBB4-4C30-8DA1-D2D3FEB1B880}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abcab372-5fd8-40db-95de-3adb262432dc"/>
+    <ds:schemaRef ds:uri="0114750a-5879-4377-b645-69b1382eb0c4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1A018FB-3173-48A1-9A9A-57B5AE903B20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0114750a-5879-4377-b645-69b1382eb0c4"/>
+    <ds:schemaRef ds:uri="abcab372-5fd8-40db-95de-3adb262432dc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>NC Tree List Info</vt:lpstr>
       <vt:lpstr>NCFS Urban Tree List</vt:lpstr>
+      <vt:lpstr>'NC Tree List Info'!Print_Area</vt:lpstr>
       <vt:lpstr>'NCFS Urban Tree List'!Print_Area</vt:lpstr>
       <vt:lpstr>'NCFS Urban Tree List'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>ldora</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A3F2C36A3B94854394ECBD55B9FF76B8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>