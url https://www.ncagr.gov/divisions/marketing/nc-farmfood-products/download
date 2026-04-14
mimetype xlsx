--- v0 (2026-03-12)
+++ v1 (2026-04-14)
@@ -3,75 +3,75 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="8_{FFD23203-BC45-4444-BAB4-B2CD49C3A412}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AD4D1A18-B401-4F40-B8B4-114434738C5C}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{DBC31A4D-4CA0-4812-B8FF-ECE7235E2148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{24036B06-535C-4FF2-B10B-B1670AB88A78}"/>
   <bookViews>
-    <workbookView xWindow="13350" yWindow="-16395" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-15450" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="124">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
@@ -384,91 +384,107 @@
     <t>Sprout Culture Microgreens</t>
   </si>
   <si>
     <t>Microgreens and microherbs</t>
   </si>
   <si>
     <t>NC Dept. of Ag. #52614</t>
   </si>
   <si>
     <t>Sycamore SOL</t>
   </si>
   <si>
     <t>Garlic</t>
   </si>
   <si>
     <t>Bogue Sound Seafood Co.</t>
   </si>
   <si>
     <t>Smoky Hollow Wildstead</t>
   </si>
   <si>
     <t xml:space="preserve">Chicken eggs </t>
   </si>
   <si>
     <t>Kindred Acres</t>
+  </si>
+  <si>
+    <t>Bountiful Blessings Farm, LLC</t>
+  </si>
+  <si>
+    <t>Basil</t>
+  </si>
+  <si>
+    <t>J4 Cattle Company</t>
+  </si>
+  <si>
+    <t>Ground Beef</t>
+  </si>
+  <si>
+    <t>NY Strip</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
@@ -478,54 +494,54 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I69" totalsRowShown="0" headerRowDxfId="9">
-[...2 lines deleted...]
-    <sortCondition ref="E1:E69"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I73" totalsRowShown="0" headerRowDxfId="9">
+  <autoFilter ref="A1:I73" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I73">
+    <sortCondition ref="E1:E73"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -799,55 +815,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I69"/>
+  <dimension ref="A1:I73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G69" sqref="G69"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.44140625" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="40.88671875" customWidth="1"/>
     <col min="4" max="5" width="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" customWidth="1"/>
     <col min="7" max="10" width="20" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="2" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
@@ -1169,1419 +1185,1528 @@
       <c r="A14" t="s">
         <v>94</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14" s="1">
         <v>45901</v>
       </c>
       <c r="E14" s="1">
         <v>46266</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="D15" s="1">
-        <v>46237</v>
+        <v>46188</v>
       </c>
       <c r="E15" s="1">
-        <v>46300</v>
+        <v>46290</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D16" s="1">
-        <v>46113</v>
+        <v>46237</v>
       </c>
       <c r="E16" s="1">
-        <v>46356</v>
+        <v>46300</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
       <c r="H16" s="1"/>
       <c r="I16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="D17" s="1">
-        <v>46078</v>
+        <v>46113</v>
       </c>
       <c r="E17" s="1">
         <v>46356</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
       <c r="H17" s="1"/>
       <c r="I17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="D18" s="1">
-        <v>45863</v>
+        <v>46078</v>
       </c>
       <c r="E18" s="1">
-        <v>46387</v>
+        <v>46356</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19" t="s">
         <v>44</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D19" s="1">
         <v>45863</v>
       </c>
       <c r="E19" s="1">
         <v>46387</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20" t="s">
         <v>44</v>
       </c>
       <c r="C20" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D20" s="1">
         <v>45863</v>
       </c>
       <c r="E20" s="1">
         <v>46387</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="1"/>
       <c r="I20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D21" s="1">
         <v>45863</v>
       </c>
       <c r="E21" s="1">
         <v>46387</v>
       </c>
       <c r="F21" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="1"/>
       <c r="I21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="D22" s="1">
         <v>45863</v>
       </c>
       <c r="E22" s="1">
         <v>46387</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>43</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="D23" s="1">
         <v>45863</v>
       </c>
       <c r="E23" s="1">
         <v>46387</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="D24" s="1">
         <v>45863</v>
       </c>
       <c r="E24" s="1">
         <v>46387</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25" t="s">
         <v>18</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D25" s="1">
         <v>45863</v>
       </c>
       <c r="E25" s="1">
         <v>46387</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="D26" s="1">
-        <v>45658</v>
+        <v>45863</v>
       </c>
       <c r="E26" s="1">
         <v>46387</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="B27" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C27" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="D27" s="1">
-        <v>45870</v>
+        <v>45658</v>
       </c>
       <c r="E27" s="1">
         <v>46387</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="B28" t="s">
         <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>25</v>
+        <v>104</v>
       </c>
       <c r="D28" s="1">
-        <v>45919</v>
+        <v>45870</v>
       </c>
       <c r="E28" s="1">
         <v>46387</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="H28" s="1"/>
       <c r="I28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="D29" s="1">
-        <v>45572</v>
+        <v>45919</v>
       </c>
       <c r="E29" s="1">
-        <v>46418</v>
+        <v>46387</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A30" t="s">
-[...6 lines deleted...]
-        <v>59</v>
+      <c r="A30" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>122</v>
       </c>
       <c r="D30" s="1">
-        <v>45658</v>
+        <v>46118</v>
       </c>
       <c r="E30" s="1">
-        <v>46752</v>
-[...3 lines deleted...]
-      </c>
+        <v>46387</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="3"/>
       <c r="H30" s="1"/>
-      <c r="I30" t="s">
+      <c r="I30" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A31" t="s">
-[...2 lines deleted...]
-      <c r="B31" t="s">
+      <c r="A31" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C31" t="s">
-        <v>83</v>
+      <c r="C31" s="3" t="s">
+        <v>123</v>
       </c>
       <c r="D31" s="1">
-        <v>44927</v>
+        <v>46118</v>
       </c>
       <c r="E31" s="1">
-        <v>46752</v>
-[...3 lines deleted...]
-      </c>
+        <v>46387</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="3"/>
       <c r="H31" s="1"/>
-      <c r="I31" t="s">
+      <c r="I31" s="3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>54</v>
       </c>
       <c r="B32" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C32" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="D32" s="1">
-        <v>44562</v>
+        <v>45572</v>
       </c>
       <c r="E32" s="1">
-        <v>46752</v>
+        <v>46418</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="H32" s="1"/>
       <c r="I32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D33" s="1">
-        <v>45483</v>
+        <v>45658</v>
       </c>
       <c r="E33" s="1">
-        <v>46784</v>
+        <v>46752</v>
       </c>
       <c r="F33" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="H33" s="1"/>
       <c r="I33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C34" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="D34" s="1">
-        <v>45863</v>
+        <v>44927</v>
       </c>
       <c r="E34" s="1">
-        <v>47118</v>
+        <v>46752</v>
       </c>
       <c r="F34" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="H34" s="1"/>
       <c r="I34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="B35" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="D35" s="1">
-        <v>45515</v>
+        <v>44562</v>
       </c>
       <c r="E35" s="1">
-        <v>47341</v>
+        <v>46752</v>
       </c>
       <c r="F35" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="1"/>
       <c r="I35" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
-        <v>115</v>
+        <v>48</v>
       </c>
       <c r="B36" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C36" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="D36" s="1">
-        <v>46064</v>
+        <v>45483</v>
       </c>
       <c r="E36" s="1">
-        <v>47525</v>
+        <v>46784</v>
       </c>
       <c r="F36" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="H36" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="G36" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36" s="1">
+        <v>45433</v>
+      </c>
       <c r="I36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="B37" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="D37" s="1">
-        <v>45915</v>
+        <v>45863</v>
       </c>
       <c r="E37" s="1">
-        <v>47741</v>
+        <v>47118</v>
       </c>
       <c r="F37" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="H37" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="G37" t="s">
+        <v>60</v>
+      </c>
+      <c r="H37" s="1">
+        <v>46162</v>
+      </c>
       <c r="I37" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C38" t="s">
-        <v>111</v>
+        <v>21</v>
       </c>
       <c r="D38" s="1">
-        <v>45922</v>
+        <v>45515</v>
       </c>
       <c r="E38" s="1">
-        <v>47748</v>
+        <v>47341</v>
       </c>
       <c r="F38" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="H38" s="1"/>
       <c r="I38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
       <c r="D39" s="1">
-        <v>45839</v>
+        <v>46064</v>
       </c>
       <c r="E39" s="1">
-        <v>47848</v>
+        <v>47525</v>
       </c>
       <c r="F39" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B40" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="D40" s="1">
-        <v>45839</v>
+        <v>45915</v>
       </c>
       <c r="E40" s="1">
-        <v>47848</v>
+        <v>47741</v>
       </c>
       <c r="F40" t="s">
         <v>10</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="D41" s="1">
-        <v>45839</v>
+        <v>45922</v>
       </c>
       <c r="E41" s="1">
-        <v>47848</v>
+        <v>47748</v>
       </c>
       <c r="F41" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="H41" s="1"/>
+        <v>9</v>
+      </c>
+      <c r="G41" t="s">
+        <v>112</v>
+      </c>
+      <c r="H41" s="1">
+        <v>46086</v>
+      </c>
       <c r="I41" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D42" s="1">
         <v>45839</v>
       </c>
       <c r="E42" s="1">
         <v>47848</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D43" s="1">
         <v>45839</v>
       </c>
       <c r="E43" s="1">
         <v>47848</v>
       </c>
       <c r="F43" t="s">
         <v>10</v>
       </c>
       <c r="H43" s="1"/>
       <c r="I43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D44" s="1">
         <v>45839</v>
       </c>
       <c r="E44" s="1">
         <v>47848</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
       <c r="H44" s="1"/>
       <c r="I44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="D45" s="1">
         <v>45839</v>
       </c>
       <c r="E45" s="1">
         <v>47848</v>
       </c>
       <c r="F45" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="1"/>
       <c r="I45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D46" s="1">
         <v>45839</v>
       </c>
       <c r="E46" s="1">
         <v>47848</v>
       </c>
       <c r="F46" t="s">
         <v>10</v>
       </c>
       <c r="H46" s="1"/>
       <c r="I46" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D47" s="1">
         <v>45839</v>
       </c>
       <c r="E47" s="1">
         <v>47848</v>
       </c>
       <c r="F47" t="s">
         <v>10</v>
       </c>
       <c r="H47" s="1"/>
       <c r="I47" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="B48" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="D48" s="1">
-        <v>45283</v>
+        <v>45839</v>
       </c>
       <c r="E48" s="1">
-        <v>48213</v>
+        <v>47848</v>
       </c>
       <c r="F48" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="1"/>
       <c r="I48" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="B49" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="D49" s="1">
-        <v>45283</v>
+        <v>45839</v>
       </c>
       <c r="E49" s="1">
-        <v>48216</v>
+        <v>47848</v>
       </c>
       <c r="F49" t="s">
         <v>10</v>
       </c>
       <c r="H49" s="1"/>
       <c r="I49" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="B50" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="D50" s="1">
-        <v>45283</v>
+        <v>45839</v>
       </c>
       <c r="E50" s="1">
-        <v>48580</v>
+        <v>47848</v>
       </c>
       <c r="F50" t="s">
         <v>10</v>
       </c>
       <c r="H50" s="1"/>
       <c r="I50" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>22</v>
+        <v>119</v>
       </c>
       <c r="B51" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="D51" s="1">
-        <v>45273</v>
+        <v>46097</v>
       </c>
       <c r="E51" s="1">
-        <v>49558</v>
+        <v>47848</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
       <c r="H51" s="1"/>
       <c r="I51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>55</v>
+        <v>26</v>
       </c>
       <c r="B52" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C52" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="D52" s="1">
-        <v>45725</v>
+        <v>45283</v>
       </c>
       <c r="E52" s="1">
-        <v>49743</v>
+        <v>48213</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
       <c r="H52" s="1"/>
       <c r="I52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>98</v>
+        <v>26</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53" t="s">
-        <v>99</v>
+        <v>27</v>
       </c>
       <c r="D53" s="1">
-        <v>43626</v>
+        <v>45283</v>
       </c>
       <c r="E53" s="1">
-        <v>49998</v>
+        <v>48216</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
       <c r="H53" s="1"/>
       <c r="I53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="B54" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C54" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="D54" s="1">
-        <v>45488</v>
+        <v>45283</v>
       </c>
       <c r="E54" s="1">
-        <v>52231</v>
+        <v>48580</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
       <c r="H54" s="1"/>
       <c r="I54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="B55" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="D55" s="1">
-        <v>45488</v>
+        <v>45273</v>
       </c>
       <c r="E55" s="1">
-        <v>52231</v>
+        <v>49558</v>
       </c>
       <c r="F55" t="s">
         <v>10</v>
       </c>
       <c r="H55" s="1"/>
       <c r="I55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C56" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D56" s="1">
-        <v>45801</v>
+        <v>45725</v>
       </c>
       <c r="E56" s="1">
-        <v>60998</v>
+        <v>49743</v>
       </c>
       <c r="F56" t="s">
         <v>10</v>
       </c>
       <c r="H56" s="1"/>
       <c r="I56" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="B57" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C57" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D57" s="1">
-        <v>46142</v>
+        <v>43626</v>
       </c>
       <c r="E57" s="1">
-        <v>64039</v>
+        <v>49998</v>
       </c>
       <c r="F57" t="s">
         <v>10</v>
       </c>
       <c r="H57" s="1"/>
       <c r="I57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="B58" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="D58" s="1">
-        <v>45279</v>
+        <v>45488</v>
       </c>
       <c r="E58" s="1">
-        <v>72686</v>
+        <v>52231</v>
       </c>
       <c r="F58" t="s">
         <v>10</v>
       </c>
       <c r="H58" s="1"/>
       <c r="I58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="B59" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="D59" s="1">
-        <v>45279</v>
+        <v>45488</v>
       </c>
       <c r="E59" s="1">
-        <v>72686</v>
+        <v>52231</v>
       </c>
       <c r="F59" t="s">
         <v>10</v>
       </c>
       <c r="H59" s="1"/>
       <c r="I59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D60" s="1">
-        <v>45279</v>
+        <v>45801</v>
       </c>
       <c r="E60" s="1">
-        <v>72686</v>
+        <v>60998</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
       <c r="H60" s="1"/>
       <c r="I60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="B61" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="D61" s="1">
-        <v>45279</v>
+        <v>46142</v>
       </c>
       <c r="E61" s="1">
-        <v>72686</v>
+        <v>64039</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
       <c r="H61" s="1"/>
       <c r="I61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
         <v>30</v>
       </c>
       <c r="B62" t="s">
         <v>18</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D62" s="1">
         <v>45279</v>
       </c>
       <c r="E62" s="1">
         <v>72686</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
       <c r="H62" s="1"/>
       <c r="I62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" t="s">
         <v>30</v>
       </c>
       <c r="B63" t="s">
         <v>18</v>
       </c>
       <c r="C63" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D63" s="1">
         <v>45279</v>
       </c>
       <c r="E63" s="1">
         <v>72686</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
       <c r="H63" s="1"/>
       <c r="I63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" t="s">
         <v>30</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D64" s="1">
         <v>45279</v>
       </c>
       <c r="E64" s="1">
         <v>72686</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
       <c r="H64" s="1"/>
       <c r="I64" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" t="s">
         <v>30</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D65" s="1">
         <v>45279</v>
       </c>
       <c r="E65" s="1">
         <v>72686</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="H65" s="1"/>
       <c r="I65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
         <v>30</v>
       </c>
       <c r="B66" t="s">
         <v>18</v>
       </c>
       <c r="C66" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D66" s="1">
         <v>45279</v>
       </c>
       <c r="E66" s="1">
         <v>72686</v>
       </c>
       <c r="F66" t="s">
         <v>10</v>
       </c>
       <c r="H66" s="1"/>
       <c r="I66" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
         <v>30</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D67" s="1">
         <v>45279</v>
       </c>
       <c r="E67" s="1">
         <v>72686</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
       <c r="H67" s="1"/>
       <c r="I67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="B68" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C68" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D68" s="1">
-        <v>45896</v>
+        <v>45279</v>
       </c>
       <c r="E68" s="1">
-        <v>72924</v>
+        <v>72686</v>
       </c>
       <c r="F68" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="H68" s="1"/>
       <c r="I68" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B69" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C69" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="D69" s="1">
-        <v>45863</v>
+        <v>45279</v>
       </c>
       <c r="E69" s="1">
-        <v>1132459</v>
+        <v>72686</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="H69" s="1"/>
       <c r="I69" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" t="s">
+        <v>39</v>
+      </c>
+      <c r="D70" s="1">
+        <v>45279</v>
+      </c>
+      <c r="E70" s="1">
+        <v>72686</v>
+      </c>
+      <c r="F70" t="s">
+        <v>10</v>
+      </c>
+      <c r="H70" s="1"/>
+      <c r="I70" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A71" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" t="s">
+        <v>40</v>
+      </c>
+      <c r="D71" s="1">
+        <v>45279</v>
+      </c>
+      <c r="E71" s="1">
+        <v>72686</v>
+      </c>
+      <c r="F71" t="s">
+        <v>10</v>
+      </c>
+      <c r="H71" s="1"/>
+      <c r="I71" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
+        <v>105</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="1">
+        <v>45896</v>
+      </c>
+      <c r="E72" s="1">
+        <v>72924</v>
+      </c>
+      <c r="F72" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" t="s">
+        <v>106</v>
+      </c>
+      <c r="H72" s="1">
+        <v>46085</v>
+      </c>
+      <c r="I72" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>79</v>
+      </c>
+      <c r="D73" s="1">
+        <v>45863</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1132459</v>
+      </c>
+      <c r="F73" t="s">
+        <v>10</v>
+      </c>
+      <c r="H73" s="1"/>
+      <c r="I73" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2772,95 +2897,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
+    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>