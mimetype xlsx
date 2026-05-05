--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{DBC31A4D-4CA0-4812-B8FF-ECE7235E2148}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{24036B06-535C-4FF2-B10B-B1670AB88A78}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{5ECF8BD0-8C1E-493D-AC6B-23866000D0D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9BBFB443-09EE-48B5-829C-55B958D51BF3}"/>
   <bookViews>
-    <workbookView xWindow="-15450" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="13350" yWindow="-16395" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="134">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
@@ -399,162 +399,632 @@
     <t>Bogue Sound Seafood Co.</t>
   </si>
   <si>
     <t>Smoky Hollow Wildstead</t>
   </si>
   <si>
     <t xml:space="preserve">Chicken eggs </t>
   </si>
   <si>
     <t>Kindred Acres</t>
   </si>
   <si>
     <t>Bountiful Blessings Farm, LLC</t>
   </si>
   <si>
     <t>Basil</t>
   </si>
   <si>
     <t>J4 Cattle Company</t>
   </si>
   <si>
     <t>Ground Beef</t>
   </si>
   <si>
     <t>NY Strip</t>
+  </si>
+  <si>
+    <t>Riverside Farm</t>
+  </si>
+  <si>
+    <t>Nuts, Seeds and Legumes </t>
+  </si>
+  <si>
+    <t>Chestnuts</t>
+  </si>
+  <si>
+    <t>8:28 Farms</t>
+  </si>
+  <si>
+    <t>Pork non gmo soy free</t>
+  </si>
+  <si>
+    <t>Lamb grass fed</t>
+  </si>
+  <si>
+    <t>Chicken eggs non gmo soy free</t>
+  </si>
+  <si>
+    <t>Freeze Dried Fruits</t>
+  </si>
+  <si>
+    <t>Humphrey Farms Inc</t>
+  </si>
+  <si>
+    <t>Grass fed beef</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="14">
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
       <numFmt numFmtId="0" formatCode="General"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="0.39997558519241921"/>
+        </patternFill>
+      </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I73" totalsRowShown="0" headerRowDxfId="9">
-[...2 lines deleted...]
-    <sortCondition ref="E1:E73"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I80" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I80">
+    <sortCondition ref="E1:E80"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -815,1898 +1285,2118 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I73"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="G75" sqref="G75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="44.44140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="10" width="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44.44140625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="29" style="13" customWidth="1"/>
+    <col min="3" max="3" width="40.88671875" style="13" customWidth="1"/>
+    <col min="4" max="5" width="20" style="13" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="12.44140625" style="13" customWidth="1"/>
+    <col min="7" max="10" width="20" style="13" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="2" customFormat="1" ht="72" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" s="1" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A2" t="s">
+      <c r="A2" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="D2" s="1">
+      <c r="D2" s="7">
         <v>46116</v>
       </c>
-      <c r="E2" s="1">
+      <c r="E2" s="7">
         <v>46172</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-      <c r="I2" t="s">
+      <c r="F2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="6"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A3" t="s">
+      <c r="A3" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="D3" s="1">
+      <c r="D3" s="7">
         <v>45863</v>
       </c>
-      <c r="E3" s="1">
+      <c r="E3" s="7">
         <v>46173</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-      <c r="I3" t="s">
+      <c r="F3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A4" t="s">
+      <c r="A4" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="6" t="s">
         <v>102</v>
       </c>
-      <c r="D4" s="1">
+      <c r="D4" s="7">
         <v>45901</v>
       </c>
-      <c r="E4" s="1">
+      <c r="E4" s="7">
         <v>46175</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="6" t="s">
         <v>101</v>
       </c>
-      <c r="H4" s="1">
+      <c r="H4" s="7">
         <v>46234</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A5" t="s">
+      <c r="A5" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D5" s="1">
+      <c r="D5" s="7">
         <v>45865</v>
       </c>
-      <c r="E5" s="1">
+      <c r="E5" s="7">
         <v>46204</v>
       </c>
-      <c r="F5" t="s">
-[...3 lines deleted...]
-      <c r="I5" t="s">
+      <c r="F5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A6" t="s">
+      <c r="A6" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D6" s="7">
         <v>45865</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E6" s="7">
         <v>46204</v>
       </c>
-      <c r="F6" t="s">
-[...3 lines deleted...]
-      <c r="I6" t="s">
+      <c r="F6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A7" t="s">
+      <c r="A7" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="6" t="s">
         <v>87</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7" s="7">
         <v>45865</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E7" s="7">
         <v>46204</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-      <c r="I7" t="s">
+      <c r="F7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A8" t="s">
+      <c r="A8" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8" s="7">
         <v>45863</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E8" s="7">
         <v>46227</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H8" s="7">
         <v>45942</v>
       </c>
-      <c r="I8" t="s">
+      <c r="I8" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A9" t="s">
+      <c r="A9" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="7">
         <v>45866</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E9" s="7">
         <v>46234</v>
       </c>
-      <c r="F9" t="s">
-[...3 lines deleted...]
-      <c r="I9" t="s">
+      <c r="F9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A10" t="s">
+      <c r="A10" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10" s="7">
         <v>45870</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E10" s="7">
         <v>46235</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-      <c r="I10" t="s">
+      <c r="F10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" t="s">
+      <c r="A11" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="7">
         <v>45865</v>
       </c>
-      <c r="E11" s="1">
+      <c r="E11" s="7">
         <v>46265</v>
       </c>
-      <c r="F11" t="s">
-[...3 lines deleted...]
-      <c r="I11" t="s">
+      <c r="F11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A12" t="s">
+      <c r="A12" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D12" s="7">
+        <v>46120</v>
+      </c>
+      <c r="E12" s="7">
+        <v>46265</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A13" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C13" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D13" s="7">
         <v>45901</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E13" s="7">
         <v>46266</v>
       </c>
-      <c r="F12" t="s">
-[...8 lines deleted...]
-      <c r="A13" t="s">
+      <c r="F13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A14" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C14" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D14" s="7">
         <v>45901</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E14" s="7">
         <v>46266</v>
       </c>
-      <c r="F13" t="s">
-[...8 lines deleted...]
-      <c r="A14" t="s">
+      <c r="F14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A15" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C15" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D15" s="7">
         <v>45901</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E15" s="7">
         <v>46266</v>
       </c>
-      <c r="F14" t="s">
-[...8 lines deleted...]
-      <c r="A15" t="s">
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A16" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B16" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C16" s="6" t="s">
         <v>120</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D16" s="7">
         <v>46188</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E16" s="7">
         <v>46290</v>
       </c>
-      <c r="F15" t="s">
-[...8 lines deleted...]
-      <c r="A16" t="s">
+      <c r="F16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="5" t="s">
         <v>113</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B17" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C17" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="D16" s="1">
+      <c r="D17" s="7">
         <v>46237</v>
       </c>
-      <c r="E16" s="1">
+      <c r="E17" s="7">
         <v>46300</v>
       </c>
-      <c r="F16" t="s">
-[...8 lines deleted...]
-      <c r="A17" t="s">
+      <c r="F17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D18" s="7">
+        <v>46289</v>
+      </c>
+      <c r="E18" s="7">
+        <v>46327</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B19" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C19" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D19" s="7">
         <v>46113</v>
       </c>
-      <c r="E17" s="1">
+      <c r="E19" s="7">
         <v>46356</v>
       </c>
-      <c r="F17" t="s">
-[...8 lines deleted...]
-      <c r="A18" t="s">
+      <c r="F19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A20" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B20" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C20" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D20" s="7">
         <v>46078</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E20" s="7">
         <v>46356</v>
       </c>
-      <c r="F18" t="s">
-[...8 lines deleted...]
-      <c r="A19" t="s">
+      <c r="F20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A21" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="7">
+        <v>46120</v>
+      </c>
+      <c r="E21" s="7">
+        <v>46356</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A22" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B22" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C22" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D22" s="7">
         <v>45863</v>
       </c>
-      <c r="E19" s="1">
+      <c r="E22" s="7">
         <v>46387</v>
       </c>
-      <c r="F19" t="s">
-[...8 lines deleted...]
-      <c r="A20" t="s">
+      <c r="F22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="6"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A23" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B23" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C23" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="1">
+      <c r="D23" s="7">
         <v>45863</v>
       </c>
-      <c r="E20" s="1">
+      <c r="E23" s="7">
         <v>46387</v>
       </c>
-      <c r="F20" t="s">
-[...8 lines deleted...]
-      <c r="A21" t="s">
+      <c r="F23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="6"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A24" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B24" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D24" s="7">
         <v>45863</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E24" s="7">
         <v>46387</v>
       </c>
-      <c r="F21" t="s">
-[...8 lines deleted...]
-      <c r="A22" t="s">
+      <c r="F24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="6"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A25" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C25" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="D22" s="1">
+      <c r="D25" s="7">
         <v>45863</v>
       </c>
-      <c r="E22" s="1">
+      <c r="E25" s="7">
         <v>46387</v>
       </c>
-      <c r="F22" t="s">
-[...8 lines deleted...]
-      <c r="A23" t="s">
+      <c r="F25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="6"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B26" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C26" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D26" s="7">
         <v>45863</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E26" s="7">
         <v>46387</v>
       </c>
-      <c r="F23" t="s">
-[...8 lines deleted...]
-      <c r="A24" t="s">
+      <c r="F26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="6"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A27" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B27" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C27" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D27" s="7">
         <v>45863</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E27" s="7">
         <v>46387</v>
       </c>
-      <c r="F24" t="s">
-[...8 lines deleted...]
-      <c r="A25" t="s">
+      <c r="F27" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="6"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A28" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B28" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C28" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D28" s="7">
         <v>45863</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E28" s="7">
         <v>46387</v>
       </c>
-      <c r="F25" t="s">
-[...8 lines deleted...]
-      <c r="A26" t="s">
+      <c r="F28" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="6"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A29" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B29" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C29" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="D26" s="1">
+      <c r="D29" s="7">
         <v>45863</v>
       </c>
-      <c r="E26" s="1">
+      <c r="E29" s="7">
         <v>46387</v>
       </c>
-      <c r="F26" t="s">
-[...8 lines deleted...]
-      <c r="A27" t="s">
+      <c r="F29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="6"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A30" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B30" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C30" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="1">
+      <c r="D30" s="7">
         <v>45658</v>
       </c>
-      <c r="E27" s="1">
+      <c r="E30" s="7">
         <v>46387</v>
       </c>
-      <c r="F27" t="s">
-[...8 lines deleted...]
-      <c r="A28" t="s">
+      <c r="F30" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="6"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A31" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B31" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C31" s="6" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="1">
+      <c r="D31" s="7">
         <v>45870</v>
       </c>
-      <c r="E28" s="1">
+      <c r="E31" s="7">
         <v>46387</v>
       </c>
-      <c r="F28" t="s">
-[...8 lines deleted...]
-      <c r="A29" t="s">
+      <c r="F31" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="6"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A32" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B32" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C32" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D32" s="7">
         <v>45919</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E32" s="7">
         <v>46387</v>
       </c>
-      <c r="F29" t="s">
-[...8 lines deleted...]
-      <c r="A30" s="3" t="s">
+      <c r="F32" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="6"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A33" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="B33" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="C33" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D33" s="7">
         <v>46118</v>
       </c>
-      <c r="E30" s="1">
+      <c r="E33" s="7">
         <v>46387</v>
       </c>
-      <c r="F30" s="3" t="s">
-[...9 lines deleted...]
-      <c r="A31" s="3" t="s">
+      <c r="F33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="6"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A34" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="B31" s="3" t="s">
+      <c r="B34" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="C34" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D34" s="7">
         <v>46118</v>
       </c>
-      <c r="E31" s="1">
+      <c r="E34" s="7">
         <v>46387</v>
       </c>
-      <c r="F31" s="3" t="s">
-[...9 lines deleted...]
-      <c r="A32" t="s">
+      <c r="F34" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="6"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A35" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" s="7">
+        <v>46120</v>
+      </c>
+      <c r="E35" s="7">
+        <v>46387</v>
+      </c>
+      <c r="F35" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="6"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A36" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D36" s="7">
+        <v>46120</v>
+      </c>
+      <c r="E36" s="7">
+        <v>46387</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="6"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A37" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="7">
+        <v>46120</v>
+      </c>
+      <c r="E37" s="7">
+        <v>46387</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="6"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D38" s="7">
+        <v>46126</v>
+      </c>
+      <c r="E38" s="7">
+        <v>46387</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="6"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A39" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B39" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C39" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="D32" s="1">
+      <c r="D39" s="7">
         <v>45572</v>
       </c>
-      <c r="E32" s="1">
+      <c r="E39" s="7">
         <v>46418</v>
       </c>
-      <c r="F32" t="s">
-[...8 lines deleted...]
-      <c r="A33" t="s">
+      <c r="F39" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="6"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A40" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B40" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C40" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D40" s="7">
         <v>45658</v>
       </c>
-      <c r="E33" s="1">
+      <c r="E40" s="7">
         <v>46752</v>
       </c>
-      <c r="F33" t="s">
-[...8 lines deleted...]
-      <c r="A34" t="s">
+      <c r="F40" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="6"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A41" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B41" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C41" s="6" t="s">
         <v>83</v>
       </c>
-      <c r="D34" s="1">
+      <c r="D41" s="7">
         <v>44927</v>
       </c>
-      <c r="E34" s="1">
+      <c r="E41" s="7">
         <v>46752</v>
       </c>
-      <c r="F34" t="s">
-[...8 lines deleted...]
-      <c r="A35" t="s">
+      <c r="F41" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A42" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B42" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C42" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D42" s="7">
         <v>44562</v>
       </c>
-      <c r="E35" s="1">
+      <c r="E42" s="7">
         <v>46752</v>
       </c>
-      <c r="F35" t="s">
-[...8 lines deleted...]
-      <c r="A36" t="s">
+      <c r="F42" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A43" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B43" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C43" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D36" s="1">
+      <c r="D43" s="7">
         <v>45483</v>
       </c>
-      <c r="E36" s="1">
+      <c r="E43" s="7">
         <v>46784</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F43" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G43" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="H36" s="1">
+      <c r="H43" s="7">
         <v>45433</v>
       </c>
-      <c r="I36" t="s">
-[...4 lines deleted...]
-      <c r="A37" t="s">
+      <c r="I43" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A44" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B44" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C44" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D44" s="7">
         <v>45863</v>
       </c>
-      <c r="E37" s="1">
+      <c r="E44" s="7">
         <v>47118</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F44" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G44" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="H37" s="1">
+      <c r="H44" s="7">
         <v>46162</v>
       </c>
-      <c r="I37" t="s">
-[...4 lines deleted...]
-      <c r="A38" t="s">
+      <c r="I44" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A45" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B45" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C45" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D38" s="1">
+      <c r="D45" s="7">
         <v>45515</v>
       </c>
-      <c r="E38" s="1">
+      <c r="E45" s="7">
         <v>47341</v>
       </c>
-      <c r="F38" t="s">
-[...8 lines deleted...]
-      <c r="A39" t="s">
+      <c r="F45" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="6"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A46" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B46" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C46" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D39" s="1">
+      <c r="D46" s="7">
         <v>46064</v>
       </c>
-      <c r="E39" s="1">
+      <c r="E46" s="7">
         <v>47525</v>
       </c>
-      <c r="F39" t="s">
-[...8 lines deleted...]
-      <c r="A40" t="s">
+      <c r="F46" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="6"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A47" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B47" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D40" s="1">
+      <c r="D47" s="7">
         <v>45915</v>
       </c>
-      <c r="E40" s="1">
+      <c r="E47" s="7">
         <v>47741</v>
       </c>
-      <c r="F40" t="s">
-[...3 lines deleted...]
-      <c r="I40" t="s">
+      <c r="F47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="6"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A41" t="s">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A48" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B48" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C48" s="6" t="s">
         <v>111</v>
       </c>
-      <c r="D41" s="1">
+      <c r="D48" s="7">
         <v>45922</v>
       </c>
-      <c r="E41" s="1">
+      <c r="E48" s="7">
         <v>47748</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F48" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G48" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="H41" s="1">
+      <c r="H48" s="7">
         <v>46086</v>
       </c>
-      <c r="I41" t="s">
+      <c r="I48" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A42" t="s">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A49" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B49" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C49" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D42" s="1">
+      <c r="D49" s="7">
         <v>45839</v>
       </c>
-      <c r="E42" s="1">
+      <c r="E49" s="7">
         <v>47848</v>
       </c>
-      <c r="F42" t="s">
-[...8 lines deleted...]
-      <c r="A43" t="s">
+      <c r="F49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="6"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A50" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B50" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C50" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="D43" s="1">
+      <c r="D50" s="7">
         <v>45839</v>
       </c>
-      <c r="E43" s="1">
+      <c r="E50" s="7">
         <v>47848</v>
       </c>
-      <c r="F43" t="s">
-[...8 lines deleted...]
-      <c r="A44" t="s">
+      <c r="F50" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="6"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A51" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B51" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C51" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="D44" s="1">
+      <c r="D51" s="7">
         <v>45839</v>
       </c>
-      <c r="E44" s="1">
+      <c r="E51" s="7">
         <v>47848</v>
       </c>
-      <c r="F44" t="s">
-[...8 lines deleted...]
-      <c r="A45" t="s">
+      <c r="F51" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="6"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A52" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B52" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C52" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D45" s="1">
+      <c r="D52" s="7">
         <v>45839</v>
       </c>
-      <c r="E45" s="1">
+      <c r="E52" s="7">
         <v>47848</v>
       </c>
-      <c r="F45" t="s">
-[...8 lines deleted...]
-      <c r="A46" t="s">
+      <c r="F52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A53" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B53" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C53" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="D46" s="1">
+      <c r="D53" s="7">
         <v>45839</v>
       </c>
-      <c r="E46" s="1">
+      <c r="E53" s="7">
         <v>47848</v>
       </c>
-      <c r="F46" t="s">
-[...8 lines deleted...]
-      <c r="A47" t="s">
+      <c r="F53" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="6"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A54" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B54" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C54" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="D47" s="1">
+      <c r="D54" s="7">
         <v>45839</v>
       </c>
-      <c r="E47" s="1">
+      <c r="E54" s="7">
         <v>47848</v>
       </c>
-      <c r="F47" t="s">
-[...8 lines deleted...]
-      <c r="A48" t="s">
+      <c r="F54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="6"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B55" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C55" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="D48" s="1">
+      <c r="D55" s="7">
         <v>45839</v>
       </c>
-      <c r="E48" s="1">
+      <c r="E55" s="7">
         <v>47848</v>
       </c>
-      <c r="F48" t="s">
-[...8 lines deleted...]
-      <c r="A49" t="s">
+      <c r="F55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="6"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A56" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B56" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C56" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="D49" s="1">
+      <c r="D56" s="7">
         <v>45839</v>
       </c>
-      <c r="E49" s="1">
+      <c r="E56" s="7">
         <v>47848</v>
       </c>
-      <c r="F49" t="s">
-[...8 lines deleted...]
-      <c r="A50" t="s">
+      <c r="F56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="6"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A57" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B57" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C57" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D50" s="1">
+      <c r="D57" s="7">
         <v>45839</v>
       </c>
-      <c r="E50" s="1">
+      <c r="E57" s="7">
         <v>47848</v>
       </c>
-      <c r="F50" t="s">
-[...8 lines deleted...]
-      <c r="A51" t="s">
+      <c r="F57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="6"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A58" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B58" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C58" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="D51" s="1">
+      <c r="D58" s="7">
         <v>46097</v>
       </c>
-      <c r="E51" s="1">
+      <c r="E58" s="7">
         <v>47848</v>
       </c>
-      <c r="F51" t="s">
-[...8 lines deleted...]
-      <c r="A52" t="s">
+      <c r="F58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="6"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A59" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B59" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C59" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D52" s="1">
+      <c r="D59" s="7">
         <v>45283</v>
       </c>
-      <c r="E52" s="1">
+      <c r="E59" s="7">
         <v>48213</v>
       </c>
-      <c r="F52" t="s">
-[...8 lines deleted...]
-      <c r="A53" t="s">
+      <c r="F59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="6"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A60" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B60" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C60" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D53" s="1">
+      <c r="D60" s="7">
         <v>45283</v>
       </c>
-      <c r="E53" s="1">
+      <c r="E60" s="7">
         <v>48216</v>
       </c>
-      <c r="F53" t="s">
-[...8 lines deleted...]
-      <c r="A54" t="s">
+      <c r="F60" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="6"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A61" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B61" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C61" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D54" s="1">
+      <c r="D61" s="7">
         <v>45283</v>
       </c>
-      <c r="E54" s="1">
+      <c r="E61" s="7">
         <v>48580</v>
       </c>
-      <c r="F54" t="s">
-[...8 lines deleted...]
-      <c r="A55" t="s">
+      <c r="F61" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="6"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A62" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B62" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C62" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="D55" s="1">
+      <c r="D62" s="7">
         <v>45273</v>
       </c>
-      <c r="E55" s="1">
+      <c r="E62" s="7">
         <v>49558</v>
       </c>
-      <c r="F55" t="s">
-[...8 lines deleted...]
-      <c r="A56" t="s">
+      <c r="F62" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="6"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B63" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C63" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="D56" s="1">
+      <c r="D63" s="7">
         <v>45725</v>
       </c>
-      <c r="E56" s="1">
+      <c r="E63" s="7">
         <v>49743</v>
       </c>
-      <c r="F56" t="s">
-[...8 lines deleted...]
-      <c r="A57" t="s">
+      <c r="F63" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="6"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B64" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C64" s="6" t="s">
         <v>99</v>
       </c>
-      <c r="D57" s="1">
+      <c r="D64" s="7">
         <v>43626</v>
       </c>
-      <c r="E57" s="1">
+      <c r="E64" s="7">
         <v>49998</v>
       </c>
-      <c r="F57" t="s">
-[...8 lines deleted...]
-      <c r="A58" t="s">
+      <c r="F64" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="6"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A65" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B65" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C65" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="1">
+      <c r="D65" s="7">
         <v>45488</v>
       </c>
-      <c r="E58" s="1">
+      <c r="E65" s="7">
         <v>52231</v>
       </c>
-      <c r="F58" t="s">
-[...8 lines deleted...]
-      <c r="A59" t="s">
+      <c r="F65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G65" s="6"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A66" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B66" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C66" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="D59" s="1">
+      <c r="D66" s="7">
         <v>45488</v>
       </c>
-      <c r="E59" s="1">
+      <c r="E66" s="7">
         <v>52231</v>
       </c>
-      <c r="F59" t="s">
-[...8 lines deleted...]
-      <c r="A60" t="s">
+      <c r="F66" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G66" s="6"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A67" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B67" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C67" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="D60" s="1">
+      <c r="D67" s="7">
         <v>45801</v>
       </c>
-      <c r="E60" s="1">
+      <c r="E67" s="7">
         <v>60998</v>
       </c>
-      <c r="F60" t="s">
-[...8 lines deleted...]
-      <c r="A61" t="s">
+      <c r="F67" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G67" s="6"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A68" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B68" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C68" s="6" t="s">
         <v>108</v>
       </c>
-      <c r="D61" s="1">
+      <c r="D68" s="7">
         <v>46142</v>
       </c>
-      <c r="E61" s="1">
+      <c r="E68" s="7">
         <v>64039</v>
       </c>
-      <c r="F61" t="s">
-[...8 lines deleted...]
-      <c r="A62" t="s">
+      <c r="F68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="6"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A69" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B69" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C69" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D62" s="1">
+      <c r="D69" s="7">
         <v>45279</v>
       </c>
-      <c r="E62" s="1">
+      <c r="E69" s="7">
         <v>72686</v>
       </c>
-      <c r="F62" t="s">
-[...8 lines deleted...]
-      <c r="A63" t="s">
+      <c r="F69" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G69" s="6"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B70" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C70" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="D63" s="1">
+      <c r="D70" s="7">
         <v>45279</v>
       </c>
-      <c r="E63" s="1">
+      <c r="E70" s="7">
         <v>72686</v>
       </c>
-      <c r="F63" t="s">
-[...8 lines deleted...]
-      <c r="A64" t="s">
+      <c r="F70" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G70" s="6"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A71" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B71" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C71" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D64" s="1">
+      <c r="D71" s="7">
         <v>45279</v>
       </c>
-      <c r="E64" s="1">
+      <c r="E71" s="7">
         <v>72686</v>
       </c>
-      <c r="F64" t="s">
-[...8 lines deleted...]
-      <c r="A65" t="s">
+      <c r="F71" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="6"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B72" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C72" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D65" s="1">
+      <c r="D72" s="7">
         <v>45279</v>
       </c>
-      <c r="E65" s="1">
+      <c r="E72" s="7">
         <v>72686</v>
       </c>
-      <c r="F65" t="s">
-[...8 lines deleted...]
-      <c r="A66" t="s">
+      <c r="F72" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G72" s="6"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B73" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C73" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="D66" s="1">
+      <c r="D73" s="7">
         <v>45279</v>
       </c>
-      <c r="E66" s="1">
+      <c r="E73" s="7">
         <v>72686</v>
       </c>
-      <c r="F66" t="s">
-[...8 lines deleted...]
-      <c r="A67" t="s">
+      <c r="F73" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="6"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A74" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B74" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C74" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D67" s="1">
+      <c r="D74" s="7">
         <v>45279</v>
       </c>
-      <c r="E67" s="1">
+      <c r="E74" s="7">
         <v>72686</v>
       </c>
-      <c r="F67" t="s">
-[...8 lines deleted...]
-      <c r="A68" t="s">
+      <c r="F74" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="6"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A75" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B75" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C75" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="D68" s="1">
+      <c r="D75" s="7">
         <v>45279</v>
       </c>
-      <c r="E68" s="1">
+      <c r="E75" s="7">
         <v>72686</v>
       </c>
-      <c r="F68" t="s">
-[...8 lines deleted...]
-      <c r="A69" t="s">
+      <c r="F75" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="6"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A76" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B76" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C76" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D69" s="1">
+      <c r="D76" s="7">
         <v>45279</v>
       </c>
-      <c r="E69" s="1">
+      <c r="E76" s="7">
         <v>72686</v>
       </c>
-      <c r="F69" t="s">
-[...8 lines deleted...]
-      <c r="A70" t="s">
+      <c r="F76" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A77" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B77" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C77" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D70" s="1">
+      <c r="D77" s="7">
         <v>45279</v>
       </c>
-      <c r="E70" s="1">
+      <c r="E77" s="7">
         <v>72686</v>
       </c>
-      <c r="F70" t="s">
-[...8 lines deleted...]
-      <c r="A71" t="s">
+      <c r="F77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="6"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A78" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B78" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C78" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D71" s="1">
+      <c r="D78" s="7">
         <v>45279</v>
       </c>
-      <c r="E71" s="1">
+      <c r="E78" s="7">
         <v>72686</v>
       </c>
-      <c r="F71" t="s">
-[...8 lines deleted...]
-      <c r="A72" t="s">
+      <c r="F78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G78" s="6"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A79" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B79" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C79" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="D72" s="1">
+      <c r="D79" s="7">
         <v>45896</v>
       </c>
-      <c r="E72" s="1">
+      <c r="E79" s="7">
         <v>72924</v>
       </c>
-      <c r="F72" t="s">
+      <c r="F79" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G72" t="s">
+      <c r="G79" s="6" t="s">
         <v>106</v>
       </c>
-      <c r="H72" s="1">
+      <c r="H79" s="7">
         <v>46085</v>
       </c>
-      <c r="I72" t="s">
+      <c r="I79" s="8" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A73" t="s">
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A80" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B80" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C80" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="D73" s="1">
+      <c r="D80" s="11">
         <v>45863</v>
       </c>
-      <c r="E73" s="1">
+      <c r="E80" s="11">
         <v>1132459</v>
       </c>
-      <c r="F73" t="s">
-[...3 lines deleted...]
-      <c r="I73" t="s">
+      <c r="F80" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G80" s="10"/>
+      <c r="H80" s="11"/>
+      <c r="I80" s="12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -2897,84 +3587,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
+    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>