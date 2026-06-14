--- v2 (2026-05-05)
+++ v3 (2026-06-14)
@@ -3,476 +3,496 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="9" documentId="8_{5ECF8BD0-8C1E-493D-AC6B-23866000D0D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9BBFB443-09EE-48B5-829C-55B958D51BF3}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3524114E-CC1C-44A2-AED4-8E293841178A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13350" yWindow="-16395" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5760" yWindow="1080" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="137">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
     <t>Is the product listed above Organic certified?</t>
   </si>
   <si>
+    <t>Garner Farms Inc</t>
+  </si>
+  <si>
+    <t>Produce</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U-Pick Strawberries </t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Feast Down East Food Hub</t>
+  </si>
+  <si>
+    <t>Meat and Poultry</t>
+  </si>
+  <si>
+    <t>Beef  - Ground</t>
+  </si>
+  <si>
+    <t>WOW! Grapes LLC</t>
+  </si>
+  <si>
+    <t>Snacks and Condiments </t>
+  </si>
+  <si>
+    <t>Freeze-dried seedless muscadines</t>
+  </si>
+  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>No</t>
+    <t>Primus GFS</t>
+  </si>
+  <si>
+    <t>Mest farms llc</t>
+  </si>
+  <si>
+    <t>Beef</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mest farms llc </t>
   </si>
   <si>
     <t>Eggs</t>
   </si>
   <si>
+    <t xml:space="preserve">Pork </t>
+  </si>
+  <si>
+    <t>Fann Farms</t>
+  </si>
+  <si>
+    <t>Sweet Potatoes</t>
+  </si>
+  <si>
+    <t>WQS - QIMA  GGN:405618765222</t>
+  </si>
+  <si>
+    <t>Dawson Creek Seafood</t>
+  </si>
+  <si>
+    <t>Fish and Seafood</t>
+  </si>
+  <si>
+    <t>Seafood</t>
+  </si>
+  <si>
+    <t>Brookhaven Mill Farm</t>
+  </si>
+  <si>
+    <t>Chicken Eggs, Duck Eggs, Goose Eggs</t>
+  </si>
+  <si>
+    <t>Little Cedar Farm</t>
+  </si>
+  <si>
+    <t>Lamb</t>
+  </si>
+  <si>
+    <t>8:28 Farms</t>
+  </si>
+  <si>
+    <t>Lamb grass fed</t>
+  </si>
+  <si>
+    <t>Tidewater Grain Co</t>
+  </si>
+  <si>
     <t>Bread and Grains</t>
   </si>
   <si>
-    <t>Produce</t>
-[...5 lines deleted...]
-    <t>Fish and Seafood</t>
+    <t>Carolina Gold Rice</t>
+  </si>
+  <si>
+    <t>Santee Gold Long Grain Rice</t>
+  </si>
+  <si>
+    <t>Heirloom Rice Flour</t>
+  </si>
+  <si>
+    <t>Bountiful Blessings Farm, LLC</t>
+  </si>
+  <si>
+    <t>Basil</t>
+  </si>
+  <si>
+    <t>Sycamore SOL</t>
+  </si>
+  <si>
+    <t>Garlic</t>
+  </si>
+  <si>
+    <t>Riverside Farm</t>
+  </si>
+  <si>
+    <t>Nuts, Seeds and Legumes </t>
+  </si>
+  <si>
+    <t>Chestnuts</t>
+  </si>
+  <si>
+    <t>Smoky Hollow Wildstead</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chicken eggs </t>
+  </si>
+  <si>
+    <t>Kindred Acres</t>
+  </si>
+  <si>
+    <t>Honey</t>
+  </si>
+  <si>
+    <t>Robert Rust Foods</t>
+  </si>
+  <si>
+    <t>Prepared Meals and Entrees</t>
+  </si>
+  <si>
+    <t>Sausage Breakfast Burrito</t>
+  </si>
+  <si>
+    <t>Spicy Chicken Burrito</t>
+  </si>
+  <si>
+    <t>Pulled Pork Burrito</t>
+  </si>
+  <si>
+    <t>Bean and Cheese Burrito</t>
+  </si>
+  <si>
+    <t>Vegan Nopal Burrito</t>
+  </si>
+  <si>
+    <t>Paneer Masala Burrito</t>
+  </si>
+  <si>
+    <t>Salsa Macha</t>
+  </si>
+  <si>
+    <t>Salsa Verde</t>
+  </si>
+  <si>
+    <t>COTTON BOLL Pollinators LLC, Bayed Bear Honey LLC</t>
+  </si>
+  <si>
+    <t>Live Lamb, Sheep</t>
+  </si>
+  <si>
+    <t>Mitchell's Butchery</t>
+  </si>
+  <si>
+    <t>J4 Cattle Company</t>
+  </si>
+  <si>
+    <t>Ground Beef</t>
+  </si>
+  <si>
+    <t>NY Strip</t>
+  </si>
+  <si>
+    <t>Pork non gmo soy free</t>
+  </si>
+  <si>
+    <t>Chicken eggs non gmo soy free</t>
+  </si>
+  <si>
+    <t>Freeze Dried Fruits</t>
+  </si>
+  <si>
+    <t>Humphrey Farms Inc</t>
+  </si>
+  <si>
+    <t>Grass fed beef</t>
+  </si>
+  <si>
+    <t>DJs Pickles</t>
+  </si>
+  <si>
+    <t>Sweet Vine Products</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>Muscadine Red Body Juice</t>
+  </si>
+  <si>
+    <t>Wilders Farm</t>
+  </si>
+  <si>
+    <t>100% Fullblood Wagyu Beef</t>
+  </si>
+  <si>
+    <t>Berkshire Pork</t>
+  </si>
+  <si>
+    <t>Piedmont Microgreens</t>
+  </si>
+  <si>
+    <t>Microgreens</t>
+  </si>
+  <si>
+    <t>USDA #49166</t>
+  </si>
+  <si>
+    <t>NC DA&amp;CS #?</t>
+  </si>
+  <si>
+    <t>Secret Garden Bees</t>
+  </si>
+  <si>
+    <t>Bogue Sound Seafood Co.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Proper Planning Farms </t>
+  </si>
+  <si>
+    <t>Sprout Culture Microgreens</t>
+  </si>
+  <si>
+    <t>Microgreens and microherbs</t>
+  </si>
+  <si>
+    <t>NC Dept. of Ag. #52614</t>
+  </si>
+  <si>
+    <t>Washington Crab</t>
   </si>
   <si>
     <t>Shrimp</t>
   </si>
   <si>
-    <t>Sweet Potatoes</t>
-[...2 lines deleted...]
-    <t>Snacks and Condiments </t>
+    <t>Flounder</t>
+  </si>
+  <si>
+    <t>Salmon</t>
   </si>
   <si>
     <t>Crab Cakes</t>
   </si>
   <si>
-    <t>COTTON BOLL Pollinators LLC, Bayed Bear Honey LLC</t>
-[...5 lines deleted...]
-    <t>Secret Garden Bees</t>
+    <t>Oysters</t>
+  </si>
+  <si>
+    <t>Crab meat</t>
+  </si>
+  <si>
+    <t>Catfish</t>
+  </si>
+  <si>
+    <t>Trout</t>
+  </si>
+  <si>
+    <t>Tuna</t>
+  </si>
+  <si>
+    <t>Pasture Raised Eggs</t>
+  </si>
+  <si>
+    <t>Divine Desserts</t>
+  </si>
+  <si>
+    <t>Rum cake</t>
+  </si>
+  <si>
+    <t>Cake pops</t>
+  </si>
+  <si>
+    <t>Gourmet Cookies</t>
   </si>
   <si>
     <t>Honey and Jelly</t>
   </si>
   <si>
     <t>Raw Bottled Honey</t>
   </si>
   <si>
-    <t>Beef</t>
-[...11 lines deleted...]
-    <t>Rum cake</t>
+    <t>Hawkins Farm</t>
+  </si>
+  <si>
+    <t>Angel Wing Sauce</t>
+  </si>
+  <si>
+    <t>Hot Sauce</t>
+  </si>
+  <si>
+    <t>Gill and Spore Mushroom Farm</t>
+  </si>
+  <si>
+    <t>Oyster Mushrooms</t>
+  </si>
+  <si>
+    <t>Lion’s Mane Mushrooms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angel Wing Sauce </t>
+  </si>
+  <si>
+    <t>Gourmet Hot Sauce</t>
+  </si>
+  <si>
+    <t>Math Queen LLC</t>
+  </si>
+  <si>
+    <t>Vegetables</t>
   </si>
   <si>
     <t>A Little Love Seasoning</t>
   </si>
   <si>
     <t>All-Purpose Seasoning</t>
   </si>
   <si>
     <t>All-Purpose No Salt Seasoning</t>
   </si>
   <si>
     <t>Jerk Seasoning</t>
   </si>
   <si>
     <t>Spicy Garlic Seasoning</t>
   </si>
   <si>
     <t>ALLdobo (Adobo) Seasoning</t>
   </si>
   <si>
     <t>Lemon Pepper Seasoning</t>
   </si>
   <si>
     <t>Sweet Summa Love Seasoning</t>
   </si>
   <si>
     <t>Carolina Heat Seasoning</t>
   </si>
   <si>
     <t>SPG (Salt, Pepper, Garlic) Seasoning</t>
   </si>
   <si>
     <t>Smoked Jalapeno Seasoning</t>
   </si>
   <si>
-    <t>Sweet Vine Products</t>
-[...107 lines deleted...]
-    <t>Tuna</t>
+    <t>Sprout Culture, LLC</t>
+  </si>
+  <si>
+    <t>North Carolina Department of Agriculture; Audit ID# 52614</t>
   </si>
   <si>
     <t>Fulcher's Seafood LLC</t>
   </si>
   <si>
     <t>Value Added Seafood Microwave Meals</t>
   </si>
   <si>
-    <t>Fann Farms</t>
-[...158 lines deleted...]
-    <t>Grass fed beef</t>
+    <t>Fourth &amp; Farm</t>
+  </si>
+  <si>
+    <t>Chicken Eggs</t>
+  </si>
+  <si>
+    <t>Quail Eggs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -965,53 +985,53 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I80" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
-[...1 lines deleted...]
-    <sortCondition ref="E1:E80"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I82" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I82">
+    <sortCondition ref="E2:E82"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1285,2118 +1305,2188 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G75" sqref="G75"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="29" style="13" customWidth="1"/>
     <col min="3" max="3" width="40.88671875" style="13" customWidth="1"/>
     <col min="4" max="5" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" style="13" customWidth="1"/>
     <col min="7" max="10" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>93</v>
+        <v>11</v>
       </c>
       <c r="D2" s="7">
         <v>46116</v>
       </c>
       <c r="E2" s="7">
         <v>46172</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="7"/>
       <c r="I2" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="D3" s="7">
         <v>45863</v>
       </c>
       <c r="E3" s="7">
         <v>46173</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
-        <v>100</v>
+        <v>16</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D4" s="7">
         <v>45901</v>
       </c>
       <c r="E4" s="7">
         <v>46175</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="H4" s="7">
         <v>46234</v>
       </c>
       <c r="I4" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
-        <v>85</v>
+        <v>21</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D5" s="7">
         <v>45865</v>
       </c>
       <c r="E5" s="7">
         <v>46204</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D6" s="7">
         <v>45865</v>
       </c>
       <c r="E6" s="7">
         <v>46204</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
       <c r="I6" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="D7" s="7">
         <v>45865</v>
       </c>
       <c r="E7" s="7">
         <v>46204</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="7"/>
       <c r="I7" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D8" s="7">
         <v>45863</v>
       </c>
       <c r="E8" s="7">
         <v>46227</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>81</v>
+        <v>28</v>
       </c>
       <c r="H8" s="7">
         <v>45942</v>
       </c>
       <c r="I8" s="8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="D9" s="7">
         <v>45866</v>
       </c>
       <c r="E9" s="7">
         <v>46234</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>103</v>
+        <v>33</v>
       </c>
       <c r="D10" s="7">
         <v>45870</v>
       </c>
       <c r="E10" s="7">
         <v>46235</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="D11" s="7">
         <v>45865</v>
       </c>
       <c r="E11" s="7">
         <v>46265</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>129</v>
+        <v>37</v>
       </c>
       <c r="D12" s="7">
         <v>46120</v>
       </c>
       <c r="E12" s="7">
         <v>46265</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="D13" s="7">
         <v>45901</v>
       </c>
       <c r="E13" s="7">
         <v>46266</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>96</v>
+        <v>41</v>
       </c>
       <c r="D14" s="7">
         <v>45901</v>
       </c>
       <c r="E14" s="7">
         <v>46266</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
-        <v>94</v>
+        <v>38</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="D15" s="7">
         <v>45901</v>
       </c>
       <c r="E15" s="7">
         <v>46266</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="7"/>
       <c r="I15" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
-        <v>119</v>
+        <v>43</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D16" s="7">
         <v>46188</v>
       </c>
       <c r="E16" s="7">
         <v>46290</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="7"/>
       <c r="I16" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
-        <v>113</v>
+        <v>45</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>114</v>
+        <v>46</v>
       </c>
       <c r="D17" s="7">
         <v>46237</v>
       </c>
       <c r="E17" s="7">
         <v>46300</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>125</v>
+        <v>48</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="D18" s="7">
         <v>46289</v>
       </c>
       <c r="E18" s="7">
         <v>46327</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="D19" s="7">
-        <v>46113</v>
+        <v>46160</v>
       </c>
       <c r="E19" s="7">
-        <v>46356</v>
+        <v>46328</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>13</v>
+        <v>136</v>
       </c>
       <c r="D20" s="7">
-        <v>46078</v>
+        <v>46160</v>
       </c>
       <c r="E20" s="7">
-        <v>46356</v>
+        <v>46328</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
-        <v>127</v>
+        <v>50</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="D21" s="7">
-        <v>46120</v>
+        <v>46113</v>
       </c>
       <c r="E21" s="7">
         <v>46356</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="D22" s="7">
-        <v>45863</v>
+        <v>46078</v>
       </c>
       <c r="E22" s="7">
-        <v>46387</v>
+        <v>46356</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="7"/>
       <c r="I22" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="D23" s="7">
-        <v>45863</v>
+        <v>46120</v>
       </c>
       <c r="E23" s="7">
-        <v>46387</v>
+        <v>46356</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="7"/>
       <c r="I23" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="D24" s="7">
         <v>45863</v>
       </c>
       <c r="E24" s="7">
         <v>46387</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="D25" s="7">
         <v>45863</v>
       </c>
       <c r="E25" s="7">
         <v>46387</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D26" s="7">
         <v>45863</v>
       </c>
       <c r="E26" s="7">
         <v>46387</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="D27" s="7">
         <v>45863</v>
       </c>
       <c r="E27" s="7">
         <v>46387</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D28" s="7">
         <v>45863</v>
       </c>
       <c r="E28" s="7">
         <v>46387</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D29" s="7">
         <v>45863</v>
       </c>
       <c r="E29" s="7">
         <v>46387</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="7"/>
       <c r="I29" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="D30" s="7">
-        <v>45658</v>
+        <v>45863</v>
       </c>
       <c r="E30" s="7">
         <v>46387</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G30" s="6"/>
       <c r="H30" s="7"/>
       <c r="I30" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="D31" s="7">
-        <v>45870</v>
+        <v>45863</v>
       </c>
       <c r="E31" s="7">
         <v>46387</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="7"/>
       <c r="I31" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="D32" s="7">
-        <v>45919</v>
+        <v>45658</v>
       </c>
       <c r="E32" s="7">
         <v>46387</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="7"/>
       <c r="I32" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>121</v>
+        <v>32</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="D33" s="7">
-        <v>46118</v>
+        <v>45870</v>
       </c>
       <c r="E33" s="7">
         <v>46387</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G33" s="6"/>
       <c r="H33" s="7"/>
       <c r="I33" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
       <c r="D34" s="7">
-        <v>46118</v>
+        <v>45919</v>
       </c>
       <c r="E34" s="7">
         <v>46387</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G34" s="6"/>
       <c r="H34" s="7"/>
       <c r="I34" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="D35" s="7">
-        <v>46120</v>
+        <v>46118</v>
       </c>
       <c r="E35" s="7">
         <v>46387</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G35" s="6"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>130</v>
+        <v>69</v>
       </c>
       <c r="D36" s="7">
-        <v>46120</v>
+        <v>46118</v>
       </c>
       <c r="E36" s="7">
         <v>46387</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G36" s="6"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="D37" s="7">
         <v>46120</v>
       </c>
       <c r="E37" s="7">
         <v>46387</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
-        <v>132</v>
+        <v>36</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>133</v>
+        <v>71</v>
       </c>
       <c r="D38" s="7">
-        <v>46126</v>
+        <v>46120</v>
       </c>
       <c r="E38" s="7">
         <v>46387</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G38" s="6"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="D39" s="7">
-        <v>45572</v>
+        <v>46120</v>
       </c>
       <c r="E39" s="7">
-        <v>46418</v>
+        <v>46387</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G39" s="6"/>
       <c r="H39" s="7"/>
       <c r="I39" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>42</v>
+        <v>14</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="D40" s="7">
-        <v>45658</v>
+        <v>46126</v>
       </c>
       <c r="E40" s="7">
-        <v>46752</v>
+        <v>46387</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G40" s="6"/>
       <c r="H40" s="7"/>
       <c r="I40" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D41" s="7">
-        <v>44927</v>
+        <v>45572</v>
       </c>
       <c r="E41" s="7">
-        <v>46752</v>
+        <v>46418</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G41" s="6"/>
       <c r="H41" s="7"/>
       <c r="I41" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>14</v>
+        <v>77</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="D42" s="7">
-        <v>44562</v>
+        <v>45658</v>
       </c>
       <c r="E42" s="7">
         <v>46752</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G42" s="6"/>
       <c r="H42" s="7"/>
       <c r="I42" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="D43" s="7">
-        <v>45483</v>
+        <v>44927</v>
       </c>
       <c r="E43" s="7">
-        <v>46784</v>
+        <v>46752</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="G43" s="6"/>
+      <c r="H43" s="7"/>
       <c r="I43" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>49</v>
+        <v>81</v>
       </c>
       <c r="D44" s="7">
-        <v>45863</v>
+        <v>44562</v>
       </c>
       <c r="E44" s="7">
-        <v>47118</v>
+        <v>46752</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="7"/>
       <c r="I44" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="D45" s="7">
-        <v>45515</v>
+        <v>45483</v>
       </c>
       <c r="E45" s="7">
-        <v>47341</v>
+        <v>46784</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H45" s="7"/>
+        <v>19</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="H45" s="7">
+        <v>45433</v>
+      </c>
       <c r="I45" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
-        <v>115</v>
+        <v>82</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="D46" s="7">
-        <v>46064</v>
+        <v>45863</v>
       </c>
       <c r="E46" s="7">
-        <v>47525</v>
+        <v>47118</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H46" s="7"/>
+        <v>19</v>
+      </c>
+      <c r="G46" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="H46" s="7">
+        <v>46162</v>
+      </c>
       <c r="I46" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="5" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
       <c r="D47" s="7">
-        <v>45915</v>
+        <v>45515</v>
       </c>
       <c r="E47" s="7">
-        <v>47741</v>
+        <v>47341</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G47" s="6"/>
       <c r="H47" s="7"/>
       <c r="I47" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>111</v>
+        <v>31</v>
       </c>
       <c r="D48" s="7">
-        <v>45922</v>
+        <v>46064</v>
       </c>
       <c r="E48" s="7">
-        <v>47748</v>
+        <v>47525</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="G48" s="6"/>
+      <c r="H48" s="7"/>
       <c r="I48" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="5" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D49" s="7">
-        <v>45839</v>
+        <v>45915</v>
       </c>
       <c r="E49" s="7">
-        <v>47848</v>
+        <v>47741</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G49" s="6"/>
       <c r="H49" s="7"/>
       <c r="I49" s="8" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="D50" s="7">
-        <v>45839</v>
+        <v>45922</v>
       </c>
       <c r="E50" s="7">
-        <v>47848</v>
+        <v>47748</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H50" s="7"/>
+        <v>19</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="H50" s="7">
+        <v>46086</v>
+      </c>
       <c r="I50" s="8" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="D51" s="7">
         <v>45839</v>
       </c>
       <c r="E51" s="7">
         <v>47848</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="7"/>
       <c r="I51" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="D52" s="7">
         <v>45839</v>
       </c>
       <c r="E52" s="7">
         <v>47848</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="7"/>
       <c r="I52" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="D53" s="7">
         <v>45839</v>
       </c>
       <c r="E53" s="7">
         <v>47848</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="7"/>
       <c r="I53" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="D54" s="7">
         <v>45839</v>
       </c>
       <c r="E54" s="7">
         <v>47848</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="7"/>
       <c r="I54" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D55" s="7">
         <v>45839</v>
       </c>
       <c r="E55" s="7">
         <v>47848</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="7"/>
       <c r="I55" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="D56" s="7">
         <v>45839</v>
       </c>
       <c r="E56" s="7">
         <v>47848</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="7"/>
       <c r="I56" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>77</v>
+        <v>99</v>
       </c>
       <c r="D57" s="7">
         <v>45839</v>
       </c>
       <c r="E57" s="7">
         <v>47848</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="7"/>
       <c r="I57" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="D58" s="7">
-        <v>46097</v>
+        <v>45839</v>
       </c>
       <c r="E58" s="7">
         <v>47848</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="7"/>
       <c r="I58" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="5" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D59" s="7">
-        <v>45283</v>
+        <v>45839</v>
       </c>
       <c r="E59" s="7">
-        <v>48213</v>
+        <v>47848</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="7"/>
       <c r="I59" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
       <c r="D60" s="7">
-        <v>45283</v>
+        <v>46097</v>
       </c>
       <c r="E60" s="7">
-        <v>48216</v>
+        <v>47848</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="7"/>
       <c r="I60" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="5" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="D61" s="7">
         <v>45283</v>
       </c>
       <c r="E61" s="7">
-        <v>48580</v>
+        <v>48213</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="7"/>
       <c r="I61" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>24</v>
+        <v>105</v>
       </c>
       <c r="D62" s="7">
-        <v>45273</v>
+        <v>45283</v>
       </c>
       <c r="E62" s="7">
-        <v>49558</v>
+        <v>48216</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="7"/>
       <c r="I62" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="D63" s="7">
-        <v>45725</v>
+        <v>45283</v>
       </c>
       <c r="E63" s="7">
-        <v>49743</v>
+        <v>48580</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="7"/>
       <c r="I63" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>18</v>
+        <v>107</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="D64" s="7">
-        <v>43626</v>
+        <v>45273</v>
       </c>
       <c r="E64" s="7">
-        <v>49998</v>
+        <v>49558</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="7"/>
       <c r="I64" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
-        <v>51</v>
+        <v>109</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="D65" s="7">
-        <v>45488</v>
+        <v>45725</v>
       </c>
       <c r="E65" s="7">
-        <v>52231</v>
+        <v>49743</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="7"/>
       <c r="I65" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>53</v>
+        <v>111</v>
       </c>
       <c r="D66" s="7">
-        <v>45488</v>
+        <v>43626</v>
       </c>
       <c r="E66" s="7">
-        <v>52231</v>
+        <v>49998</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="7"/>
       <c r="I66" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="5" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="D67" s="7">
-        <v>45801</v>
+        <v>45488</v>
       </c>
       <c r="E67" s="7">
-        <v>60998</v>
+        <v>52231</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="7"/>
       <c r="I67" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D68" s="7">
-        <v>46142</v>
+        <v>45488</v>
       </c>
       <c r="E68" s="7">
-        <v>64039</v>
+        <v>52231</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="7"/>
       <c r="I68" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>31</v>
+        <v>116</v>
       </c>
       <c r="D69" s="7">
-        <v>45279</v>
+        <v>45801</v>
       </c>
       <c r="E69" s="7">
-        <v>72686</v>
+        <v>60998</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="7"/>
       <c r="I69" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="D70" s="7">
-        <v>45279</v>
+        <v>46142</v>
       </c>
       <c r="E70" s="7">
-        <v>72686</v>
+        <v>64039</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="7"/>
       <c r="I70" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="D71" s="7">
         <v>45279</v>
       </c>
       <c r="E71" s="7">
         <v>72686</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="7"/>
       <c r="I71" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>34</v>
+        <v>121</v>
       </c>
       <c r="D72" s="7">
         <v>45279</v>
       </c>
       <c r="E72" s="7">
         <v>72686</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="7"/>
       <c r="I72" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="D73" s="7">
         <v>45279</v>
       </c>
       <c r="E73" s="7">
         <v>72686</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G73" s="6"/>
       <c r="H73" s="7"/>
       <c r="I73" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>36</v>
+        <v>123</v>
       </c>
       <c r="D74" s="7">
         <v>45279</v>
       </c>
       <c r="E74" s="7">
         <v>72686</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G74" s="6"/>
       <c r="H74" s="7"/>
       <c r="I74" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>37</v>
+        <v>124</v>
       </c>
       <c r="D75" s="7">
         <v>45279</v>
       </c>
       <c r="E75" s="7">
         <v>72686</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G75" s="6"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>38</v>
+        <v>125</v>
       </c>
       <c r="D76" s="7">
         <v>45279</v>
       </c>
       <c r="E76" s="7">
         <v>72686</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G76" s="6"/>
       <c r="H76" s="7"/>
       <c r="I76" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B77" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>39</v>
+        <v>126</v>
       </c>
       <c r="D77" s="7">
         <v>45279</v>
       </c>
       <c r="E77" s="7">
         <v>72686</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G77" s="6"/>
       <c r="H77" s="7"/>
       <c r="I77" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="5" t="s">
-        <v>30</v>
+        <v>119</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>40</v>
+        <v>127</v>
       </c>
       <c r="D78" s="7">
         <v>45279</v>
       </c>
       <c r="E78" s="7">
         <v>72686</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G78" s="6"/>
       <c r="H78" s="7"/>
       <c r="I78" s="8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" s="5" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
       <c r="D79" s="7">
-        <v>45896</v>
+        <v>45279</v>
       </c>
       <c r="E79" s="7">
-        <v>72924</v>
+        <v>72686</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="G79" s="6"/>
+      <c r="H79" s="7"/>
       <c r="I79" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="9" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C80" s="10" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="D80" s="11">
-        <v>45863</v>
+        <v>45279</v>
       </c>
       <c r="E80" s="11">
-        <v>1132459</v>
+        <v>72686</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G80" s="10"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A81" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B81" s="6" t="s">
         <v>10</v>
+      </c>
+      <c r="C81" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="7">
+        <v>45896</v>
+      </c>
+      <c r="E81" s="7">
+        <v>72924</v>
+      </c>
+      <c r="F81" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G81" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="H81" s="7">
+        <v>46085</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D82" s="11">
+        <v>45863</v>
+      </c>
+      <c r="E82" s="11">
+        <v>1132459</v>
+      </c>
+      <c r="F82" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G82" s="10"/>
+      <c r="H82" s="11"/>
+      <c r="I82" s="12" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3587,130 +3677,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
+    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010052CF9F2C23FA254188B8947FA71C680A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>