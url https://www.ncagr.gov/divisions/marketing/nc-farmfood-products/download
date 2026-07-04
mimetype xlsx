--- v3 (2026-06-14)
+++ v4 (2026-07-04)
@@ -3,150 +3,129 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3524114E-CC1C-44A2-AED4-8E293841178A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{73E6904A-F9A2-4CD1-8777-D1E0DDED38A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E9A16524-064B-4225-A0BC-FF7C164D721F}"/>
   <bookViews>
-    <workbookView xWindow="5760" yWindow="1080" windowWidth="17280" windowHeight="8880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-15450" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="133">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
     <t>Is the product listed above Organic certified?</t>
   </si>
   <si>
-    <t>Garner Farms Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>Produce</t>
   </si>
   <si>
-    <t xml:space="preserve">U-Pick Strawberries </t>
-[...1 lines deleted...]
-  <si>
     <t>No</t>
   </si>
   <si>
-    <t>Feast Down East Food Hub</t>
-[...1 lines deleted...]
-  <si>
     <t>Meat and Poultry</t>
   </si>
   <si>
-    <t>Beef  - Ground</t>
-[...4 lines deleted...]
-  <si>
     <t>Snacks and Condiments </t>
   </si>
   <si>
-    <t>Freeze-dried seedless muscadines</t>
-[...1 lines deleted...]
-  <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Primus GFS</t>
-[...1 lines deleted...]
-  <si>
     <t>Mest farms llc</t>
   </si>
   <si>
     <t>Beef</t>
   </si>
   <si>
     <t xml:space="preserve">Mest farms llc </t>
   </si>
   <si>
     <t>Eggs</t>
   </si>
   <si>
     <t xml:space="preserve">Pork </t>
   </si>
   <si>
     <t>Fann Farms</t>
   </si>
   <si>
     <t>Sweet Potatoes</t>
   </si>
   <si>
     <t>WQS - QIMA  GGN:405618765222</t>
   </si>
   <si>
     <t>Dawson Creek Seafood</t>
@@ -449,50 +428,59 @@
     <t>SPG (Salt, Pepper, Garlic) Seasoning</t>
   </si>
   <si>
     <t>Smoked Jalapeno Seasoning</t>
   </si>
   <si>
     <t>Sprout Culture, LLC</t>
   </si>
   <si>
     <t>North Carolina Department of Agriculture; Audit ID# 52614</t>
   </si>
   <si>
     <t>Fulcher's Seafood LLC</t>
   </si>
   <si>
     <t>Value Added Seafood Microwave Meals</t>
   </si>
   <si>
     <t>Fourth &amp; Farm</t>
   </si>
   <si>
     <t>Chicken Eggs</t>
   </si>
   <si>
     <t>Quail Eggs</t>
+  </si>
+  <si>
+    <t>Copperhead Farm</t>
+  </si>
+  <si>
+    <t>Hatching eggs, chicks, ducklings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatching eggs for Crested Cream Legbar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -607,73 +595,76 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
@@ -900,138 +891,139 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="4" tint="0.39997558519241921"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I82" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
-[...1 lines deleted...]
-    <sortCondition ref="E2:E82"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I80" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
+  <autoFilter ref="A1:I80" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I80">
+    <sortCondition ref="E1:E80"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1305,2185 +1297,2131 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="29" style="13" customWidth="1"/>
     <col min="3" max="3" width="40.88671875" style="13" customWidth="1"/>
     <col min="4" max="5" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" style="13" customWidth="1"/>
     <col min="7" max="10" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D2" s="7">
-        <v>46116</v>
+        <v>45865</v>
       </c>
       <c r="E2" s="7">
-        <v>46172</v>
+        <v>46204</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="7"/>
       <c r="I2" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D3" s="7">
-        <v>45863</v>
+        <v>45865</v>
       </c>
       <c r="E3" s="7">
-        <v>46173</v>
+        <v>46204</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="7">
-        <v>45901</v>
+        <v>45865</v>
       </c>
       <c r="E4" s="7">
-        <v>46175</v>
+        <v>46204</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="7"/>
       <c r="I4" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="7">
+        <v>45863</v>
+      </c>
+      <c r="E5" s="7">
+        <v>46227</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...15 lines deleted...]
-      <c r="H5" s="7"/>
+      <c r="H5" s="7">
+        <v>45942</v>
+      </c>
       <c r="I5" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="7">
-        <v>45865</v>
+        <v>45866</v>
       </c>
       <c r="E6" s="7">
-        <v>46204</v>
+        <v>46234</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
       <c r="I6" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="7">
-        <v>45865</v>
+        <v>45870</v>
       </c>
       <c r="E7" s="7">
-        <v>46204</v>
+        <v>46235</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="7"/>
       <c r="I7" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D8" s="7">
-        <v>45863</v>
+        <v>45865</v>
       </c>
       <c r="E8" s="7">
-        <v>46227</v>
+        <v>46265</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="7"/>
       <c r="I8" s="8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="7">
-        <v>45866</v>
+        <v>46120</v>
       </c>
       <c r="E9" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="7">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="E10" s="7">
-        <v>46235</v>
+        <v>46266</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" s="7">
-        <v>45865</v>
+        <v>45901</v>
       </c>
       <c r="E11" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D12" s="7">
-        <v>46120</v>
+        <v>45901</v>
       </c>
       <c r="E12" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D13" s="7">
-        <v>45901</v>
+        <v>46188</v>
       </c>
       <c r="E13" s="7">
-        <v>46266</v>
+        <v>46290</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="7">
-        <v>45901</v>
+        <v>46237</v>
       </c>
       <c r="E14" s="7">
-        <v>46266</v>
+        <v>46300</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A15" s="5" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="A15" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>132</v>
       </c>
       <c r="D15" s="7">
-        <v>45901</v>
+        <v>46218</v>
       </c>
       <c r="E15" s="7">
-        <v>46266</v>
-[...4 lines deleted...]
-      <c r="G15" s="6"/>
+        <v>46310</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="15"/>
       <c r="H15" s="7"/>
-      <c r="I15" s="8" t="s">
-        <v>12</v>
+      <c r="I15" s="16" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" s="7">
-        <v>46188</v>
+        <v>46289</v>
       </c>
       <c r="E16" s="7">
-        <v>46290</v>
+        <v>46327</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="7"/>
       <c r="I16" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
-        <v>45</v>
+        <v>127</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
       <c r="D17" s="7">
-        <v>46237</v>
+        <v>46160</v>
       </c>
       <c r="E17" s="7">
-        <v>46300</v>
+        <v>46328</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
-        <v>47</v>
+        <v>127</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>49</v>
+        <v>129</v>
       </c>
       <c r="D18" s="7">
-        <v>46289</v>
+        <v>46160</v>
       </c>
       <c r="E18" s="7">
-        <v>46327</v>
+        <v>46328</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
-        <v>134</v>
+        <v>43</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="D19" s="7">
-        <v>46160</v>
+        <v>46113</v>
       </c>
       <c r="E19" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
-        <v>134</v>
+        <v>45</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>136</v>
+        <v>9</v>
       </c>
       <c r="D20" s="7">
-        <v>46160</v>
+        <v>46078</v>
       </c>
       <c r="E20" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D21" s="7">
-        <v>46113</v>
+        <v>46120</v>
       </c>
       <c r="E21" s="7">
         <v>46356</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D22" s="7">
-        <v>46078</v>
+        <v>45863</v>
       </c>
       <c r="E22" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="7"/>
       <c r="I22" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D23" s="7">
-        <v>46120</v>
+        <v>45863</v>
       </c>
       <c r="E23" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="7"/>
       <c r="I23" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D24" s="7">
         <v>45863</v>
       </c>
       <c r="E24" s="7">
         <v>46387</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D25" s="7">
         <v>45863</v>
       </c>
       <c r="E25" s="7">
         <v>46387</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D26" s="7">
         <v>45863</v>
       </c>
       <c r="E26" s="7">
         <v>46387</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D27" s="7">
         <v>45863</v>
       </c>
       <c r="E27" s="7">
         <v>46387</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B28" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C28" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="D28" s="7">
         <v>45863</v>
       </c>
       <c r="E28" s="7">
         <v>46387</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="D29" s="7">
         <v>45863</v>
       </c>
       <c r="E29" s="7">
         <v>46387</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="7"/>
       <c r="I29" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D30" s="7">
-        <v>45863</v>
+        <v>45658</v>
       </c>
       <c r="E30" s="7">
         <v>46387</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G30" s="6"/>
       <c r="H30" s="7"/>
       <c r="I30" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D31" s="7">
-        <v>45863</v>
+        <v>45870</v>
       </c>
       <c r="E31" s="7">
         <v>46387</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="7"/>
       <c r="I31" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="D32" s="7">
-        <v>45658</v>
+        <v>45919</v>
       </c>
       <c r="E32" s="7">
         <v>46387</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="7"/>
       <c r="I32" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D33" s="7">
-        <v>45870</v>
+        <v>46118</v>
       </c>
       <c r="E33" s="7">
         <v>46387</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G33" s="6"/>
       <c r="H33" s="7"/>
       <c r="I33" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D34" s="7">
-        <v>45919</v>
+        <v>46118</v>
       </c>
       <c r="E34" s="7">
         <v>46387</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G34" s="6"/>
       <c r="H34" s="7"/>
       <c r="I34" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="B35" s="6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D35" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E35" s="7">
         <v>46387</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G35" s="6"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>67</v>
+        <v>29</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D36" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E36" s="7">
         <v>46387</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G36" s="6"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D37" s="7">
         <v>46120</v>
       </c>
       <c r="E37" s="7">
         <v>46387</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="B38" s="6" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D38" s="7">
-        <v>46120</v>
+        <v>46126</v>
       </c>
       <c r="E38" s="7">
         <v>46387</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G38" s="6"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D39" s="7">
-        <v>46120</v>
+        <v>45572</v>
       </c>
       <c r="E39" s="7">
-        <v>46387</v>
+        <v>46418</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G39" s="6"/>
       <c r="H39" s="7"/>
       <c r="I39" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D40" s="7">
-        <v>46126</v>
+        <v>45658</v>
       </c>
       <c r="E40" s="7">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G40" s="6"/>
       <c r="H40" s="7"/>
       <c r="I40" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D41" s="7">
-        <v>45572</v>
+        <v>44927</v>
       </c>
       <c r="E41" s="7">
-        <v>46418</v>
+        <v>46752</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G41" s="6"/>
       <c r="H41" s="7"/>
       <c r="I41" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D42" s="7">
-        <v>45658</v>
+        <v>44562</v>
       </c>
       <c r="E42" s="7">
         <v>46752</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G42" s="6"/>
       <c r="H42" s="7"/>
       <c r="I42" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D43" s="7">
-        <v>44927</v>
+        <v>45483</v>
       </c>
       <c r="E43" s="7">
-        <v>46752</v>
+        <v>46784</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="H43" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="H43" s="7">
+        <v>45433</v>
+      </c>
       <c r="I43" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D44" s="7">
-        <v>44562</v>
+        <v>45863</v>
       </c>
       <c r="E44" s="7">
-        <v>46752</v>
+        <v>47118</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="H44" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H44" s="7">
+        <v>46162</v>
+      </c>
       <c r="I44" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="D45" s="7">
-        <v>45483</v>
+        <v>45515</v>
       </c>
       <c r="E45" s="7">
-        <v>46784</v>
+        <v>47341</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G45" s="6"/>
+      <c r="H45" s="7"/>
       <c r="I45" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="D46" s="7">
-        <v>45863</v>
+        <v>46064</v>
       </c>
       <c r="E46" s="7">
-        <v>47118</v>
+        <v>47525</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G46" s="6"/>
+      <c r="H46" s="7"/>
       <c r="I46" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="5" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D47" s="7">
-        <v>45515</v>
+        <v>45915</v>
       </c>
       <c r="E47" s="7">
-        <v>47341</v>
+        <v>47741</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G47" s="6"/>
       <c r="H47" s="7"/>
       <c r="I47" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D48" s="7">
-        <v>46064</v>
+        <v>45922</v>
       </c>
       <c r="E48" s="7">
-        <v>47525</v>
+        <v>47748</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="H48" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="H48" s="7">
+        <v>46086</v>
+      </c>
       <c r="I48" s="8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="5" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="D49" s="7">
-        <v>45915</v>
+        <v>45839</v>
       </c>
       <c r="E49" s="7">
-        <v>47741</v>
+        <v>47848</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G49" s="6"/>
       <c r="H49" s="7"/>
       <c r="I49" s="8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D50" s="7">
-        <v>45922</v>
+        <v>45839</v>
       </c>
       <c r="E50" s="7">
-        <v>47748</v>
+        <v>47848</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G50" s="6"/>
+      <c r="H50" s="7"/>
       <c r="I50" s="8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D51" s="7">
         <v>45839</v>
       </c>
       <c r="E51" s="7">
         <v>47848</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="7"/>
       <c r="I51" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="D52" s="7">
         <v>45839</v>
       </c>
       <c r="E52" s="7">
         <v>47848</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="7"/>
       <c r="I52" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="D53" s="7">
         <v>45839</v>
       </c>
       <c r="E53" s="7">
         <v>47848</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="7"/>
       <c r="I53" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="D54" s="7">
         <v>45839</v>
       </c>
       <c r="E54" s="7">
         <v>47848</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="7"/>
       <c r="I54" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="6" t="s">
         <v>92</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D55" s="7">
         <v>45839</v>
       </c>
       <c r="E55" s="7">
         <v>47848</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="7"/>
       <c r="I55" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="D56" s="7">
         <v>45839</v>
       </c>
       <c r="E56" s="7">
         <v>47848</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="7"/>
       <c r="I56" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D57" s="7">
         <v>45839</v>
       </c>
       <c r="E57" s="7">
         <v>47848</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="7"/>
       <c r="I57" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D58" s="7">
-        <v>45839</v>
+        <v>46097</v>
       </c>
       <c r="E58" s="7">
         <v>47848</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="7"/>
       <c r="I58" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="5" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D59" s="7">
-        <v>45839</v>
+        <v>45283</v>
       </c>
       <c r="E59" s="7">
-        <v>47848</v>
+        <v>48213</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="7"/>
       <c r="I59" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D60" s="7">
-        <v>46097</v>
+        <v>45283</v>
       </c>
       <c r="E60" s="7">
-        <v>47848</v>
+        <v>48216</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="7"/>
       <c r="I60" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="5" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D61" s="7">
         <v>45283</v>
       </c>
       <c r="E61" s="7">
-        <v>48213</v>
+        <v>48580</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="7"/>
       <c r="I61" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D62" s="7">
-        <v>45283</v>
+        <v>45273</v>
       </c>
       <c r="E62" s="7">
-        <v>48216</v>
+        <v>49558</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="7"/>
       <c r="I62" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="D63" s="7">
-        <v>45283</v>
+        <v>45725</v>
       </c>
       <c r="E63" s="7">
-        <v>48580</v>
+        <v>49743</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="7"/>
       <c r="I63" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D64" s="7">
-        <v>45273</v>
+        <v>43626</v>
       </c>
       <c r="E64" s="7">
-        <v>49558</v>
+        <v>49998</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="7"/>
       <c r="I64" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D65" s="7">
-        <v>45725</v>
+        <v>45488</v>
       </c>
       <c r="E65" s="7">
-        <v>49743</v>
+        <v>52231</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="7"/>
       <c r="I65" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D66" s="7">
-        <v>43626</v>
+        <v>45488</v>
       </c>
       <c r="E66" s="7">
-        <v>49998</v>
+        <v>52231</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="7"/>
       <c r="I66" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="5" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D67" s="7">
-        <v>45488</v>
+        <v>45801</v>
       </c>
       <c r="E67" s="7">
-        <v>52231</v>
+        <v>60998</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="7"/>
       <c r="I67" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D68" s="7">
-        <v>45488</v>
+        <v>46142</v>
       </c>
       <c r="E68" s="7">
-        <v>52231</v>
+        <v>64039</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="7"/>
       <c r="I68" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B69" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D69" s="7">
-        <v>45801</v>
+        <v>45279</v>
       </c>
       <c r="E69" s="7">
-        <v>60998</v>
+        <v>72686</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="7"/>
       <c r="I69" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D70" s="7">
-        <v>46142</v>
+        <v>45279</v>
       </c>
       <c r="E70" s="7">
-        <v>64039</v>
+        <v>72686</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="7"/>
       <c r="I70" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="D71" s="7">
         <v>45279</v>
       </c>
       <c r="E71" s="7">
         <v>72686</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="7"/>
       <c r="I71" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="D72" s="7">
         <v>45279</v>
       </c>
       <c r="E72" s="7">
         <v>72686</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="7"/>
       <c r="I72" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D73" s="7">
         <v>45279</v>
       </c>
       <c r="E73" s="7">
         <v>72686</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G73" s="6"/>
       <c r="H73" s="7"/>
       <c r="I73" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="D74" s="7">
         <v>45279</v>
       </c>
       <c r="E74" s="7">
         <v>72686</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G74" s="6"/>
       <c r="H74" s="7"/>
       <c r="I74" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C75" s="6" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D75" s="7">
         <v>45279</v>
       </c>
       <c r="E75" s="7">
         <v>72686</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G75" s="6"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="D76" s="7">
         <v>45279</v>
       </c>
       <c r="E76" s="7">
         <v>72686</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G76" s="6"/>
       <c r="H76" s="7"/>
       <c r="I76" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A77" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B77" s="10" t="s">
         <v>12</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D77" s="7">
+      <c r="C77" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="D77" s="11">
         <v>45279</v>
       </c>
-      <c r="E77" s="7">
+      <c r="E77" s="11">
         <v>72686</v>
       </c>
-      <c r="F77" s="6" t="s">
-[...5 lines deleted...]
-        <v>12</v>
+      <c r="F77" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="10"/>
+      <c r="H77" s="11"/>
+      <c r="I77" s="12" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" s="5" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="D78" s="7">
         <v>45279</v>
       </c>
       <c r="E78" s="7">
         <v>72686</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G78" s="6"/>
       <c r="H78" s="7"/>
       <c r="I78" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A79" s="5" t="s">
-[...20 lines deleted...]
-        <v>12</v>
+      <c r="A79" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="D79" s="11">
+        <v>45896</v>
+      </c>
+      <c r="E79" s="11">
+        <v>72924</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="H79" s="11">
+        <v>46085</v>
+      </c>
+      <c r="I79" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" s="9" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C80" s="10" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D80" s="11">
-        <v>45279</v>
+        <v>45863</v>
       </c>
       <c r="E80" s="11">
-        <v>72686</v>
+        <v>1132459</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="G80" s="10"/>
       <c r="H80" s="11"/>
       <c r="I80" s="12" t="s">
-        <v>12</v>
-[...53 lines deleted...]
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -3678,64 +3616,64 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">