--- v4 (2026-07-04)
+++ v5 (2026-07-24)
@@ -3,142 +3,133 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{73E6904A-F9A2-4CD1-8777-D1E0DDED38A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E9A16524-064B-4225-A0BC-FF7C164D721F}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{11DDCBD0-CC42-4F0C-8FC1-B48EA6512EB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{009D5DF0-E707-4B32-AA6B-CA9717FEA4DF}"/>
   <bookViews>
     <workbookView xWindow="-15450" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="130">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
     <t>Is the product listed above Organic certified?</t>
   </si>
   <si>
     <t>Produce</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Meat and Poultry</t>
   </si>
   <si>
     <t>Snacks and Condiments </t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Mest farms llc</t>
-[...1 lines deleted...]
-  <si>
     <t>Beef</t>
   </si>
   <si>
-    <t xml:space="preserve">Mest farms llc </t>
-[...1 lines deleted...]
-  <si>
     <t>Eggs</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Pork </t>
   </si>
   <si>
     <t>Fann Farms</t>
   </si>
   <si>
     <t>Sweet Potatoes</t>
   </si>
   <si>
     <t>WQS - QIMA  GGN:405618765222</t>
   </si>
   <si>
     <t>Dawson Creek Seafood</t>
   </si>
   <si>
     <t>Fish and Seafood</t>
   </si>
   <si>
     <t>Seafood</t>
   </si>
   <si>
     <t>Brookhaven Mill Farm</t>
   </si>
   <si>
     <t>Chicken Eggs, Duck Eggs, Goose Eggs</t>
   </si>
@@ -595,76 +586,73 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
@@ -891,139 +879,139 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
-      <border>
-[...5 lines deleted...]
-    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="4" tint="0.39997558519241921"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I80" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
-[...2 lines deleted...]
-    <sortCondition ref="E1:E80"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I77" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
+  <autoFilter ref="A1:I77" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I77">
+    <sortCondition ref="E1:E77"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1297,2134 +1285,2048 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I80"/>
+  <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G18" sqref="G18"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:XFD4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="29" style="13" customWidth="1"/>
     <col min="3" max="3" width="40.88671875" style="13" customWidth="1"/>
     <col min="4" max="5" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" style="13" customWidth="1"/>
     <col min="7" max="10" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D2" s="7">
-        <v>45865</v>
+        <v>45863</v>
       </c>
       <c r="E2" s="7">
-        <v>46204</v>
+        <v>46227</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H2" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" s="7">
+        <v>45942</v>
+      </c>
       <c r="I2" s="8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D3" s="7">
-        <v>45865</v>
+        <v>45866</v>
       </c>
       <c r="E3" s="7">
-        <v>46204</v>
+        <v>46234</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D4" s="7">
-        <v>45865</v>
+        <v>45870</v>
       </c>
       <c r="E4" s="7">
-        <v>46204</v>
+        <v>46235</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="7"/>
       <c r="I4" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D5" s="7">
-        <v>45863</v>
+        <v>45865</v>
       </c>
       <c r="E5" s="7">
-        <v>46227</v>
+        <v>46265</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G5" s="6"/>
+      <c r="H5" s="7"/>
       <c r="I5" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D6" s="7">
-        <v>45866</v>
+        <v>46120</v>
       </c>
       <c r="E6" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
       <c r="I6" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D7" s="7">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="E7" s="7">
-        <v>46235</v>
+        <v>46266</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="7"/>
       <c r="I7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D8" s="7">
-        <v>45865</v>
+        <v>45901</v>
       </c>
       <c r="E8" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="7"/>
       <c r="I8" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D9" s="7">
-        <v>46120</v>
+        <v>45901</v>
       </c>
       <c r="E9" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D10" s="7">
-        <v>45901</v>
+        <v>46188</v>
       </c>
       <c r="E10" s="7">
-        <v>46266</v>
+        <v>46290</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D11" s="7">
-        <v>45901</v>
+        <v>46237</v>
       </c>
       <c r="E11" s="7">
-        <v>46266</v>
+        <v>46300</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>31</v>
+        <v>127</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>32</v>
+        <v>128</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>35</v>
+        <v>129</v>
       </c>
       <c r="D12" s="7">
-        <v>45901</v>
+        <v>46218</v>
       </c>
       <c r="E12" s="7">
-        <v>46266</v>
+        <v>46310</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D13" s="7">
-        <v>46188</v>
+        <v>46289</v>
       </c>
       <c r="E13" s="7">
-        <v>46290</v>
+        <v>46327</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="D14" s="7">
-        <v>46237</v>
+        <v>46160</v>
       </c>
       <c r="E14" s="7">
-        <v>46300</v>
+        <v>46328</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A15" s="14" t="s">
-[...6 lines deleted...]
-        <v>132</v>
+      <c r="A15" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>126</v>
       </c>
       <c r="D15" s="7">
-        <v>46218</v>
+        <v>46160</v>
       </c>
       <c r="E15" s="7">
-        <v>46310</v>
-[...4 lines deleted...]
-      <c r="G15" s="15"/>
+        <v>46328</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="6"/>
       <c r="H15" s="7"/>
-      <c r="I15" s="16" t="s">
+      <c r="I15" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="7">
-        <v>46289</v>
+        <v>46113</v>
       </c>
       <c r="E16" s="7">
-        <v>46327</v>
+        <v>46356</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="6"/>
       <c r="H16" s="7"/>
       <c r="I16" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
-        <v>127</v>
+        <v>42</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>128</v>
+        <v>9</v>
       </c>
       <c r="D17" s="7">
-        <v>46160</v>
+        <v>46078</v>
       </c>
       <c r="E17" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
-        <v>127</v>
+        <v>26</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="D18" s="7">
-        <v>46160</v>
+        <v>46120</v>
       </c>
       <c r="E18" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D19" s="7">
-        <v>46113</v>
+        <v>45863</v>
       </c>
       <c r="E19" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B20" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="6" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="D20" s="7">
-        <v>46078</v>
+        <v>45863</v>
       </c>
       <c r="E20" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D21" s="7">
-        <v>46120</v>
+        <v>45863</v>
       </c>
       <c r="E21" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D22" s="7">
         <v>45863</v>
       </c>
       <c r="E22" s="7">
         <v>46387</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="7"/>
       <c r="I22" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D23" s="7">
         <v>45863</v>
       </c>
       <c r="E23" s="7">
         <v>46387</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="7"/>
       <c r="I23" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="7">
         <v>45863</v>
       </c>
       <c r="E24" s="7">
         <v>46387</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D25" s="7">
         <v>45863</v>
       </c>
       <c r="E25" s="7">
         <v>46387</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="7">
         <v>45863</v>
       </c>
       <c r="E26" s="7">
         <v>46387</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="D27" s="7">
-        <v>45863</v>
+        <v>45658</v>
       </c>
       <c r="E27" s="7">
         <v>46387</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D28" s="7">
-        <v>45863</v>
+        <v>45870</v>
       </c>
       <c r="E28" s="7">
         <v>46387</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B29" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="D29" s="7">
-        <v>45863</v>
+        <v>45919</v>
       </c>
       <c r="E29" s="7">
         <v>46387</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="7"/>
       <c r="I29" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="D30" s="7">
-        <v>45658</v>
+        <v>46118</v>
       </c>
       <c r="E30" s="7">
         <v>46387</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="6"/>
       <c r="H30" s="7"/>
       <c r="I30" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D31" s="7">
-        <v>45870</v>
+        <v>46118</v>
       </c>
       <c r="E31" s="7">
         <v>46387</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="7"/>
       <c r="I31" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="D32" s="7">
-        <v>45919</v>
+        <v>46120</v>
       </c>
       <c r="E32" s="7">
         <v>46387</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="7"/>
       <c r="I32" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E33" s="7">
         <v>46387</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="6"/>
       <c r="H33" s="7"/>
       <c r="I33" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="B34" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E34" s="7">
         <v>46387</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="6"/>
       <c r="H34" s="7"/>
       <c r="I34" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="5" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D35" s="7">
-        <v>46120</v>
+        <v>46126</v>
       </c>
       <c r="E35" s="7">
         <v>46387</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="6"/>
       <c r="H35" s="7"/>
       <c r="I35" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="B36" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D36" s="7">
-        <v>46120</v>
+        <v>45572</v>
       </c>
       <c r="E36" s="7">
-        <v>46387</v>
+        <v>46418</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="6"/>
       <c r="H36" s="7"/>
       <c r="I36" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D37" s="7">
-        <v>46120</v>
+        <v>45658</v>
       </c>
       <c r="E37" s="7">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D38" s="7">
-        <v>46126</v>
+        <v>44927</v>
       </c>
       <c r="E38" s="7">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="6"/>
       <c r="H38" s="7"/>
       <c r="I38" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D39" s="7">
-        <v>45572</v>
+        <v>44562</v>
       </c>
       <c r="E39" s="7">
-        <v>46418</v>
+        <v>46752</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="6"/>
       <c r="H39" s="7"/>
       <c r="I39" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D40" s="7">
-        <v>45658</v>
+        <v>45483</v>
       </c>
       <c r="E40" s="7">
-        <v>46752</v>
+        <v>46784</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H40" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="H40" s="7">
+        <v>45433</v>
+      </c>
       <c r="I40" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D41" s="7">
-        <v>44927</v>
+        <v>45863</v>
       </c>
       <c r="E41" s="7">
-        <v>46752</v>
+        <v>47118</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H41" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" s="7">
+        <v>46162</v>
+      </c>
       <c r="I41" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="D42" s="7">
-        <v>44562</v>
+        <v>45515</v>
       </c>
       <c r="E42" s="7">
-        <v>46752</v>
+        <v>47341</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="6"/>
       <c r="H42" s="7"/>
       <c r="I42" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="D43" s="7">
-        <v>45483</v>
+        <v>46064</v>
       </c>
       <c r="E43" s="7">
-        <v>46784</v>
+        <v>47525</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G43" s="6"/>
+      <c r="H43" s="7"/>
       <c r="I43" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="D44" s="7">
-        <v>45863</v>
+        <v>45915</v>
       </c>
       <c r="E44" s="7">
-        <v>47118</v>
+        <v>47741</v>
       </c>
       <c r="F44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="8" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="D45" s="7">
-        <v>45515</v>
+        <v>45922</v>
       </c>
       <c r="E45" s="7">
-        <v>47341</v>
+        <v>47748</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H45" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G45" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="H45" s="7">
+        <v>46086</v>
+      </c>
       <c r="I45" s="8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="D46" s="7">
-        <v>46064</v>
+        <v>45839</v>
       </c>
       <c r="E46" s="7">
-        <v>47525</v>
+        <v>47848</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="7"/>
       <c r="I46" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>17</v>
+        <v>84</v>
       </c>
       <c r="D47" s="7">
-        <v>45915</v>
+        <v>45839</v>
       </c>
       <c r="E47" s="7">
-        <v>47741</v>
+        <v>47848</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="6"/>
       <c r="H47" s="7"/>
       <c r="I47" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
         <v>82</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D48" s="7">
-        <v>45922</v>
+        <v>45839</v>
       </c>
       <c r="E48" s="7">
-        <v>47748</v>
+        <v>47848</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G48" s="6"/>
+      <c r="H48" s="7"/>
       <c r="I48" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D49" s="7">
         <v>45839</v>
       </c>
       <c r="E49" s="7">
         <v>47848</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="6"/>
       <c r="H49" s="7"/>
       <c r="I49" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D50" s="7">
         <v>45839</v>
       </c>
       <c r="E50" s="7">
         <v>47848</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="6"/>
       <c r="H50" s="7"/>
       <c r="I50" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D51" s="7">
         <v>45839</v>
       </c>
       <c r="E51" s="7">
         <v>47848</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="7"/>
       <c r="I51" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D52" s="7">
         <v>45839</v>
       </c>
       <c r="E52" s="7">
         <v>47848</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="7"/>
       <c r="I52" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D53" s="7">
         <v>45839</v>
       </c>
       <c r="E53" s="7">
         <v>47848</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="7"/>
       <c r="I53" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D54" s="7">
         <v>45839</v>
       </c>
       <c r="E54" s="7">
         <v>47848</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="7"/>
       <c r="I54" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D55" s="7">
-        <v>45839</v>
+        <v>46097</v>
       </c>
       <c r="E55" s="7">
         <v>47848</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="7"/>
       <c r="I55" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D56" s="7">
-        <v>45839</v>
+        <v>45283</v>
       </c>
       <c r="E56" s="7">
-        <v>47848</v>
+        <v>48213</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="7"/>
       <c r="I56" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D57" s="7">
-        <v>45839</v>
+        <v>45283</v>
       </c>
       <c r="E57" s="7">
-        <v>47848</v>
+        <v>48216</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="7"/>
       <c r="I57" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D58" s="7">
-        <v>46097</v>
+        <v>45283</v>
       </c>
       <c r="E58" s="7">
-        <v>47848</v>
+        <v>48580</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="7"/>
       <c r="I58" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="5" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D59" s="7">
-        <v>45283</v>
+        <v>45273</v>
       </c>
       <c r="E59" s="7">
-        <v>48213</v>
+        <v>49558</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="7"/>
       <c r="I59" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="D60" s="7">
-        <v>45283</v>
+        <v>45725</v>
       </c>
       <c r="E60" s="7">
-        <v>48216</v>
+        <v>49743</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="7"/>
       <c r="I60" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D61" s="7">
-        <v>45283</v>
+        <v>43626</v>
       </c>
       <c r="E61" s="7">
-        <v>48580</v>
+        <v>49998</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="7"/>
       <c r="I61" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D62" s="7">
-        <v>45273</v>
+        <v>45488</v>
       </c>
       <c r="E62" s="7">
-        <v>49558</v>
+        <v>52231</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="7"/>
       <c r="I62" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="D63" s="7">
-        <v>45725</v>
+        <v>45488</v>
       </c>
       <c r="E63" s="7">
-        <v>49743</v>
+        <v>52231</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="7"/>
       <c r="I63" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D64" s="7">
-        <v>43626</v>
+        <v>45801</v>
       </c>
       <c r="E64" s="7">
-        <v>49998</v>
+        <v>60998</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="7"/>
       <c r="I64" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D65" s="7">
-        <v>45488</v>
+        <v>46142</v>
       </c>
       <c r="E65" s="7">
-        <v>52231</v>
+        <v>64039</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="7"/>
       <c r="I65" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D66" s="7">
-        <v>45488</v>
+        <v>45279</v>
       </c>
       <c r="E66" s="7">
-        <v>52231</v>
+        <v>72686</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="7"/>
       <c r="I66" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D67" s="7">
-        <v>45801</v>
+        <v>45279</v>
       </c>
       <c r="E67" s="7">
-        <v>60998</v>
+        <v>72686</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="7"/>
       <c r="I67" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B68" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D68" s="7">
-        <v>46142</v>
+        <v>45279</v>
       </c>
       <c r="E68" s="7">
-        <v>64039</v>
+        <v>72686</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="7"/>
       <c r="I68" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D69" s="7">
         <v>45279</v>
       </c>
       <c r="E69" s="7">
         <v>72686</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="7"/>
       <c r="I69" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D70" s="7">
         <v>45279</v>
       </c>
       <c r="E70" s="7">
         <v>72686</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="7"/>
       <c r="I70" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D71" s="7">
         <v>45279</v>
       </c>
       <c r="E71" s="7">
         <v>72686</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="6"/>
       <c r="H71" s="7"/>
       <c r="I71" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D72" s="7">
         <v>45279</v>
       </c>
       <c r="E72" s="7">
         <v>72686</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="7"/>
       <c r="I72" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A73" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D73" s="7">
         <v>45279</v>
       </c>
       <c r="E73" s="7">
         <v>72686</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="6"/>
       <c r="H73" s="7"/>
       <c r="I73" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A74" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B74" s="6" t="s">
+      <c r="A74" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="B74" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C74" s="6" t="s">
+      <c r="C74" s="10" t="s">
         <v>118</v>
       </c>
-      <c r="D74" s="7">
+      <c r="D74" s="11">
         <v>45279</v>
       </c>
-      <c r="E74" s="7">
+      <c r="E74" s="11">
         <v>72686</v>
       </c>
-      <c r="F74" s="6" t="s">
-[...4 lines deleted...]
-      <c r="I74" s="8" t="s">
+      <c r="F74" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G74" s="10"/>
+      <c r="H74" s="11"/>
+      <c r="I74" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D75" s="7">
         <v>45279</v>
       </c>
       <c r="E75" s="7">
         <v>72686</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="6"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A76" s="5" t="s">
-[...5 lines deleted...]
-      <c r="C76" s="6" t="s">
+      <c r="A76" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="D76" s="7">
-[...11 lines deleted...]
-        <v>10</v>
+      <c r="B76" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="D76" s="11">
+        <v>45896</v>
+      </c>
+      <c r="E76" s="11">
+        <v>72924</v>
+      </c>
+      <c r="F76" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="H76" s="11">
+        <v>46085</v>
+      </c>
+      <c r="I76" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A77" s="9" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="D77" s="11">
-        <v>45279</v>
+        <v>45863</v>
       </c>
       <c r="E77" s="11">
-        <v>72686</v>
+        <v>1132459</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="10"/>
       <c r="H77" s="11"/>
       <c r="I77" s="12" t="s">
-        <v>10</v>
-[...77 lines deleted...]
-      <c r="I80" s="12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3615,84 +3517,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
+    <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>