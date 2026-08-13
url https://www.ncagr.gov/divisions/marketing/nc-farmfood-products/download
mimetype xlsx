--- v5 (2026-07-24)
+++ v6 (2026-08-13)
@@ -3,159 +3,144 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-Marketing/Shared Documents/Multimedia/John Hammond/Digital Commons (AGR)/Website Documents/NC Farmer Products/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{11DDCBD0-CC42-4F0C-8FC1-B48EA6512EB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{009D5DF0-E707-4B32-AA6B-CA9717FEA4DF}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{6BDBA4E6-923D-41D2-ACFB-C7C4C3BE9C7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2CFEE8D2-1BAF-4DB8-B3BA-4D50D9CF0B94}"/>
   <bookViews>
-    <workbookView xWindow="-15450" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="133">
   <si>
     <t>Farm/Business Name</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Product</t>
   </si>
   <si>
     <t>Availability Start Date</t>
   </si>
   <si>
     <t>Availability End Date</t>
   </si>
   <si>
     <t>Is the product listed above GAP certified? </t>
   </si>
   <si>
     <t>GAP Certifying Body and Certification Number</t>
   </si>
   <si>
     <t>GAP Certification Expiration Date</t>
   </si>
   <si>
     <t>Is the product listed above Organic certified?</t>
   </si>
   <si>
     <t>Produce</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Meat and Poultry</t>
   </si>
   <si>
     <t>Snacks and Condiments </t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Beef</t>
   </si>
   <si>
     <t>Eggs</t>
   </si>
   <si>
-    <t>Fann Farms</t>
-[...10 lines deleted...]
-  <si>
     <t>Fish and Seafood</t>
   </si>
   <si>
     <t>Seafood</t>
   </si>
   <si>
     <t>Brookhaven Mill Farm</t>
   </si>
   <si>
-    <t>Chicken Eggs, Duck Eggs, Goose Eggs</t>
-[...1 lines deleted...]
-  <si>
     <t>Little Cedar Farm</t>
   </si>
   <si>
     <t>Lamb</t>
   </si>
   <si>
     <t>8:28 Farms</t>
   </si>
   <si>
     <t>Lamb grass fed</t>
   </si>
   <si>
     <t>Tidewater Grain Co</t>
   </si>
   <si>
     <t>Bread and Grains</t>
   </si>
   <si>
     <t>Carolina Gold Rice</t>
   </si>
   <si>
     <t>Santee Gold Long Grain Rice</t>
   </si>
   <si>
     <t>Heirloom Rice Flour</t>
@@ -428,50 +413,74 @@
     <t>North Carolina Department of Agriculture; Audit ID# 52614</t>
   </si>
   <si>
     <t>Fulcher's Seafood LLC</t>
   </si>
   <si>
     <t>Value Added Seafood Microwave Meals</t>
   </si>
   <si>
     <t>Fourth &amp; Farm</t>
   </si>
   <si>
     <t>Chicken Eggs</t>
   </si>
   <si>
     <t>Quail Eggs</t>
   </si>
   <si>
     <t>Copperhead Farm</t>
   </si>
   <si>
     <t>Hatching eggs, chicks, ducklings</t>
   </si>
   <si>
     <t xml:space="preserve">Hatching eggs for Crested Cream Legbar </t>
+  </si>
+  <si>
+    <t>EXPIRED</t>
+  </si>
+  <si>
+    <t>Preedy Family Farms</t>
+  </si>
+  <si>
+    <t>Sweet Corn</t>
+  </si>
+  <si>
+    <t>Cabbage</t>
+  </si>
+  <si>
+    <t>Collards</t>
+  </si>
+  <si>
+    <t>Gatrell’s Circle G Ranch</t>
+  </si>
+  <si>
+    <t>Grass fed Natural Beef</t>
+  </si>
+  <si>
+    <t>Natural Grass Fed Beef</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -586,73 +595,76 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="14">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
@@ -879,139 +891,139 @@
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-    </dxf>
-[...5 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="4" tint="0.39997558519241921"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I77" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10" totalsRowBorderDxfId="9">
-[...2 lines deleted...]
-    <sortCondition ref="E1:E77"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Table1" displayName="Table1" ref="A1:I79" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" headerRowBorderDxfId="10" tableBorderDxfId="11" totalsRowBorderDxfId="9">
+  <autoFilter ref="A1:I79" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:I79">
+    <sortCondition ref="E1:E79"/>
   </sortState>
   <tableColumns count="9">
     <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="Farm/Business Name" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="Product Type" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="Product" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{00000000-0010-0000-0000-000009000000}" name="Availability Start Date" dataDxfId="5"/>
     <tableColumn id="10" xr3:uid="{00000000-0010-0000-0000-00000A000000}" name="Availability End Date" dataDxfId="4"/>
     <tableColumn id="11" xr3:uid="{00000000-0010-0000-0000-00000B000000}" name="Is the product listed above GAP certified? " dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{00000000-0010-0000-0000-00000C000000}" name="GAP Certifying Body and Certification Number" dataDxfId="2"/>
     <tableColumn id="13" xr3:uid="{00000000-0010-0000-0000-00000D000000}" name="GAP Certification Expiration Date" dataDxfId="1"/>
     <tableColumn id="14" xr3:uid="{00000000-0010-0000-0000-00000E000000}" name="Is the product listed above Organic certified?" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1285,2048 +1297,2085 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I77"/>
+  <dimension ref="A1:I79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:XFD4"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44.44140625" style="13" customWidth="1"/>
     <col min="2" max="2" width="29" style="13" customWidth="1"/>
     <col min="3" max="3" width="40.88671875" style="13" customWidth="1"/>
     <col min="4" max="5" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.44140625" style="13" customWidth="1"/>
     <col min="7" max="10" width="20" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="8.88671875" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="72" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D2" s="7">
-        <v>45863</v>
+        <v>45865</v>
       </c>
       <c r="E2" s="7">
-        <v>46227</v>
+        <v>46265</v>
       </c>
       <c r="F2" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G2" s="6"/>
+      <c r="H2" s="7"/>
       <c r="I2" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C3" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D3" s="7">
-        <v>45866</v>
+        <v>46120</v>
       </c>
       <c r="E3" s="7">
-        <v>46234</v>
+        <v>46265</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="7"/>
       <c r="I3" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C4" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D4" s="7">
-        <v>45870</v>
+        <v>45901</v>
       </c>
       <c r="E4" s="7">
-        <v>46235</v>
+        <v>46266</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="7"/>
       <c r="I4" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" s="7">
-        <v>45865</v>
+        <v>45901</v>
       </c>
       <c r="E5" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="7"/>
       <c r="I5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D6" s="7">
-        <v>46120</v>
+        <v>45901</v>
       </c>
       <c r="E6" s="7">
-        <v>46265</v>
+        <v>46266</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="7"/>
       <c r="I6" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="7">
-        <v>45901</v>
+        <v>46188</v>
       </c>
       <c r="E7" s="7">
-        <v>46266</v>
+        <v>46290</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="7"/>
       <c r="I7" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="7">
-        <v>45901</v>
+        <v>46237</v>
       </c>
       <c r="E8" s="7">
-        <v>46266</v>
+        <v>46300</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="7"/>
       <c r="I8" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>29</v>
+        <v>123</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="D9" s="7">
-        <v>45901</v>
+        <v>46218</v>
       </c>
       <c r="E9" s="7">
-        <v>46266</v>
+        <v>46310</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="7"/>
       <c r="I9" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D10" s="7">
-        <v>46188</v>
+        <v>46289</v>
       </c>
       <c r="E10" s="7">
-        <v>46290</v>
+        <v>46327</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="7"/>
       <c r="I10" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="D11" s="7">
-        <v>46237</v>
+        <v>46160</v>
       </c>
       <c r="E11" s="7">
-        <v>46300</v>
+        <v>46328</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="6"/>
       <c r="H11" s="7"/>
       <c r="I11" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>128</v>
+        <v>15</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="D12" s="7">
-        <v>46218</v>
+        <v>46160</v>
       </c>
       <c r="E12" s="7">
-        <v>46310</v>
+        <v>46328</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="7"/>
       <c r="I12" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D13" s="7">
-        <v>46289</v>
+        <v>46113</v>
       </c>
       <c r="E13" s="7">
-        <v>46327</v>
+        <v>46356</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="7"/>
       <c r="I13" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>125</v>
+        <v>9</v>
       </c>
       <c r="D14" s="7">
-        <v>46160</v>
+        <v>46078</v>
       </c>
       <c r="E14" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="7"/>
       <c r="I14" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="5" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="D15" s="7">
-        <v>46160</v>
+        <v>46120</v>
       </c>
       <c r="E15" s="7">
-        <v>46328</v>
+        <v>46356</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="7"/>
       <c r="I15" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A16" s="5" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="A16" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>132</v>
       </c>
       <c r="D16" s="7">
-        <v>46113</v>
+        <v>46311</v>
       </c>
       <c r="E16" s="7">
-        <v>46356</v>
-[...4 lines deleted...]
-      <c r="G16" s="6"/>
+        <v>46385</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="15"/>
       <c r="H16" s="7"/>
-      <c r="I16" s="8" t="s">
+      <c r="I16" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="D17" s="7">
-        <v>46078</v>
+        <v>45863</v>
       </c>
       <c r="E17" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="7"/>
       <c r="I17" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D18" s="7">
-        <v>46120</v>
+        <v>45863</v>
       </c>
       <c r="E18" s="7">
-        <v>46356</v>
+        <v>46387</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="6"/>
       <c r="H18" s="7"/>
       <c r="I18" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" s="7">
         <v>45863</v>
       </c>
       <c r="E19" s="7">
         <v>46387</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="7"/>
       <c r="I19" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D20" s="7">
         <v>45863</v>
       </c>
       <c r="E20" s="7">
         <v>46387</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="7"/>
       <c r="I20" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B21" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D21" s="7">
         <v>45863</v>
       </c>
       <c r="E21" s="7">
         <v>46387</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="7"/>
       <c r="I21" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D22" s="7">
         <v>45863</v>
       </c>
       <c r="E22" s="7">
         <v>46387</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="6"/>
       <c r="H22" s="7"/>
       <c r="I22" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D23" s="7">
         <v>45863</v>
       </c>
       <c r="E23" s="7">
         <v>46387</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="6"/>
       <c r="H23" s="7"/>
       <c r="I23" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="D24" s="7">
         <v>45863</v>
       </c>
       <c r="E24" s="7">
         <v>46387</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="6"/>
       <c r="H24" s="7"/>
       <c r="I24" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="5" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D25" s="7">
-        <v>45863</v>
+        <v>45658</v>
       </c>
       <c r="E25" s="7">
         <v>46387</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="6"/>
       <c r="H25" s="7"/>
       <c r="I25" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D26" s="7">
-        <v>45863</v>
+        <v>45870</v>
       </c>
       <c r="E26" s="7">
         <v>46387</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="6"/>
       <c r="H26" s="7"/>
       <c r="I26" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="D27" s="7">
-        <v>45658</v>
+        <v>45919</v>
       </c>
       <c r="E27" s="7">
         <v>46387</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="6"/>
       <c r="H27" s="7"/>
       <c r="I27" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D28" s="7">
-        <v>45870</v>
+        <v>46118</v>
       </c>
       <c r="E28" s="7">
         <v>46387</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="7"/>
       <c r="I28" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="D29" s="7">
-        <v>45919</v>
+        <v>46118</v>
       </c>
       <c r="E29" s="7">
         <v>46387</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="7"/>
       <c r="I29" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D30" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E30" s="7">
         <v>46387</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="6"/>
       <c r="H30" s="7"/>
       <c r="I30" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="5" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="B31" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D31" s="7">
-        <v>46118</v>
+        <v>46120</v>
       </c>
       <c r="E31" s="7">
         <v>46387</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="7"/>
       <c r="I31" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B32" s="6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D32" s="7">
         <v>46120</v>
       </c>
       <c r="E32" s="7">
         <v>46387</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="7"/>
       <c r="I32" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="B33" s="6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D33" s="7">
-        <v>46120</v>
+        <v>46126</v>
       </c>
       <c r="E33" s="7">
         <v>46387</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="6"/>
       <c r="H33" s="7"/>
       <c r="I33" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A34" s="5" t="s">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="A34" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>128</v>
       </c>
       <c r="D34" s="7">
-        <v>46120</v>
+        <v>46310</v>
       </c>
       <c r="E34" s="7">
         <v>46387</v>
       </c>
-      <c r="F34" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="6"/>
+      <c r="F34" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="15"/>
       <c r="H34" s="7"/>
-      <c r="I34" s="8" t="s">
+      <c r="I34" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A35" s="5" t="s">
-[...6 lines deleted...]
-        <v>64</v>
+      <c r="A35" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>129</v>
       </c>
       <c r="D35" s="7">
-        <v>46126</v>
+        <v>46327</v>
       </c>
       <c r="E35" s="7">
         <v>46387</v>
       </c>
-      <c r="F35" s="6" t="s">
-[...2 lines deleted...]
-      <c r="G35" s="6"/>
+      <c r="F35" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="15"/>
       <c r="H35" s="7"/>
-      <c r="I35" s="8" t="s">
+      <c r="I35" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A36" s="5" t="s">
-[...6 lines deleted...]
-        <v>65</v>
+      <c r="A36" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>131</v>
       </c>
       <c r="D36" s="7">
-        <v>45572</v>
+        <v>46310</v>
       </c>
       <c r="E36" s="7">
-        <v>46418</v>
-[...4 lines deleted...]
-      <c r="G36" s="6"/>
+        <v>46391</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="15"/>
       <c r="H36" s="7"/>
-      <c r="I36" s="8" t="s">
+      <c r="I36" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B37" s="6" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="D37" s="7">
-        <v>45658</v>
+        <v>45572</v>
       </c>
       <c r="E37" s="7">
-        <v>46752</v>
+        <v>46418</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="7"/>
       <c r="I37" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A38" s="5" t="s">
-[...6 lines deleted...]
-        <v>70</v>
+      <c r="A38" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>127</v>
       </c>
       <c r="D38" s="7">
-        <v>44927</v>
+        <v>46552</v>
       </c>
       <c r="E38" s="7">
-        <v>46752</v>
-[...4 lines deleted...]
-      <c r="G38" s="6"/>
+        <v>46598</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="15"/>
       <c r="H38" s="7"/>
-      <c r="I38" s="8" t="s">
+      <c r="I38" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B39" s="6" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D39" s="7">
-        <v>44562</v>
+        <v>45658</v>
       </c>
       <c r="E39" s="7">
         <v>46752</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="6"/>
       <c r="H39" s="7"/>
       <c r="I39" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B40" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D40" s="7">
-        <v>45483</v>
+        <v>44927</v>
       </c>
       <c r="E40" s="7">
-        <v>46784</v>
+        <v>46752</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G40" s="6"/>
+      <c r="H40" s="7"/>
       <c r="I40" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="5" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B41" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="D41" s="7">
-        <v>45863</v>
+        <v>44562</v>
       </c>
       <c r="E41" s="7">
-        <v>47118</v>
+        <v>46752</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="7"/>
       <c r="I41" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B42" s="6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
       <c r="D42" s="7">
-        <v>45515</v>
+        <v>45483</v>
       </c>
       <c r="E42" s="7">
-        <v>47341</v>
+        <v>46784</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H42" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G42" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="H42" s="7" t="s">
+        <v>125</v>
+      </c>
       <c r="I42" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="5" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>21</v>
+        <v>68</v>
       </c>
       <c r="D43" s="7">
-        <v>46064</v>
+        <v>45863</v>
       </c>
       <c r="E43" s="7">
-        <v>47525</v>
+        <v>47118</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H43" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H43" s="7" t="s">
+        <v>125</v>
+      </c>
       <c r="I43" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="D44" s="7">
-        <v>45915</v>
+        <v>45515</v>
       </c>
       <c r="E44" s="7">
-        <v>47741</v>
+        <v>47341</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="6"/>
       <c r="H44" s="7"/>
       <c r="I44" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="5" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D45" s="7">
-        <v>45922</v>
+        <v>46064</v>
       </c>
       <c r="E45" s="7">
-        <v>47748</v>
+        <v>47525</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>13</v>
-[...6 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="G45" s="6"/>
+      <c r="H45" s="7"/>
       <c r="I45" s="8" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="D46" s="7">
-        <v>45839</v>
+        <v>45915</v>
       </c>
       <c r="E46" s="7">
-        <v>47848</v>
+        <v>47741</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="7"/>
       <c r="I46" s="8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="5" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="D47" s="7">
-        <v>45839</v>
+        <v>45922</v>
       </c>
       <c r="E47" s="7">
-        <v>47848</v>
+        <v>47748</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-      <c r="H47" s="7"/>
+        <v>13</v>
+      </c>
+      <c r="G47" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="H47" s="7" t="s">
+        <v>125</v>
+      </c>
       <c r="I47" s="8" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="D48" s="7">
         <v>45839</v>
       </c>
       <c r="E48" s="7">
         <v>47848</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="6"/>
       <c r="H48" s="7"/>
       <c r="I48" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D49" s="7">
         <v>45839</v>
       </c>
       <c r="E49" s="7">
         <v>47848</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="6"/>
       <c r="H49" s="7"/>
       <c r="I49" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="D50" s="7">
         <v>45839</v>
       </c>
       <c r="E50" s="7">
         <v>47848</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="6"/>
       <c r="H50" s="7"/>
       <c r="I50" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D51" s="7">
         <v>45839</v>
       </c>
       <c r="E51" s="7">
         <v>47848</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="7"/>
       <c r="I51" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C52" s="6" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D52" s="7">
         <v>45839</v>
       </c>
       <c r="E52" s="7">
         <v>47848</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="6"/>
       <c r="H52" s="7"/>
       <c r="I52" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="D53" s="7">
         <v>45839</v>
       </c>
       <c r="E53" s="7">
         <v>47848</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="7"/>
       <c r="I53" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B54" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="D54" s="7">
         <v>45839</v>
       </c>
       <c r="E54" s="7">
         <v>47848</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="7"/>
       <c r="I54" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A55" s="5" t="s">
-        <v>33</v>
+        <v>77</v>
       </c>
       <c r="B55" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D55" s="7">
-        <v>46097</v>
+        <v>45839</v>
       </c>
       <c r="E55" s="7">
         <v>47848</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="7"/>
       <c r="I55" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="B56" s="6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D56" s="7">
-        <v>45283</v>
+        <v>45839</v>
       </c>
       <c r="E56" s="7">
-        <v>48213</v>
+        <v>47848</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="7"/>
       <c r="I56" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" s="5" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="D57" s="7">
-        <v>45283</v>
+        <v>46097</v>
       </c>
       <c r="E57" s="7">
-        <v>48216</v>
+        <v>47848</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="7"/>
       <c r="I57" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D58" s="7">
         <v>45283</v>
       </c>
       <c r="E58" s="7">
-        <v>48580</v>
+        <v>48213</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="7"/>
       <c r="I58" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" s="5" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D59" s="7">
-        <v>45273</v>
+        <v>45283</v>
       </c>
       <c r="E59" s="7">
-        <v>49558</v>
+        <v>48216</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="7"/>
       <c r="I59" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D60" s="7">
-        <v>45725</v>
+        <v>45283</v>
       </c>
       <c r="E60" s="7">
-        <v>49743</v>
+        <v>48580</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="6"/>
       <c r="H60" s="7"/>
       <c r="I60" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" s="5" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="D61" s="7">
-        <v>43626</v>
+        <v>45273</v>
       </c>
       <c r="E61" s="7">
-        <v>49998</v>
+        <v>49558</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="7"/>
       <c r="I61" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="D62" s="7">
-        <v>45488</v>
+        <v>45725</v>
       </c>
       <c r="E62" s="7">
-        <v>52231</v>
+        <v>49743</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="7"/>
       <c r="I62" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A63" s="5" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D63" s="7">
-        <v>45488</v>
+        <v>43626</v>
       </c>
       <c r="E63" s="7">
-        <v>52231</v>
+        <v>49998</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="7"/>
       <c r="I63" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="D64" s="7">
-        <v>45801</v>
+        <v>45488</v>
       </c>
       <c r="E64" s="7">
-        <v>60998</v>
+        <v>52231</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="7"/>
       <c r="I64" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A65" s="5" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="D65" s="7">
-        <v>46142</v>
+        <v>45488</v>
       </c>
       <c r="E65" s="7">
-        <v>64039</v>
+        <v>52231</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="7"/>
       <c r="I65" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="D66" s="7">
-        <v>45279</v>
+        <v>45801</v>
       </c>
       <c r="E66" s="7">
-        <v>72686</v>
+        <v>60998</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="7"/>
       <c r="I66" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" s="5" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D67" s="7">
-        <v>45279</v>
+        <v>46142</v>
       </c>
       <c r="E67" s="7">
-        <v>72686</v>
+        <v>64039</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="6"/>
       <c r="H67" s="7"/>
       <c r="I67" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="D68" s="7">
         <v>45279</v>
       </c>
       <c r="E68" s="7">
         <v>72686</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="6"/>
       <c r="H68" s="7"/>
       <c r="I68" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D69" s="7">
         <v>45279</v>
       </c>
       <c r="E69" s="7">
         <v>72686</v>
       </c>
       <c r="F69" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="7"/>
       <c r="I69" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D70" s="7">
         <v>45279</v>
       </c>
       <c r="E70" s="7">
         <v>72686</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G70" s="6"/>
       <c r="H70" s="7"/>
       <c r="I70" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="6" t="s">
+      <c r="A71" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B71" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C71" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="7">
+      <c r="C71" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="D71" s="11">
         <v>45279</v>
       </c>
-      <c r="E71" s="7">
+      <c r="E71" s="11">
         <v>72686</v>
       </c>
-      <c r="F71" s="6" t="s">
-[...4 lines deleted...]
-      <c r="I71" s="8" t="s">
+      <c r="F71" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G71" s="10"/>
+      <c r="H71" s="11"/>
+      <c r="I71" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D72" s="7">
         <v>45279</v>
       </c>
       <c r="E72" s="7">
         <v>72686</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G72" s="6"/>
       <c r="H72" s="7"/>
       <c r="I72" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A73" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="6" t="s">
+      <c r="A73" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B73" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C73" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="7">
+      <c r="C73" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="D73" s="11">
         <v>45279</v>
       </c>
-      <c r="E73" s="7">
+      <c r="E73" s="11">
         <v>72686</v>
       </c>
-      <c r="F73" s="6" t="s">
-[...4 lines deleted...]
-      <c r="I73" s="8" t="s">
+      <c r="F73" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G73" s="10"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A74" s="9" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D74" s="11">
         <v>45279</v>
       </c>
       <c r="E74" s="11">
         <v>72686</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="10"/>
       <c r="H74" s="11"/>
       <c r="I74" s="12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" s="5" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D75" s="7">
         <v>45279</v>
       </c>
       <c r="E75" s="7">
         <v>72686</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="6"/>
       <c r="H75" s="7"/>
       <c r="I75" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A76" s="9" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="10" t="s">
+      <c r="A76" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D76" s="7">
+        <v>45279</v>
+      </c>
+      <c r="E76" s="7">
+        <v>72686</v>
+      </c>
+      <c r="F76" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A77" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D77" s="7">
+        <v>45279</v>
+      </c>
+      <c r="E77" s="7">
+        <v>72686</v>
+      </c>
+      <c r="F77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G77" s="6"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A78" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B78" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C76" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="11">
+      <c r="C78" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D78" s="7">
         <v>45896</v>
       </c>
-      <c r="E76" s="11">
+      <c r="E78" s="7">
         <v>72924</v>
       </c>
-      <c r="F76" s="10" t="s">
+      <c r="F78" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G76" s="10" t="s">
-[...5 lines deleted...]
-      <c r="I76" s="12" t="s">
+      <c r="G78" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="I78" s="8" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D77" s="11">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A79" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="D79" s="11">
         <v>45863</v>
       </c>
-      <c r="E77" s="11">
+      <c r="E79" s="11">
         <v>1132459</v>
       </c>
-      <c r="F77" s="10" t="s">
-[...4 lines deleted...]
-      <c r="I77" s="12" t="s">
+      <c r="F79" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="G79" s="10"/>
+      <c r="H79" s="11"/>
+      <c r="I79" s="12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010052CF9F2C23FA254188B8947FA71C680A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a409a8268bce2cd97d421482d91e08de">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="840835ac-57cf-4e7c-8808-03f41f398c55" xmlns:ns3="e2d26605-1d9b-4ee4-8466-0d097a60ace0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a81f3779fa46828a86ae42151e23c849" ns2:_="" ns3:_="">
     <xsd:import namespace="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <xsd:import namespace="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -3517,84 +3566,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e2d26605-1d9b-4ee4-8466-0d097a60ace0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="840835ac-57cf-4e7c-8808-03f41f398c55" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E188E1-05E9-40FF-A416-48599B09C0EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91EB90C7-FBE4-41AA-BDAE-4462BDD4462F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0394E873-5D6E-4FDF-9FEE-46BAEBF7A878}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e2d26605-1d9b-4ee4-8466-0d097a60ace0"/>
     <ds:schemaRef ds:uri="840835ac-57cf-4e7c-8808-03f41f398c55"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>