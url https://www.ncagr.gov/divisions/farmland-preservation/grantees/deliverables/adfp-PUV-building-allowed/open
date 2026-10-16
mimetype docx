--- v0 (2026-01-19)
+++ v1 (2026-10-16)
@@ -11,51 +11,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42D1CE7E" w14:textId="5A4425AD" w:rsidR="00BF4658" w:rsidRPr="00882BFF" w:rsidRDefault="00BF4658" w:rsidP="006605A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CE8E" w14:textId="77777777" w:rsidR="00BF4658" w:rsidRPr="00882BFF" w:rsidRDefault="00BF4658" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CE8F" w14:textId="77777777" w:rsidR="00BF4658" w:rsidRPr="00882BFF" w:rsidRDefault="00BF4658" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -148,67 +148,51 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CE9B" w14:textId="77777777" w:rsidR="00BF4658" w:rsidRPr="00882BFF" w:rsidRDefault="00BF4658" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CE9C" w14:textId="3E2E04AE" w:rsidR="00BF4658" w:rsidRPr="00882BFF" w:rsidRDefault="00BF4658" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882BFF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">This instrument prepared by and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> to:</w:t>
+        <w:t>This instrument prepared by and return to:</w:t>
       </w:r>
       <w:r w:rsidR="00A12B43" w:rsidRPr="00882BFF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12B43" w:rsidRPr="00882BFF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12B43" w:rsidRPr="00882BFF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12B43" w:rsidRPr="00882BFF">
         <w:rPr>
           <w:sz w:val="16"/>
@@ -504,62 +488,52 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00413C57" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00413C57" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00413C57" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Parcel ID (</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Parcel ID (PIN) #</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEA2" w14:textId="5F26286B" w:rsidR="00BF4658" w:rsidRPr="00EA187F" w:rsidRDefault="00BF4658" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>COUNTY OF</w:t>
       </w:r>
       <w:r w:rsidR="007D5031" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1438,51 +1412,51 @@
         <w:t xml:space="preserve">The designation Grantor and Grantee as used herein shall include said parties, their heirs, </w:t>
       </w:r>
       <w:r w:rsidR="008B68C2" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>successor,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and assigns, and shall include singular, plural, masculine, feminine or neuter as required by context.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDE2617" w14:textId="77777777" w:rsidR="004E0D99" w:rsidRDefault="004E0D99" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B48F2C2" w14:textId="64A67677" w:rsidR="004E0D99" w:rsidRPr="00EA187F" w:rsidRDefault="004E0D99" w:rsidP="00BF4658">
+    <w:p w14:paraId="5B48F2C2" w14:textId="5A141B7A" w:rsidR="004E0D99" w:rsidRPr="00EA187F" w:rsidRDefault="004E0D99" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The Grantor and Grantee agree to a purchase price of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1111431488"/>
           <w:placeholder>
             <w:docPart w:val="2E8C067871D84DCE835D1B3BA9BD9B99"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1523,51 +1497,65 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="0019652E">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Enter amount</w:t>
           </w:r>
           <w:r w:rsidRPr="0019652E">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which is equal to (75% of the County Present Use Differed Taxation Value).</w:t>
+        <w:t xml:space="preserve"> which is equal to (75% of the County Present Use D</w:t>
+      </w:r>
+      <w:r w:rsidR="003261E4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eferred</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taxation Value).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBCD2DB" w14:textId="09F2134C" w:rsidR="002A3843" w:rsidRPr="00EA187F" w:rsidRDefault="002A3843" w:rsidP="00BF4658">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C721912" w14:textId="5BEBACDB" w:rsidR="0090325C" w:rsidRPr="00EA187F" w:rsidRDefault="0090325C" w:rsidP="0090325C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantee through the ADFP Trust Fund is providing </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
@@ -1923,50 +1911,51 @@
     <w:p w14:paraId="44931CE4" w14:textId="77777777" w:rsidR="00AC788E" w:rsidRPr="00EA187F" w:rsidRDefault="00AC788E" w:rsidP="00AC788E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="253" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The “Effective Date” of this ALE </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deed </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">is the date and time it was first recorded in the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1534806383"/>
           <w:placeholder>
             <w:docPart w:val="046CF9B1FCEC45D8838537E961125E11"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter county name"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:bCs/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
@@ -2576,139 +2565,115 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C875E7" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enter number of acres</w:t>
       </w:r>
       <w:r w:rsidR="00C875E7" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00C875E7" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> covered by this ALE Deed (the “Protected Property”).</w:t>
+        <w:t xml:space="preserve"> acres covered by this ALE Deed (the “Protected Property”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEB6" w14:textId="77777777" w:rsidR="00EA5ABE" w:rsidRPr="00EA187F" w:rsidRDefault="00EA5ABE" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CEB7" w14:textId="1732B543" w:rsidR="00EA5ABE" w:rsidRPr="00EA187F" w:rsidRDefault="00EA5ABE" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00972AD3" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the Protected Property consists primarily of productive </w:t>
+        <w:t xml:space="preserve">WHEREAS, the Protected Property consists primarily of productive </w:t>
       </w:r>
       <w:r w:rsidR="00972AD3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">agricultural or forested </w:t>
       </w:r>
       <w:r w:rsidR="00972AD3" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>land.  The Protected Property also contains within its boundary</w:t>
       </w:r>
       <w:r w:rsidR="00972AD3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> buildings and/or improvements as shown on Exhibit </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-651138777"/>
           <w:placeholder>
             <w:docPart w:val="A9D3093DA4984BD6B585B27DBB96E2BA"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00972AD3" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter exhibit letter or number "/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00972AD3" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -2843,51 +2808,51 @@
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:t>[Delete this and the below box if it is not relevant]</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:bookmarkEnd w:id="20"/>
         </w:p>
-        <w:p w14:paraId="4596085D" w14:textId="7C50CFF9" w:rsidR="00131D5D" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="00131D5D">
+        <w:p w14:paraId="4596085D" w14:textId="7C50CFF9" w:rsidR="00131D5D" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="00131D5D">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="473" w:firstLine="720"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="1948885853"/>
               <w:placeholder>
                 <w:docPart w:val="8C7DD7A7529E497C8CB92D0BC3FE0605"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="1048654493"/>
                   <w:placeholder>
                     <w:docPart w:val="101C3CCA379C432E9155A50F8C0A6A6B"/>
                   </w:placeholder>
                 </w:sdtPr>
@@ -3185,51 +3150,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:t>[Delete this and the below box if it is not relevant]</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="4374B599" w14:textId="77777777" w:rsidR="009D6831" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="009D6831">
+        <w:p w14:paraId="4374B599" w14:textId="77777777" w:rsidR="009D6831" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="009D6831">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="473" w:firstLine="720"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="291406312"/>
               <w:placeholder>
                 <w:docPart w:val="11788F210FD247B380E319070E966A67"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009D6831" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin">
                   <w:ffData>
                     <w:name w:val=""/>
@@ -3476,51 +3441,51 @@
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
               </w:r>
               <w:r w:rsidR="009D6831" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r w:rsidR="009D6831" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:noProof/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:t>County and the people of North Carolina.</w:t>
               </w:r>
               <w:r w:rsidR="009D6831" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="6F677E87" w14:textId="77777777" w:rsidR="009D6831" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="009D6831">
+        <w:p w14:paraId="6F677E87" w14:textId="77777777" w:rsidR="009D6831" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="009D6831">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:before="1"/>
             <w:ind w:right="473" w:firstLine="720"/>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="1471557424"/>
         <w:placeholder>
           <w:docPart w:val="441A0ED036F949A9A193C1250BEAFC01"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -3573,51 +3538,51 @@
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:t>[Delete this and the below box if it is not relevant]</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
         <w:bookmarkStart w:id="21" w:name="_Hlk124854539"/>
-        <w:p w14:paraId="596BD993" w14:textId="77777777" w:rsidR="000D4564" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="000D4564">
+        <w:p w14:paraId="596BD993" w14:textId="77777777" w:rsidR="000D4564" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="000D4564">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:ind w:right="492" w:firstLine="720"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="980349121"/>
               <w:placeholder>
                 <w:docPart w:val="A571ACF114D543CCADB1AC6ED17AF354"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000D4564" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin">
                   <w:ffData>
@@ -3698,286 +3663,268 @@
                   <w:highlight w:val="darkGray"/>
                 </w:rPr>
               </w:r>
               <w:r w:rsidR="000D4564" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="darkGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
               <w:r w:rsidR="000D4564" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:noProof/>
                   <w:highlight w:val="darkGray"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> [insert brief description of water resources, such as streams, lakes, ponds, wetlands, located on or bordering, the Protected Property].</w:t>
               </w:r>
               <w:r w:rsidR="000D4564" w:rsidRPr="00EA187F">
                 <w:rPr>
                   <w:highlight w:val="darkGray"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
-        <w:p w14:paraId="1986D471" w14:textId="77777777" w:rsidR="000D4564" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="000D4564">
+        <w:p w14:paraId="1986D471" w14:textId="77777777" w:rsidR="000D4564" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="000D4564">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6F378CBA" w14:textId="3107A1ED" w:rsidR="00317BA5" w:rsidRDefault="00AF3C88" w:rsidP="00BE3D5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>WHEREAS, the agricultural, natural, wildlife habitat and scenic resources of the Protected Property described above, and in the Baseline Documentation Report</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the agricultural, natural, wildlife habitat and scenic resources of the Protected Property described above, and in the Baseline Documentation Report</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>are</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>collectively</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>referred</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>collectively</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Conservation</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>referred</w:t>
+        <w:t>Values” of</w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Protected</w:t>
+      </w:r>
+      <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C13D9" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...103 lines deleted...]
-        </w:rPr>
         <w:t>Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD35F16" w14:textId="77777777" w:rsidR="003A5BFD" w:rsidRDefault="003A5BFD" w:rsidP="00BE3D5C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DB1D8C4" w14:textId="71FA8374" w:rsidR="003A5BFD" w:rsidRPr="00EA187F" w:rsidRDefault="003A5BFD" w:rsidP="003A5BFD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">WHEREAS, </w:t>
       </w:r>
       <w:r w:rsidRPr="0042792E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ALE Deed</w:t>
       </w:r>
       <w:r w:rsidRPr="0042792E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is acquired by the Grantee for the purpose of the restoration, protection, enhancement, management, maintenance, and monitoring of the Conservation Values (the “purposes of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4037,68 +3984,60 @@
       <w:r w:rsidRPr="00EA187F">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Baseline Documentation </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>Report may be used by the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t xml:space="preserve">Grantee to document any future changes in the use or character of the Protected Property </w:t>
-[...3 lines deleted...]
-        <w:t>in order</w:t>
+        <w:t>Grantee to document any future changes in the use or character of the Protected Property in order</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t>to</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ensure the terms and conditions of the ALE </w:t>
+        <w:t xml:space="preserve">to ensure the terms and conditions of the ALE </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deed </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>are fulfilled.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Baseline Documentation </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>Report,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -4200,166 +4139,133 @@
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>office of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EA187F">
         <w:t>Grantee</w:t>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text80"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Optional: as indicated on the report of present conditions, the form of which is attached hereto as Exhibit XXXX and incorporated herein by this reference"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>Optional</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: as indicated on the report </w:t>
+        <w:t xml:space="preserve">Optional: as indicated on the report </w:t>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>of present conditions, the form of which is attached hereto as Exhibit XXXX and incorporated herein by this reference</w:t>
       </w:r>
       <w:r w:rsidRPr="00642B1C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B12773" w14:textId="77777777" w:rsidR="00270E67" w:rsidRPr="00EA187F" w:rsidRDefault="00270E67" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CEBF" w14:textId="41D3AA15" w:rsidR="00414B99" w:rsidRPr="00EA187F" w:rsidRDefault="00AF3C88" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00484763" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">WHEREAS, the Grantor and Grantee agree that the current agricultural </w:t>
+      </w:r>
+      <w:r w:rsidR="00484763">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or forestry </w:t>
+      </w:r>
       <w:r w:rsidR="00484763" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Grantor and Grantee agree that the current agricultural </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">, the Protected Property are consistent with the </w:t>
+        <w:t xml:space="preserve">use of, and improvements to, the Protected Property are consistent with the </w:t>
       </w:r>
       <w:r w:rsidR="00484763">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00484763" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onservation </w:t>
       </w:r>
       <w:r w:rsidR="00484763">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00484763" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4509,137 +4415,112 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEC2" w14:textId="77777777" w:rsidR="00414B99" w:rsidRPr="00EA187F" w:rsidRDefault="00414B99" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CEC3" w14:textId="1013E463" w:rsidR="00AF3C88" w:rsidRPr="00EA187F" w:rsidRDefault="00414B99" w:rsidP="00EA5ABE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0008582D" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>WHEREAS,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">WHEREAS, </w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the term “Conservation Purposes” means </w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D" w:rsidRPr="00E67003">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the preservation of open space</w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D" w:rsidRPr="00E67003">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>including farmland and forest land</w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D" w:rsidRPr="00E67003">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where such preservation is pursuant to a clearly delineated Federal, State, or local governmental conservation policy, and will yield a significant public benefit</w:t>
+      </w:r>
+      <w:r w:rsidR="0008582D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
       <w:r w:rsidR="0008582D" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> the following clearly delineated governmental conservation policies:</w:t>
+        <w:t>he Conservation Purposes of the ALE Deed are recognized by, and the grant of this ALE Deed will serve, the following clearly delineated governmental conservation policies:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEC6" w14:textId="529DAFC1" w:rsidR="00C4552C" w:rsidRPr="00EA187F" w:rsidRDefault="00C4552C" w:rsidP="00C4552C">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="787692F2" w14:textId="77777777" w:rsidR="00857E22" w:rsidRPr="00EA187F" w:rsidRDefault="00857E22" w:rsidP="00857E22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4752,84 +4633,59 @@
     <w:p w14:paraId="4FF4A40A" w14:textId="77777777" w:rsidR="00857E22" w:rsidRPr="00EA187F" w:rsidRDefault="00857E22" w:rsidP="00857E22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7745EE71" w14:textId="77777777" w:rsidR="00857E22" w:rsidRPr="00EA187F" w:rsidRDefault="00857E22" w:rsidP="00857E22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The establishment of the North Carolina Farmland Preservation Trust Fund </w:t>
-[...23 lines deleted...]
-        <w:t>North Carolina</w:t>
+        <w:t>The establishment of the North Carolina Farmland Preservation Trust Fund established in 2005 (N.C. Gen Stat § 106-744 (c)) to preserve important farmland in North Carolina</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50D96AF2" w14:textId="77777777" w:rsidR="00857E22" w:rsidRPr="00EA187F" w:rsidRDefault="00857E22" w:rsidP="00857E22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE8B688" w14:textId="77777777" w:rsidR="00857E22" w:rsidRDefault="00857E22" w:rsidP="00857E22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4874,178 +4730,150 @@
       </w:pPr>
       <w:r w:rsidRPr="00953336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>16 U.S.C. § 3865 et seq. and 7 CFR Part 1468, for the purpose of protecting the agricultural use and future viability, and related conservation values, by limiting non-agricultural uses that negatively affect the agricultural uses and conservation values of the Protected Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BFA08E" w14:textId="77777777" w:rsidR="002006EE" w:rsidRPr="00EA187F" w:rsidRDefault="002006EE" w:rsidP="002006EE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="23" w:name="_Hlk108427194"/>
-    <w:p w14:paraId="7FD21717" w14:textId="77777777" w:rsidR="008735D3" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="008735D3">
+    <w:p w14:paraId="7FD21717" w14:textId="77777777" w:rsidR="008735D3" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="008735D3">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="darkGray"/>
           </w:rPr>
           <w:id w:val="-1626457372"/>
           <w:placeholder>
             <w:docPart w:val="809B9445B10643F0B308306D8C9EE4B8"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="008735D3" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:t xml:space="preserve">FOR NON-PROFIT ENTITIES INCLUDE THE FOLLOWING: </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="1D7FF7BC" w14:textId="0F4BEFD3" w:rsidR="001563D0" w:rsidRPr="00EA187F" w:rsidRDefault="006029F9" w:rsidP="001563D0">
+    <w:p w14:paraId="1D7FF7BC" w14:textId="0F4BEFD3" w:rsidR="001563D0" w:rsidRPr="00EA187F" w:rsidRDefault="00075C8C" w:rsidP="001563D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:id w:val="-128480209"/>
           <w:placeholder>
             <w:docPart w:val="D2A983F30BFC4465A08D86D4867983CE"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001563D0" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t xml:space="preserve">WHEREAS, the </w:t>
+            <w:t xml:space="preserve">WHEREAS, the Grantee, </w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidR="001563D0" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
-            <w:t>Enter</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> entity name</w:t>
+            <w:t>Enter entity name</w:t>
           </w:r>
           <w:r w:rsidR="001563D0" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve"> is a tax-exempt public charity under Section 501(c) and 509(a)2 of the Internal Revenue Code and the Regulations promulgated thereunder.  The Grantee is a qualified organization under I.R.C. Section 170(h).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001563D0" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC3F082" w14:textId="77777777" w:rsidR="008735D3" w:rsidRPr="00EA187F" w:rsidRDefault="008735D3" w:rsidP="008735D3">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5155,67 +4983,57 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:id w:val="-1504740741"/>
           <w:placeholder>
             <w:docPart w:val="52DD5061F5434F3684A3526BB8A4F565"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:proofErr w:type="gramStart"/>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
-            <w:t>WHEREAS,</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> the Grantee is a body politic existing under Chapter 139 of the North Carolina General Status and is qualified to hold Easements under the applicable laws of the State of North Carolina and is a qualified organization under I.R.C. Section 170(h).</w:t>
+            <w:t>WHEREAS, the Grantee is a body politic existing under Chapter 139 of the North Carolina General Status and is qualified to hold Easements under the applicable laws of the State of North Carolina and is a qualified organization under I.R.C. Section 170(h).</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76246E74" w14:textId="77777777" w:rsidR="001041CF" w:rsidRPr="00EA187F" w:rsidRDefault="001041CF" w:rsidP="001041CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CEDB" w14:textId="14D65508" w:rsidR="00B45F27" w:rsidRDefault="00D9742E" w:rsidP="00D9742E">
       <w:pPr>
         <w:rPr>
@@ -5346,50 +5164,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and for the reasons given and other good and valuable consideration and in consideration of their mutual covenants, terms, conditions and restrictions contained herein, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1872910708"/>
           <w:placeholder>
             <w:docPart w:val="A2EDCE0822DC4CDB93CCC88175EA1166"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="[if there is a charitable component to the grant of the easement add: "/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
@@ -5441,50 +5260,51 @@
           <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="240073713"/>
           <w:placeholder>
             <w:docPart w:val="8E21F0E71A724DBF8F7EFEDD35123E92"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00017F53">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="and as a charitable contribution by Grantor to Grantee of the difference between such sum and the fair market value of this ALE Deed"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00017F53">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5809,67 +5629,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ALE Deed in the Protected Property, which ALE Deed is an immediately vested interest in real property of the nature and character described herein.</w:t>
       </w:r>
       <w:r w:rsidR="00017F53">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Grantor conveys to NCDA&amp;CS the enforcement rights specified in Paragraph 4.8.</w:t>
       </w:r>
       <w:r w:rsidR="00017F53" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Grantor promises that they will not perform, nor knowingly allow others to perform, any act on or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Protected Property that is inconsistent with the covenants contained herein.  Grantor authorizes the Grantee to enforce these covenants in the manner described below.</w:t>
+        <w:t xml:space="preserve">  Grantor promises that they will not perform, nor knowingly allow others to perform, any act on or affecting the Protected Property that is inconsistent with the covenants contained herein.  Grantor authorizes the Grantee to enforce these covenants in the manner described below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E91832" w14:textId="77777777" w:rsidR="003860E7" w:rsidRDefault="003860E7" w:rsidP="00D9742E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37661478" w14:textId="2276CCD5" w:rsidR="003860E7" w:rsidRDefault="003860E7" w:rsidP="003860E7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00523A8E" w:rsidRPr="005C6567">
@@ -5906,50 +5710,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:highlight w:val="lightGray"/>
           </w:rPr>
           <w:id w:val="-338230319"/>
           <w:placeholder>
             <w:docPart w:val="496FD31052524C6B880A3371BA47E115"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00607A42" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="darkGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Optional: if the Protected Property does not front on a public road, it will be necessary for the easement to also convey a right-of-way for access to and from the property for monitoring and enforcement:"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00607A42" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:b/>
@@ -6878,67 +6683,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D84BA5" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compliance with other Regulatory Requirements</w:t>
       </w:r>
       <w:r w:rsidR="00D84BA5" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The Grantor is responsible for complying with </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> additional permits or regulations to use or develop the Protected Property under the terms of this ALE Deed, including </w:t>
+        <w:t xml:space="preserve">.  The Grantor is responsible for complying with any and all additional permits or regulations to use or develop the Protected Property under the terms of this ALE Deed, including </w:t>
       </w:r>
       <w:r w:rsidR="00D84BA5" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text25"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Enter county name"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Text25"/>
       <w:r w:rsidR="00D84BA5" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -7204,65 +6993,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="003A2510">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Subdivision, partitioning or dividing the Protected Property is prohibited.  Even if the Protected Property consists of more than one parcel for real estate tax or any other purpose or if it was acquired previously as separate parcels, it will be considered one parcel for purposes of this ALE Deed, and the restrictions and covenants of this ALE Deed will apply to the Protected Property as a whole. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A2510">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Grantor</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hereby waives any right to subdivide the protected property pursuant to North Carolina General Statute 106-744(b)(1). </w:t>
+        <w:t xml:space="preserve">Grantor hereby waives any right to subdivide the protected property pursuant to North Carolina General Statute 106-744(b)(1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEF4" w14:textId="77777777" w:rsidR="000C003F" w:rsidRPr="00EA187F" w:rsidRDefault="000C003F" w:rsidP="00694F32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E0ED525" w14:textId="77777777" w:rsidR="00036A13" w:rsidRPr="00EA187F" w:rsidRDefault="00036A13" w:rsidP="00036A13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
@@ -7286,112 +7066,87 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209CAD02" w14:textId="77777777" w:rsidR="00036A13" w:rsidRPr="00EA187F" w:rsidRDefault="00036A13" w:rsidP="00036A13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agricultural production and related uses in accordance with the terms and conditions of this ALE </w:t>
-[...7 lines deleted...]
-        <w:t>Deed</w:t>
+        <w:t>Agricultural production and related uses in accordance with the terms and conditions of this ALE Deed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A5E125" w14:textId="77777777" w:rsidR="00036A13" w:rsidRPr="00EA187F" w:rsidRDefault="00036A13" w:rsidP="00036A13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The sale of excess power generated in the operation of renewable energy structures and associated equipment or other energy structures that Grantee approves in writing as being consistent with the purposes of this ALE Deed and in accordance with the terms and conditions of this ALE </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The sale of excess power generated in the operation of renewable energy structures and associated equipment or other energy structures that Grantee approves in writing as being consistent with the purposes of this ALE Deed and in accordance with the terms and conditions of this ALE Deed; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BB23DB" w14:textId="77777777" w:rsidR="00036A13" w:rsidRPr="00EA187F" w:rsidRDefault="00036A13" w:rsidP="00036A13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Temporary or seasonal outdoor activities or events that do not harm the purpose of the ALE Deed; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="215B531D" w14:textId="77777777" w:rsidR="00036A13" w:rsidRPr="00FA531B" w:rsidRDefault="00036A13" w:rsidP="00036A13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -7610,67 +7365,51 @@
         <w:t xml:space="preserve"> of the Protected Property. Limited mining activities may be conducted as a by-product of other permitted reserved rights in Article III provided the activities are not irremediably destructive to the Conservation Purposes of the Protected Property, minimize negative impacts on future agricultural operations and expansion of agricultural uses, and are subordinate to the agricultural use of the Protected Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AF9A29" w14:textId="77777777" w:rsidR="00D005E4" w:rsidRDefault="00D005E4" w:rsidP="00D005E4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08B9F323" w14:textId="77777777" w:rsidR="00D005E4" w:rsidRPr="00EA187F" w:rsidRDefault="00D005E4" w:rsidP="00D005E4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a third party owns or leases the oil, natural gas, or any other mineral rights associated with the Protected Property at the time this ALE Deed is executed, and their interests have not been subordinated to this ALE Deed, the Grantor must require, to the greatest extent possible, that any oil, natural gas, and mineral exploration and extraction conducted by such third part is conducted in accordance with this Paragraph 2.2.  Any mineral leases or other conveyances of minerals </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or renewed after the date of this ALE Deed are subordinate to the terms of this ALE Deed and must incorporate by reference this ALE Deed. </w:t>
+        <w:t xml:space="preserve">If a third party owns or leases the oil, natural gas, or any other mineral rights associated with the Protected Property at the time this ALE Deed is executed, and their interests have not been subordinated to this ALE Deed, the Grantor must require, to the greatest extent possible, that any oil, natural gas, and mineral exploration and extraction conducted by such third part is conducted in accordance with this Paragraph 2.2.  Any mineral leases or other conveyances of minerals entered into or renewed after the date of this ALE Deed are subordinate to the terms of this ALE Deed and must incorporate by reference this ALE Deed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CEF8" w14:textId="60B129D4" w:rsidR="00C00E44" w:rsidRPr="00EA187F" w:rsidRDefault="00C00E44" w:rsidP="00D005E4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285FF92B" w14:textId="77777777" w:rsidR="00113DE0" w:rsidRPr="00EA187F" w:rsidRDefault="00C00E44" w:rsidP="00113DE0">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
@@ -8385,67 +8124,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F868DE" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enter county name</w:t>
       </w:r>
       <w:r w:rsidR="00F868DE" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00F868DE" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> County Zoning and Subdivision Ordinance, to the extent said ordinance is applicable.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> shall be permitted to erect no trespassing signs, traffic or directional signs or warning signs as may be expedient and to post the </w:t>
+        <w:t xml:space="preserve"> County Zoning and Subdivision Ordinance, to the extent said ordinance is applicable.  Grantor shall be permitted to erect no trespassing signs, traffic or directional signs or warning signs as may be expedient and to post the </w:t>
       </w:r>
       <w:r w:rsidR="00F868DE" w:rsidRPr="001E15D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Protected Property</w:t>
       </w:r>
       <w:r w:rsidR="00F868DE" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CF02" w14:textId="7B0A3B0A" w:rsidR="00ED233D" w:rsidRPr="00EA187F" w:rsidRDefault="00ED233D" w:rsidP="007E1BE5">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8489,50 +8212,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Limitation on Impervious Surfaces</w:t>
       </w:r>
       <w:r w:rsidR="00645B07" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Impervious surface will not exceed </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-677419929"/>
           <w:placeholder>
             <w:docPart w:val="53A7C1D411B64AE4BEBF80869E5A9553"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00645B07">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="two"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00645B07">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -8567,50 +8291,51 @@
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00645B07" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> percent (</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-342175302"/>
           <w:placeholder>
             <w:docPart w:val="BFEE90E994D846D1923B4D878B5B0048"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00645B07">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="2"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00645B07">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9297,50 +9022,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="00382464" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Any permanent or temporary structure or otherwise addition to the impervious surface shall not cause the total impervious surface restriction of the Protected Property to exceed </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="939883128"/>
           <w:placeholder>
             <w:docPart w:val="834F597C3F1945B3ABE6D962E636D086"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00382464">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="two"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00382464">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9375,50 +9101,51 @@
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00382464" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> percent (</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1400361364"/>
           <w:placeholder>
             <w:docPart w:val="8D6D2CB80D08485681A899EA4AAE38C9"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00382464">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="2"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00382464">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -9992,67 +9719,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, provided the Agritourism activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are compatible with the Conservation Purposes and agriculture and forestry uses of the Protected Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00662428">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">An activity is an agritourism activity </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the participant paid to participate in the activity. </w:t>
+        <w:t xml:space="preserve">An activity is an agritourism activity whether or not the participant paid to participate in the activity. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419C6B2D" w14:textId="77777777" w:rsidR="00382464" w:rsidRPr="00EA187F" w:rsidRDefault="00382464" w:rsidP="00382464">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28C86F79" w14:textId="77777777" w:rsidR="00382464" w:rsidRPr="00EA187F" w:rsidRDefault="00382464" w:rsidP="00382464">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For purposes herein, </w:t>
@@ -10162,69 +9873,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="35" w:name="_Hlk148969203"/>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Construction on </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Property</w:t>
+        <w:t>Construction on the Protected Property</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The Grantor’s rights to construct or reconstruct/repair buildings and other</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
@@ -10453,50 +10146,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>approximately</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1001890680"/>
           <w:placeholder>
             <w:docPart w:val="AB737EF3BF0B4FFABF5E0F46150DA909"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Spell out number of acres"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10518,67 +10212,51 @@
           </w:r>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:noProof/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Spell out number of acres</w:t>
           </w:r>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and shown in Exhibit </w:t>
+        <w:t xml:space="preserve"> acres and shown in Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text82"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Enter exhibit letter or number"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="Text82"/>
       <w:r w:rsidR="00CA619E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -10831,50 +10509,51 @@
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">subject to </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1840762231"/>
           <w:placeholder>
             <w:docPart w:val="93474923DC684434A2C38AAD269F8654"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter county name"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10924,50 +10603,51 @@
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">permits required by and issued by </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2046256889"/>
           <w:placeholder>
             <w:docPart w:val="EDB54845BF374962816BBC8A69BE2EDE"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter county name"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -11040,83 +10720,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">compatible </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with the Conservation Purposes.</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any building that may be constructed under this Section may </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Any building that may be constructed under this Section may be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA619E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:spacing w:val="-52"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
-          <w:spacing w:val="-52"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>repaired</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA619E" w:rsidRPr="00EA187F">
         <w:rPr>
@@ -11301,50 +10972,51 @@
     </w:p>
     <w:p w14:paraId="5BB06884" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19A67C01" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRPr="00EA187F" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">Minor agricultural structures, such as feeding and watering facilities and livestock run-in sheds that do not exceed </w:t>
       </w:r>
       <w:bookmarkStart w:id="39" w:name="_Hlk108431707"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-772557608"/>
           <w:placeholder>
             <w:docPart w:val="F108207B83124B5482F5799780613BA3"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Spell out square feet"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11360,50 +11032,51 @@
             <w:rPr>
               <w:noProof/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Spell out square feet</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2061692470"/>
           <w:placeholder>
             <w:docPart w:val="48114837045444B4A7BB4DA7A036F8FB"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter square feet numerically"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11418,50 +11091,51 @@
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:noProof/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Enter square feet numerically</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">) square feet in ground area or </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1125976955"/>
           <w:placeholder>
             <w:docPart w:val="9D4182F20A9E4DF1A1BC343EFA7EA128"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Spell out number"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11476,50 +11150,51 @@
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:noProof/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>Spell out number</w:t>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-174114799"/>
           <w:placeholder>
             <w:docPart w:val="B7A5BFDBC10B4DE38F666131F31FEE86"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="Enter number"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EA187F">
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11566,50 +11241,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EFE2FE" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRPr="00EA187F" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:ind w:left="450"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E3FFB1" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720" w:right="524"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">Grantor agrees that the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="482052096"/>
           <w:placeholder>
             <w:docPart w:val="970391F20D0E4E8AB7CF01184A5347F1"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="two (2)"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11678,50 +11354,51 @@
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>of any new structures or impervious roads or other improvements to the Protected Property or</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t xml:space="preserve">replacement of said structures that would increase the total impervious surface area above the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1649858777"/>
           <w:placeholder>
             <w:docPart w:val="F9AEE6C2B04E48198483D8C48362BB4B"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="two (2)"/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -11907,67 +11584,51 @@
       <w:r w:rsidRPr="00504738">
         <w:t xml:space="preserve">uses permitted on the Protected Property by this ALE </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Deed </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:t>permitted.</w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
-        <w:t xml:space="preserve">Such roads </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minimize impact to prime and unique soil</w:t>
+        <w:t>Such roads shall be located so as to minimize impact to prime and unique soil</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:t>on the Protected Property.</w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:t>No portion of the Protected Property shall be paved or</w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00504738">
         <w:t>otherwise covered with concrete, asphalt, or any other impervious paving material,</w:t>
       </w:r>
@@ -12140,66 +11801,61 @@
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
         <w:t>and other</w:t>
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
         <w:t>structures</w:t>
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E4EC7">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
-        <w:t>improvements</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> to be used primarily for permitted agricultural purposes, including the processing or</w:t>
+        <w:t>improvements to be used primarily for permitted agricultural purposes, including the processing or</w:t>
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
         <w:t>sale of farm products predominantly grown or raised on the Protected Property</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
         <w:t xml:space="preserve"> may be</w:t>
       </w:r>
       <w:r w:rsidRPr="003C40F6">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4EC7">
         <w:t>built within the “Farmstead Building Envelope</w:t>
       </w:r>
@@ -12759,50 +12415,51 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The following are permitted residential uses on the Protected Property:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DB2913" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="524"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Existing Residential Dwelling(s) – There are, as of the Effective Date, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1427849379"/>
           <w:placeholder>
             <w:docPart w:val="B57D9362831B4C92B71AC4BA165F7454"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="one (1) "/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -12838,50 +12495,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="47C3AC1F" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="524"/>
       </w:pPr>
       <w:r>
         <w:t>Future Residential Dwelling(s) –</w:t>
       </w:r>
       <w:r w:rsidRPr="00415F34">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-829525192"/>
           <w:placeholder>
             <w:docPart w:val="E4CBCB5C57284F949C857966B0C049AE"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="One (1) "/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -12913,50 +12571,51 @@
       </w:r>
       <w:r w:rsidRPr="001743B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AF0285" w14:textId="77777777" w:rsidR="00CA619E" w:rsidRPr="00916756" w:rsidRDefault="00CA619E" w:rsidP="00CA619E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="524"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Farm Support Housing – </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-551613719"/>
           <w:placeholder>
             <w:docPart w:val="AD5BFE6792004628923AC2AAF917CED7"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin">
               <w:ffData>
                 <w:name w:val=""/>
                 <w:enabled/>
                 <w:calcOnExit w:val="0"/>
                 <w:textInput>
                   <w:default w:val="One (1) "/>
                 </w:textInput>
               </w:ffData>
             </w:fldChar>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
@@ -12968,65 +12627,51 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">One (1) </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> Farm Support Housing Building Envelope(s) may be permitted on the Protected Property as shown on Exhibit A-2.  Farm Support Housing is a Residential Building Envelope that contains existing or future mobile, modular, manufactured, or permanent dwellings or recreational vehicles that are individually no more than 1,000 square feet in size (“farm support dwellings”) that provide housing to domestic, migrant, or seasonal farm laborers or tenants who earn income from farm labor.  Farm support dwellings may be built or placed after written approval from the Grantee is obtained, and the Grantee shall give such approval within a reasonable time, unless it determines that the proposed farm support dwellings would exceed the total maximum impervious surface limit provided in Section 2.8.  Subject to the maximum impervious surface restriction </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">provided in Section 2.8 and appliable county ordinances, no more </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a total of five (5) new or existing farm support dwellings may be built or located within the Farm Support Housing Residential Building Envelope and the combined floor size of all farm support dwellings within the Farm Support Housing Residential Building Envelope must be not greater than five thousand (5,000) square feet.  Subject to the maximum impervious surface restriction provided in Section 2.8, accessory structures or farm structures that total no more than 2,000 square feet are permitted within the Farm Support Housing Residential Building Envelope.  In the event Farm Support Housing becomes impracticable or unnecessary, the Grantor may request permission from the Grantee to allow for the Farm Support Housing Residential Building Envelope to be used or occupied as the home or residence of one or more individuals or to house short or long-term renters or owner’s non-paying guests. </w:t>
+        <w:t xml:space="preserve">provided in Section 2.8 and appliable county ordinances, no more that a total of five (5) new or existing farm support dwellings may be built or located within the Farm Support Housing Residential Building Envelope and the combined floor size of all farm support dwellings within the Farm Support Housing Residential Building Envelope must be not greater than five thousand (5,000) square feet.  Subject to the maximum impervious surface restriction provided in Section 2.8, accessory structures or farm structures that total no more than 2,000 square feet are permitted within the Farm Support Housing Residential Building Envelope.  In the event Farm Support Housing becomes impracticable or unnecessary, the Grantor may request permission from the Grantee to allow for the Farm Support Housing Residential Building Envelope to be used or occupied as the home or residence of one or more individuals or to house short or long-term renters or owner’s non-paying guests. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text106"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="If no &quot;Recreational Building Envelopes&quot; are on the Protected Property, Residential will be Section D. Parts i, ii, or iii can be removed if the Residential Building Envelopes are not designated for that use."/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="Text106"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -13166,67 +12811,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Recreational Improvements</w:t>
       </w:r>
       <w:r w:rsidR="0005606A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Grantor expressly reserves the right to engage in low impact non-developed recreational activities such as hunting, fishing, hiking, bird watching, etc. and to restrict, permit, or limit access of all persons to the Protected Property for the purpose of hunting and fishing, hiking, bird watching, etc., provided that these activities do not impact the protection and conservation of any animal habitat or other Conservation Values of the Protected Property.</w:t>
       </w:r>
       <w:r w:rsidR="0005606A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0005606A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commercial, non-developed recreational activities are permitted, including </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> leases to enter and use the Protected Property for hunting or fishing, provided the activities are compatible with the Conservation Purposes and agriculture and forestry uses of the Protected Property, minimize negative impacts on future agricultural operations and expansion of agricultural uses, and are subordinate to the agricultural use of the Protected Property. Grantor shall require lessees to abide by the terms of this ALE</w:t>
+        <w:t>Commercial, non-developed recreational activities are permitted, including granting of leases to enter and use the Protected Property for hunting or fishing, provided the activities are compatible with the Conservation Purposes and agriculture and forestry uses of the Protected Property, minimize negative impacts on future agricultural operations and expansion of agricultural uses, and are subordinate to the agricultural use of the Protected Property. Grantor shall require lessees to abide by the terms of this ALE</w:t>
       </w:r>
       <w:r w:rsidR="0005606A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deed</w:t>
       </w:r>
       <w:r w:rsidR="0005606A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. No part of this section shall be interpreted to permit intensive recreational activities that concentrate people in a relatively confined area for significant periods of time that are incompatible with the Conservation Purposes and agriculture and forestry uses of the Protected Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CC9018" w14:textId="77777777" w:rsidR="00B016E5" w:rsidRPr="00EA187F" w:rsidRDefault="00B016E5" w:rsidP="00B016E5">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13317,115 +12946,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="0033076B" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The granting or modification of easements for such utilities is prohibited when the utility will adversely impact the purpose of the ALE Deed as determined by the Grantee and in consultation with NCDA&amp;CS.  Installation, maintenance, repair or improvement of a septic system or other underground sanitary system for the benefit of any of the improvements permitted herein, is permitted. Above-ground storage tanks for fuels or any other materials for residential or on-site agricultural use are permitted up to a maximum size of one thousand (1000) gallons.  Any such tanks are required to be located within </w:t>
       </w:r>
       <w:r w:rsidR="0033076B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0033076B" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Farmstead Building Envelope, </w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> Property</w:t>
+        <w:t xml:space="preserve"> Farmstead Building Envelope, shall be constructed to minimize any pollution to land or water, and in accordance with applicable local, state, and federal laws and regulations. Any areas disturbed as a result of any utility construction shall be revegetated and restored to its condition immediately prior to such disturbance. All other utilities are prohibited on the Protected Property</w:t>
       </w:r>
       <w:r w:rsidR="0033076B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0033076B" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including, but not limited to, communication towers or structures.  Notwithstanding the previous sentence, with advance written permission from Grantee, Grantor retains the right to construct a wind turbine or similar device for the purpose of generating electricity to be used for the permitted improvements and farming operations occurring on the Protected Property.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="082848FA" w14:textId="77777777" w:rsidR="0033076B" w:rsidRPr="00EA187F" w:rsidRDefault="0033076B" w:rsidP="0033076B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13524,83 +13089,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF5B5E" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B27BEA" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Forest Management and Timber Harvest</w:t>
       </w:r>
       <w:r w:rsidR="00B27BEA" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Forest management and timber harvesting is allowed, provided </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> extent practicable, in accordance with current, generally accepted best management practices for the sites, soils, and terrain of the Protected Property.  In addition, if the Protected Property contains 20 contiguous acres of forest, then forest management and timber harvesting must be performed in accordance with a written forest management plan.  The forest management plan must be prepared by a professional resource manager, in consultation with the Grantee.  A forest management plan will not be required for the following allowed noncommercial activities: cutting of trees for the construction of allowed roads, utilities, buildings and structures on the Protected Property, cutting of trees for trail clearing, cutting of trees for domestic use as firewood or for other domestic uses by Grantor, removal of trees posing an imminent hazard to the health or safety of person or livestock, or removal of invasive species.</w:t>
+        <w:t>.  Forest management and timber harvesting is allowed, provided it is carried out to the extent practicable, in accordance with current, generally accepted best management practices for the sites, soils, and terrain of the Protected Property.  In addition, if the Protected Property contains 20 contiguous acres of forest, then forest management and timber harvesting must be performed in accordance with a written forest management plan.  The forest management plan must be prepared by a professional resource manager, in consultation with the Grantee.  A forest management plan will not be required for the following allowed noncommercial activities: cutting of trees for the construction of allowed roads, utilities, buildings and structures on the Protected Property, cutting of trees for trail clearing, cutting of trees for domestic use as firewood or for other domestic uses by Grantor, removal of trees posing an imminent hazard to the health or safety of person or livestock, or removal of invasive species.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E708D0" w14:textId="77777777" w:rsidR="00B27BEA" w:rsidRPr="00EA187F" w:rsidRDefault="00B27BEA" w:rsidP="00B27BEA">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3549EFF3" w14:textId="77777777" w:rsidR="00B27BEA" w:rsidRPr="00EA187F" w:rsidRDefault="00B27BEA" w:rsidP="00B27BEA">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13962,67 +13495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00280DAF" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00274670" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Natural Resource Restoration and Enhancement Activities</w:t>
       </w:r>
       <w:r w:rsidR="00274670" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> may engage or contract others to engage in any activity designed to repair, restore, or otherwise enhance the natural resources found or once present on the Protected Property, that are consistent with the Conservation Values of this ALE Deed and the ALE Plan and subject to the written approval of Grantee. </w:t>
+        <w:t xml:space="preserve">.  Grantor may engage or contract others to engage in any activity designed to repair, restore, or otherwise enhance the natural resources found or once present on the Protected Property, that are consistent with the Conservation Values of this ALE Deed and the ALE Plan and subject to the written approval of Grantee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C3815F" w14:textId="1146E471" w:rsidR="00891320" w:rsidRPr="00EA187F" w:rsidRDefault="00891320" w:rsidP="00733DA7">
       <w:pPr>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CF47" w14:textId="3084984A" w:rsidR="00095530" w:rsidRPr="00EA187F" w:rsidRDefault="00095530" w:rsidP="004772DB">
       <w:pPr>
         <w:ind w:left="720" w:hanging="810"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14286,67 +13803,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00280DAF" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F60BC2" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidR="00F60BC2" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The Grantor shall continue to be solely responsible for payment of all taxes and assessments levied against the Protected Property.  If the Grantee is ever required to pay any taxes or assessments on its interest in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Property, the Grantor shall</w:t>
+        <w:t>.  The Grantor shall continue to be solely responsible for payment of all taxes and assessments levied against the Protected Property.  If the Grantee is ever required to pay any taxes or assessments on its interest in the Protected Property, the Grantor shall</w:t>
       </w:r>
       <w:r w:rsidR="00F60BC2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, upon demand,</w:t>
       </w:r>
       <w:r w:rsidR="00F60BC2" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reimburse the Grantee for the same.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CF54" w14:textId="77777777" w:rsidR="0010116E" w:rsidRPr="00EA187F" w:rsidRDefault="0010116E" w:rsidP="00015C03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
@@ -14376,67 +13877,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00280DAF" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00691AFF" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Upkeep and Maintenance</w:t>
       </w:r>
       <w:r w:rsidR="00691AFF" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  The Grantor shall continue to be solely responsible for the upkeep and maintenance of the Protected Property, to the extent it may be required by law.  The Grantee and NCDA&amp;</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> have no obligation for the upkeep or maintenance of the Protected Property.</w:t>
+        <w:t>.  The Grantor shall continue to be solely responsible for the upkeep and maintenance of the Protected Property, to the extent it may be required by law.  The Grantee and NCDA&amp;CS shall have no obligation for the upkeep or maintenance of the Protected Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CF58" w14:textId="77777777" w:rsidR="009160CF" w:rsidRPr="00EA187F" w:rsidRDefault="009160CF" w:rsidP="007B2D94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CF59" w14:textId="79CFE9CB" w:rsidR="002C6532" w:rsidRPr="00EA187F" w:rsidRDefault="002C6532" w:rsidP="009A6018">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
@@ -14471,67 +13956,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A6018">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D7970" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transfer of Protected Property</w:t>
       </w:r>
       <w:r w:rsidR="009D7970" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  The Grantor agrees to incorporate by reference the terms of this ALE Deed in any deed or other legal instrument by which they transfer or divest themselves of any interest, including leasehold interests, in </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Property.  The Grantor shall notify the Grantee in writing at least thirty (30) days before conveying the Protected Property, or any interest therein.  Failure of Grantor to do so shall not impair the validity of this ALE Deed or limit its enforceability in any way.</w:t>
+        <w:t>.  The Grantor agrees to incorporate by reference the terms of this ALE Deed in any deed or other legal instrument by which they transfer or divest themselves of any interest, including leasehold interests, in the Protected Property.  The Grantor shall notify the Grantee in writing at least thirty (30) days before conveying the Protected Property, or any interest therein.  Failure of Grantor to do so shall not impair the validity of this ALE Deed or limit its enforceability in any way.</w:t>
       </w:r>
       <w:r w:rsidR="009D7970">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Grantee shall notify NCDA&amp;CS with timely written notice of any conveyance of the Protected Property. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CF5A" w14:textId="77777777" w:rsidR="002C6532" w:rsidRPr="00EA187F" w:rsidRDefault="002C6532" w:rsidP="00015C03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CF5D" w14:textId="1F573183" w:rsidR="00C16FFA" w:rsidRPr="00EA187F" w:rsidRDefault="002C6532" w:rsidP="009A6018">
@@ -14743,67 +14212,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">contiguous </w:t>
       </w:r>
       <w:r w:rsidR="00296BB0" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">acres of forest land, the Grantors, their heirs, successors, or assigns, shall </w:t>
       </w:r>
       <w:r w:rsidR="00296BB0" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">conduct agricultural operations on the Protected Property in a manner consistent with the Agricultural Land Easement Plan (the “ALE Plan”) prepared by Grantee in consultation with Grantor and a professional resource manager, including, but not limited to, NRCS, the local Soil and Water Conservation District, and North Carolina Forest Service.  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00296BB0" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This ALE Plan shall be developed using the standards and specifications of the NRCS Field Office Technical Guide and 7 CFR Part 12 that are in effect on the date of execution of this ALE Deed.  However, the Grantor may develop and implement an ALE Plan that proposes a higher level of conservation and is consistent with the NRCS Field Office Technical Guide standards and specifications. The Grantee agrees to update the ALE Plan, in consultation with the Grantor, in the event the agricultural uses or ownership of the Protected Property change.  A copy of the current ALE Plan will be kept </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> file with the Grantee.  </w:t>
+        <w:t xml:space="preserve">This ALE Plan shall be developed using the standards and specifications of the NRCS Field Office Technical Guide and 7 CFR Part 12 that are in effect on the date of execution of this ALE Deed.  However, the Grantor may develop and implement an ALE Plan that proposes a higher level of conservation and is consistent with the NRCS Field Office Technical Guide standards and specifications. The Grantee agrees to update the ALE Plan, in consultation with the Grantor, in the event the agricultural uses or ownership of the Protected Property change.  A copy of the current ALE Plan will be kept on file with the Grantee.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ACEE68" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRPr="00EA187F" w:rsidRDefault="00296BB0" w:rsidP="00296BB0">
       <w:pPr>
         <w:ind w:left="630" w:hanging="630"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1542DD4E" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRPr="00EA187F" w:rsidRDefault="00296BB0" w:rsidP="00296BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="630" w:hanging="432"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -14825,67 +14278,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The ALE Plan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> include any or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the following components, as applicable.  </w:t>
+        <w:t xml:space="preserve"> include any or all of the following components, as applicable.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4130C4CA" w14:textId="77777777" w:rsidR="00296BB0" w:rsidRPr="00EA187F" w:rsidRDefault="00296BB0" w:rsidP="00296BB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="90"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Protected Property contains Highly Erodible Cropland, then the ALE Plan shall include a conservation plan that complies with 7 CFR Part 12 pertaining to all highly erodible cropland on the Protected Property.  If the NRCS standards and specifications for highly erodible cropland are revised after the date of this ALE Deed based on an Act of Congress, NRCS will work cooperatively with the Grantor to develop and implement a revised conservation plan. </w:t>
@@ -15158,59 +14595,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantee shall have the right to prevent violations and remedy violations of the terms of this ALE Deed through judicial action, which shall include, without limitation, the right to bring proceedings in law or in equity against any party or parties attempting to violate the terms of this ALE Deed.  Except when an ongoing or imminent violation could irreversibly diminish or impair the Conservation Values of the Protected Property, the Grantee shall give the Grantor and NCDA&amp;CS written notice of the violation and Grantor shall have thirty (30) days to cure the violation or submit a plan of action to cure violation before commencing any legal proceedings.  If a court with jurisdiction determines that a violation may exist or has occurred, the Grantee may obtain an injunction to stop the violation, temporarily or permanently.  Grantor, Grantee and NCDA&amp;CS agree that a court may issue an injunction or order requiring the Grantor to restore the Protected Property to its condition prior to the violation, as restoration of the Protected Property may be the only appropriate remedy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313230BF" w14:textId="77777777" w:rsidR="00F408CE" w:rsidRPr="00EA187F" w:rsidRDefault="00F408CE" w:rsidP="00F408CE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D84D79D" w14:textId="77777777" w:rsidR="00F408CE" w:rsidRDefault="00F408CE" w:rsidP="00F408CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="716" w:right="515"/>
         <w:rPr>
           <w:spacing w:val="54"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
-        <w:t xml:space="preserve">Grantee may seek an injunction or order requiring the Grantor to restore the Protected Property to its condition on the Effective Date, or to such other </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> as may exist consistent with the provisions of this ALE, as</w:t>
+        <w:t>Grantee may seek an injunction or order requiring the Grantor to restore the Protected Property to its condition on the Effective Date, or to such other condition as may exist consistent with the provisions of this ALE, as</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>restoration</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>of the Protected</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -15436,300 +14865,276 @@
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>doing</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:t>so</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="-52"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
+        <w:t xml:space="preserve"> at a later time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00EA187F">
+        <w:t>In any case where a court finds no such violation has occurred, Grantor,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t>In any case where a court finds no such violation has occurred, Grantor,</w:t>
+        <w:t>Grantee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:t>and NCDA&amp;CS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:t>bear</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t>Grantee</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t>and NCDA&amp;CS</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>own</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
-        <w:t>shall</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t>costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D1CF6C" w14:textId="3BBE59F4" w:rsidR="00A8700F" w:rsidRPr="00EA187F" w:rsidRDefault="00A8700F" w:rsidP="00F408CE">
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="716"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C657117" w14:textId="77777777" w:rsidR="00B15194" w:rsidRPr="00EA187F" w:rsidRDefault="000757AC" w:rsidP="00B15194">
+      <w:pPr>
+        <w:ind w:left="716" w:hanging="716"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.8</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7F8B" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22729" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B15194" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rights of the State of North Carolina</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15194" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15194">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA187F">
-[...4 lines deleted...]
-          <w:spacing w:val="1"/>
+      <w:r w:rsidR="00B15194" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15194" w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the event that the Grantee fails to enforce any of the terms of this ALE Deed, as determined in the discretion of the NCDA&amp;CS, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15194" w:rsidRPr="00D702EE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>North Carolina Commissioner of Agriculture</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15194">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA187F">
-[...58 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B15194" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...34 lines deleted...]
-      <w:r w:rsidR="00B15194" w:rsidRPr="00D702EE">
+        </w:rPr>
+        <w:t>and his or her successors and assigns shall have the right to enforce the terms of this ALE Deed through any and all authorities available under federal or state law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB03CA5" w14:textId="77777777" w:rsidR="00B15194" w:rsidRPr="00EA187F" w:rsidRDefault="00B15194" w:rsidP="00B15194">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5613761C" w14:textId="77777777" w:rsidR="00B15194" w:rsidRPr="00EA187F" w:rsidRDefault="00B15194" w:rsidP="00B15194">
+      <w:pPr>
+        <w:ind w:left="716"/>
+        <w:rPr>
+          <w:strike/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that Grantee attempts to terminate, transfer, or otherwise divest itself of any rights, title, or interests of this ALE Deed without the prior consent of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D702EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Commissioner of Agriculture</w:t>
       </w:r>
-      <w:r w:rsidR="00B15194">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">In the event that Grantee attempts to terminate, transfer, or otherwise divest itself of any rights, title, or interests of this ALE Deed without the prior consent of the </w:t>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and payment of consideration to the State of North Carolina, then, at the option of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D702EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>North Carolina Commissioner of Agriculture</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and payment of consideration to the State of North Carolina, then, at the option of the </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> administrative and legal costs from the Grantee, including attorney’s fees or expenses associated with any enforcement or remedial action as it relates to the enforcement of this ALE Deed.</w:t>
+        <w:t>, all right, title, and interest in the ALE Deed shall become vested in the State of North Carolina.  The State of North Carolina shall have the right to recover any and all administrative and legal costs from the Grantee, including attorney’s fees or expenses associated with any enforcement or remedial action as it relates to the enforcement of this ALE Deed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A6E6DD" w14:textId="77777777" w:rsidR="00B15194" w:rsidRPr="00EA187F" w:rsidRDefault="00B15194" w:rsidP="00B15194">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74F38C31" w14:textId="77777777" w:rsidR="00B15194" w:rsidRPr="00EA187F" w:rsidRDefault="00B15194" w:rsidP="00B15194">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="716"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -15886,67 +15291,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A22729" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D933AD" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grantor’s Environmental Warranty</w:t>
       </w:r>
       <w:r w:rsidR="00D933AD" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Grantor warrants that Grantor </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, and will remain in compliance with, all applicable Environmental Laws.  Grantor warrants that there are no notices by any governmental authority of any violation or alleged violation of, noncompliance or alleged noncompliance with, or any liability under, any Environmental Law relating to the operations or conditions of the Protected Property.  Grantor further warrants that they have no actual knowledge of a release or threatened release of Hazardous Materials, as such substances and wastes are defined by applicable Federal and State law. </w:t>
+        <w:t xml:space="preserve">.  Grantor warrants that Grantor is in compliance with, and will remain in compliance with, all applicable Environmental Laws.  Grantor warrants that there are no notices by any governmental authority of any violation or alleged violation of, noncompliance or alleged noncompliance with, or any liability under, any Environmental Law relating to the operations or conditions of the Protected Property.  Grantor further warrants that they have no actual knowledge of a release or threatened release of Hazardous Materials, as such substances and wastes are defined by applicable Federal and State law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C9AAC8" w14:textId="77777777" w:rsidR="00D933AD" w:rsidRPr="00EA187F" w:rsidRDefault="00D933AD" w:rsidP="00D933AD">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A97ED8" w14:textId="77777777" w:rsidR="00D933AD" w:rsidRPr="00EA187F" w:rsidRDefault="00D933AD" w:rsidP="00D933AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -16648,70 +16037,60 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ffect this ALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">’s perpetual </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C16C0A">
+        <w:t>’s perpetual duration</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>duration</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0729C559" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16725,176 +16104,146 @@
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ermit development, improvements, or uses prohibited by this ALE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deed </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">on its Effective </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C16C0A">
+        <w:t>on its Effective Date</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Date</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6884A200" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">onflict with or be contrary to or inconsistent with the Conservation </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C16C0A">
+        <w:t>onflict with or be contrary to or inconsistent with the Conservation Purposes</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Purposes</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4347BC75" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">educe the protection of the Conservation </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C16C0A">
+        <w:t>educe the protection of the Conservation Values</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Values</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3215A1E8" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16908,191 +16257,145 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ffect the qualification of this ALE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Deed </w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>as a “qualified conservation contribution” or “interest in land</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C16C0A">
+        <w:t>as a “qualified conservation contribution” or “interest in land”</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>”</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="02F10D1D" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ffect the status of Grantee as a “qualified organization” or “eligible </w:t>
-[...17 lines deleted...]
-        <w:t>”</w:t>
+        <w:t>ffect the status of Grantee as a “qualified organization” or “eligible donee”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7490BE1D" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1080" w:right="555" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16C0A">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">reate an impermissible private benefit or private </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in violation of federal tax law. </w:t>
+        <w:t xml:space="preserve">reate an impermissible private benefit or private inurement in violation of federal tax law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDA61A9" w14:textId="77777777" w:rsidR="00B82570" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E17C5E" w14:textId="77777777" w:rsidR="00B82570" w:rsidRPr="00024998" w:rsidRDefault="00B82570" w:rsidP="00B82570">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="720" w:right="555"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -17467,156 +16770,124 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USPAP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">) or </w:t>
+      </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">or </w:t>
+          <w:spacing w:val="-52"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uniform Acquisition Standards or Federal Land Acquisition (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015365A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>UASFLA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015365A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015365A">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015365A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The appraisal must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015365A">
+        <w:rPr>
           <w:spacing w:val="-52"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Uniform</w:t>
-[...81 lines deleted...]
-        <w:t xml:space="preserve"> completed by a certified general appraiser and be approved by the Grantee and the NCDA&amp;CS.</w:t>
+        <w:t>be completed by a certified general appraiser and be approved by the Grantee and the NCDA&amp;CS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3496DD1D" w14:textId="77777777" w:rsidR="0015365A" w:rsidRDefault="0015365A" w:rsidP="0015365A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1830BBF3" w14:textId="77777777" w:rsidR="00F2199A" w:rsidRDefault="00F2199A" w:rsidP="00F2199A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0015365A">
@@ -17673,67 +16944,51 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="506D6EFE" w14:textId="77777777" w:rsidR="000142C4" w:rsidRDefault="000142C4" w:rsidP="000142C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Hlk42861128"/>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the event of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> extinguishment of this ALE</w:t>
+        <w:t>In the event of an extinguishment of this ALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deed</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Grantee, on a subsequent sale, exchange, or involuntary conversion of the Protected Property, shall be entitled to a portion of the proceeds at least equal to the Proportionate Share computed as set forth in Section 6.4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -17816,162 +17071,98 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Grantee shall pay an amount to NCDA&amp;CS equal to the percentage that the value of NCDA&amp;CS’ cash payments for the purchase of this easement (as stated above) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>represents</w:t>
       </w:r>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Proportionate Share.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Proportionate Share shall be used by Grantee</w:t>
+        <w:t xml:space="preserve"> the Proportionate Share.  All of the Proportionate Share shall be used by Grantee</w:t>
       </w:r>
       <w:bookmarkStart w:id="54" w:name="_Hlk67072063"/>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and NCDA&amp;CS </w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0015365A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in a manner that is consistent with the Conservation Purposes.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE40058" w14:textId="77777777" w:rsidR="005E4681" w:rsidRPr="00EA187F" w:rsidRDefault="005E4681" w:rsidP="005E4681">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53CE2DBC" w14:textId="77777777" w:rsidR="00C477FD" w:rsidRPr="00EA187F" w:rsidRDefault="00C477FD" w:rsidP="00C477FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Until such time as Grantee and NCDA&amp;CS receive their share of the Proportionate Share, they shall each have a </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> provided for in this paragraph shall be subordinate to the other provisions of this ALE</w:t>
+        <w:t>Until such time as Grantee and NCDA&amp;CS receive their share of the Proportionate Share, they shall each have a lien against the Protected Property for the amount of the Proportionate Share due each of them. The lien provided for in this paragraph shall be subordinate to the other provisions of this ALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deed</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BD7983" w14:textId="77777777" w:rsidR="00C477FD" w:rsidRPr="00EA187F" w:rsidRDefault="00C477FD" w:rsidP="00C477FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="776"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -18094,83 +17285,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A6C5A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0095449A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Interpretation</w:t>
       </w:r>
       <w:r w:rsidR="0095449A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  This ALE Deed shall be interpreted under the laws of the State of North Carolina </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> give maximum effect to its </w:t>
+        <w:t xml:space="preserve">.  This ALE Deed shall be interpreted under the laws of the State of North Carolina resolving any ambiguities and questions of the validity of specific provisions so as to give maximum effect to its </w:t>
       </w:r>
       <w:r w:rsidR="0095449A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0095449A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onservation </w:t>
       </w:r>
       <w:r w:rsidR="0095449A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0095449A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -18531,67 +17690,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E6513F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00727483" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Subsequent Liens on Protected Property</w:t>
       </w:r>
       <w:r w:rsidR="00727483" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  No provision of this ALE Deed should be construed as impairing the ability of Grantor to use the Protected Property as collateral for subsequent borrowing.  Any such </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> shall be and remain subordinate to this ALE Deed.</w:t>
+        <w:t>.  No provision of this ALE Deed should be construed as impairing the ability of Grantor to use the Protected Property as collateral for subsequent borrowing.  Any such liens shall be and remain subordinate to this ALE Deed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CFBB" w14:textId="77777777" w:rsidR="00AB7140" w:rsidRPr="00EA187F" w:rsidRDefault="00AB7140" w:rsidP="00D60D11">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CFBC" w14:textId="4050D0C2" w:rsidR="00AB7140" w:rsidRPr="00EA187F" w:rsidRDefault="00AB7140" w:rsidP="00042F26">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
@@ -19646,83 +18789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF31F6" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080FA6" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval by Grantee</w:t>
       </w:r>
       <w:r w:rsidR="00080FA6" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  In any case where the terms of this ALE Deed require the approval of the Grantee, unless otherwise stated herein, such approval shall be requested in writing to the Grantee and NCDA&amp;CS if required, in accordance with Section 6.10. In any provision of this ALE Deed in which the Grantor is required to provide advance notice to the Grantee of any activity on the Protected Property, such notice shall be given not less than thirty (30) calendar days prior to the planned commencement of the activity.  If the Grantee’s approval is required, such approval shall be deemed withheld/disapproved unless Grantee provides to the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> calendar days, Grantor may send a second written notice to Grantee requesting a statement of the reasons for the disapproval and the Grantee shall respond within 30 calendar days with an explanation for the specific reasons and basis for its decision to disapprove.</w:t>
+        <w:t>.  In any case where the terms of this ALE Deed require the approval of the Grantee, unless otherwise stated herein, such approval shall be requested in writing to the Grantee and NCDA&amp;CS if required, in accordance with Section 6.10. In any provision of this ALE Deed in which the Grantor is required to provide advance notice to the Grantee of any activity on the Protected Property, such notice shall be given not less than thirty (30) calendar days prior to the planned commencement of the activity.  If the Grantee’s approval is required, such approval shall be deemed withheld/disapproved unless Grantee provides to the Grantor written notice of approval within 30 calendar days of receipt of such request.  If Grantor has received no response within such 30 calendar days, Grantor may send a second written notice to Grantee requesting a statement of the reasons for the disapproval and the Grantee shall respond within 30 calendar days with an explanation for the specific reasons and basis for its decision to disapprove.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CFD0" w14:textId="77777777" w:rsidR="009A2A27" w:rsidRPr="00EA187F" w:rsidRDefault="009A2A27" w:rsidP="0010116E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CFD1" w14:textId="695C4810" w:rsidR="00EA3D36" w:rsidRPr="00EA187F" w:rsidRDefault="009A2A27" w:rsidP="00767E77">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
@@ -19846,67 +18957,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D5D9A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grantee and NCDA&amp;CS</w:t>
       </w:r>
       <w:r w:rsidR="000D5D9A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D5D9A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">make no warranty, representation or other assurance regarding the availability, amount or effect of any deduction, credit or other benefit to Grantor or any other person or entity under United States or any state, local or other tax law to be derived from the donation of this ALE Deed or other transaction associated with the donation of this ALE Deed.  This donation is not conditioned upon the availability or amount of any such deduction, credit, or other benefit. Grantee and NCDA&amp;CS make no warranty, representation, or other assurance regarding the value of this ALE Deed or of the Protected Property.  As to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the foregoing, Grantor is relying upon Grantor’s own legal counsel, accountant, financial advisor, appraiser or other consultant and not upon Grantee or NCDA&amp;CS or any legal counsel, accountant, financial advisor, appraiser or other consultant of Grantee or NCDA&amp;CS.  In the event of any audit or other inquiry of a governmental authority into the effect of this donation upon the taxation or financial affairs involving Grantor or Grantor’s heirs, successors or assigns or other similar matter, then Grantee and NCDA&amp;CS shall be reimbursed and indemnified for any cost or expense of any kind or nature whatsoever incurred by Grantee in responding or replying thereto.</w:t>
+        <w:t>make no warranty, representation or other assurance regarding the availability, amount or effect of any deduction, credit or other benefit to Grantor or any other person or entity under United States or any state, local or other tax law to be derived from the donation of this ALE Deed or other transaction associated with the donation of this ALE Deed.  This donation is not conditioned upon the availability or amount of any such deduction, credit, or other benefit. Grantee and NCDA&amp;CS make no warranty, representation, or other assurance regarding the value of this ALE Deed or of the Protected Property.  As to all of the foregoing, Grantor is relying upon Grantor’s own legal counsel, accountant, financial advisor, appraiser or other consultant and not upon Grantee or NCDA&amp;CS or any legal counsel, accountant, financial advisor, appraiser or other consultant of Grantee or NCDA&amp;CS.  In the event of any audit or other inquiry of a governmental authority into the effect of this donation upon the taxation or financial affairs involving Grantor or Grantor’s heirs, successors or assigns or other similar matter, then Grantee and NCDA&amp;CS shall be reimbursed and indemnified for any cost or expense of any kind or nature whatsoever incurred by Grantee in responding or replying thereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CFD4" w14:textId="77777777" w:rsidR="008E6E5C" w:rsidRPr="00EA187F" w:rsidRDefault="008E6E5C" w:rsidP="008E6E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="540"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F39AA39" w14:textId="77777777" w:rsidR="00C27C72" w:rsidRPr="00EA187F" w:rsidRDefault="00952E77" w:rsidP="00C27C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -19979,67 +19074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grantor has had the opportunity to be represented by counsel of Grantor’s choice and fully understands that Grantor is hereby permanently relinquishing property rights which would otherwise permit Grantor to have a fuller use and enjoyment of the Protected Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E7EF15B" w14:textId="77777777" w:rsidR="00C27C72" w:rsidRPr="00EA187F" w:rsidRDefault="00C27C72" w:rsidP="00C27C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are no recorded or unrecorded leases or other agreements </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> minerals or removal of timber from the Protected Property or other agricultural purposes which would, if any of the activities permitted under such lease or other </w:t>
+        <w:t xml:space="preserve">There are no recorded or unrecorded leases or other agreements for the production of minerals or removal of timber from the Protected Property or other agricultural purposes which would, if any of the activities permitted under such lease or other </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>agreement was undertaken by Grantor, violate the covenants or restrictions in this ALE Deed or otherwise defeat the Conservation Purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CFD9" w14:textId="16FE1930" w:rsidR="008E6E5C" w:rsidRPr="00EA187F" w:rsidRDefault="008E6E5C" w:rsidP="00C27C72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4282C984" w14:textId="2BB9608F" w:rsidR="00925BD2" w:rsidRPr="00EA187F" w:rsidRDefault="00475A9B" w:rsidP="00C1141D">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
@@ -20292,73 +19371,58 @@
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CFE4" w14:textId="2AB98157" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>By</w:t>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>By:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009C0F4A" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(SEAL)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
@@ -20495,74 +19559,58 @@
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CFFC" w14:textId="5814F082" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I, ____________________________, a Notary Public in and for the aforesaid County and State, do hereby certify </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">that </w:t>
+        <w:t xml:space="preserve">I, ____________________________, a Notary Public in and for the aforesaid County and State, do hereby certify that </w:t>
       </w:r>
       <w:r w:rsidR="00FC2B96" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>______</w:t>
-[...7 lines deleted...]
-        <w:t>________________</w:t>
+        <w:t>______________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> personally appeared before me this day and acknowledge the due execution of the foregoing instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1CFFD" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1CFFE" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
@@ -20798,74 +19846,58 @@
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D00B" w14:textId="7129420B" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">I, ____________________________, a Notary Public in and for the aforesaid County and State, do hereby certify </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">that </w:t>
+        <w:t xml:space="preserve">I, ____________________________, a Notary Public in and for the aforesaid County and State, do hereby certify that </w:t>
       </w:r>
       <w:r w:rsidR="00FC2B96" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_________</w:t>
-[...7 lines deleted...]
-        <w:t>____________</w:t>
+        <w:t>_____________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> personally appeared before me this day and acknowledge the due execution of the foregoing instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D00C" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D00D" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
@@ -21179,67 +20211,51 @@
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D01C" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">By: </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">__________________________________(Title) </w:t>
+        <w:t xml:space="preserve">By: _____________________________________ __________________________________(Title) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D01D" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D01E" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
@@ -22037,65 +21053,56 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D052" w14:textId="7F88C8BE" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>: ____________________________________</w:t>
+      <w:r w:rsidRPr="00EA187F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>By: ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D053" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       Jonathan T. Lanier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D054" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
@@ -22276,67 +21283,51 @@
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D05D" w14:textId="76016D0F" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Witness my hand and official stamp or seal this </w:t>
-[...15 lines deleted...]
-        <w:t>____________, 20_____.</w:t>
+        <w:t>Witness my hand and official stamp or seal this ______day of ____________, 20_____.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D05E" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D1D05F" w14:textId="77777777" w:rsidR="00E749E0" w:rsidRPr="00EA187F" w:rsidRDefault="00E749E0" w:rsidP="00E749E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:rPr>
@@ -22515,69 +21506,51 @@
     <w:p w14:paraId="42D1D06B" w14:textId="732733B0" w:rsidR="00E50B7C" w:rsidRPr="00EA187F" w:rsidRDefault="00E50B7C" w:rsidP="00E50B7C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="450"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A-2: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plat Showing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Boundary Survey &amp; </w:t>
+        <w:t xml:space="preserve">Plat Showing A Boundary Survey &amp; </w:t>
       </w:r>
       <w:r w:rsidR="006A7AE4" w:rsidRPr="00EA187F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conservation</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Easement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D1D06C" w14:textId="77777777" w:rsidR="005A62C0" w:rsidRPr="00EA187F" w:rsidRDefault="005A62C0" w:rsidP="005A62C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
           <w:tab w:val="left" w:pos="450"/>
           <w:tab w:val="left" w:pos="630"/>
@@ -22965,150 +21938,150 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EA187F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Exhibit E-2: Easement Impervious Surface Calculations</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C6FCF" w:rsidRPr="00EA187F" w:rsidSect="007E1BE5">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1710" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04DD052B" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B" w:rsidP="00D2594B">
+    <w:p w14:paraId="08792F61" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C" w:rsidP="00D2594B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0488AE8E" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B" w:rsidP="00D2594B">
+    <w:p w14:paraId="303DE09A" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C" w:rsidP="00D2594B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CD19494" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B"/>
+    <w:p w14:paraId="76F9DC20" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1437025865"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0306EA78" w14:textId="792C328A" w:rsidR="004B48E9" w:rsidRDefault="007D684B" w:rsidP="00C917EE">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
@@ -23206,73 +22179,73 @@
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:spacing w:val="60"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>9-4-25</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2554DD3D" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B" w:rsidP="00D2594B">
+    <w:p w14:paraId="2D39E4C3" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C" w:rsidP="00D2594B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C27639A" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B" w:rsidP="00D2594B">
+    <w:p w14:paraId="124B4540" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C" w:rsidP="00D2594B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44845191" w14:textId="77777777" w:rsidR="005B1F9B" w:rsidRDefault="005B1F9B"/>
+    <w:p w14:paraId="2CAC3035" w14:textId="77777777" w:rsidR="00075C8C" w:rsidRDefault="00075C8C"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038E1DA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
@@ -27056,95 +26029,97 @@
   <w:num w:numId="33" w16cid:durableId="1982077372">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2129354564">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="2066447172">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="72552762">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="663433420">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="198054074">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="615140947">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="164"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="F9Jfd8lneMSaRV386XrtNvgRxVpP/Bac2rjp9iHZjR1+D5k+HGHEdPp9Jd4NvNKmcQZXWEnOzWCHuv+zIp3DmA==" w:salt="eQYPMGg+JFEgatO7oCYvrA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KWJOZ9wB7QkMgJfyADbaaPkmC17ZgsY6aXDOV75nuv+OzeuTGmBdgDoY1mJQ+Nvnf8a1ZdLzOBlNqpd3lZBmLQ==" w:salt="G99XrUmf/Q7NRbhQz1geYQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MTI1NTM1MLcwAEIzYyUdpeDU4uLM/DyQAkOTWgB7HqiMLQAAAA=="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MTI1NTM1MLcwAEIzYyUdpeDU4uLM/DyQAkPTWgA6L7OVLQAAAA=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F820B3"/>
     <w:rsid w:val="00000800"/>
     <w:rsid w:val="000011E8"/>
     <w:rsid w:val="00001562"/>
     <w:rsid w:val="00002DE1"/>
     <w:rsid w:val="00002FE9"/>
     <w:rsid w:val="00003BBB"/>
     <w:rsid w:val="000076E3"/>
     <w:rsid w:val="00007891"/>
+    <w:rsid w:val="00007901"/>
     <w:rsid w:val="000103BB"/>
     <w:rsid w:val="0001055B"/>
     <w:rsid w:val="00010584"/>
     <w:rsid w:val="00010A75"/>
     <w:rsid w:val="000112E5"/>
     <w:rsid w:val="0001179B"/>
     <w:rsid w:val="00012B51"/>
     <w:rsid w:val="00012F52"/>
     <w:rsid w:val="0001347E"/>
     <w:rsid w:val="000142C4"/>
     <w:rsid w:val="00014FE1"/>
     <w:rsid w:val="00015C03"/>
     <w:rsid w:val="00017648"/>
     <w:rsid w:val="00017A95"/>
     <w:rsid w:val="00017F53"/>
     <w:rsid w:val="0002070F"/>
     <w:rsid w:val="00020C09"/>
     <w:rsid w:val="00021316"/>
     <w:rsid w:val="000219D8"/>
     <w:rsid w:val="00022F99"/>
     <w:rsid w:val="000233A8"/>
     <w:rsid w:val="00023FB9"/>
     <w:rsid w:val="00024280"/>
     <w:rsid w:val="00024998"/>
     <w:rsid w:val="00024DF2"/>
@@ -27189,50 +26164,51 @@
     <w:rsid w:val="000566D1"/>
     <w:rsid w:val="00056A73"/>
     <w:rsid w:val="00056F58"/>
     <w:rsid w:val="0005723C"/>
     <w:rsid w:val="0006008C"/>
     <w:rsid w:val="000608B8"/>
     <w:rsid w:val="000608DB"/>
     <w:rsid w:val="00060A02"/>
     <w:rsid w:val="00061260"/>
     <w:rsid w:val="00062425"/>
     <w:rsid w:val="00062686"/>
     <w:rsid w:val="00063168"/>
     <w:rsid w:val="0006511F"/>
     <w:rsid w:val="00066BDB"/>
     <w:rsid w:val="00067056"/>
     <w:rsid w:val="00067858"/>
     <w:rsid w:val="0007037B"/>
     <w:rsid w:val="00070B60"/>
     <w:rsid w:val="000732DF"/>
     <w:rsid w:val="00073BE2"/>
     <w:rsid w:val="0007408C"/>
     <w:rsid w:val="000740B1"/>
     <w:rsid w:val="000742FF"/>
     <w:rsid w:val="0007461F"/>
     <w:rsid w:val="000757AC"/>
+    <w:rsid w:val="00075C8C"/>
     <w:rsid w:val="0007601D"/>
     <w:rsid w:val="00076634"/>
     <w:rsid w:val="00076899"/>
     <w:rsid w:val="000809FA"/>
     <w:rsid w:val="00080C78"/>
     <w:rsid w:val="00080FA6"/>
     <w:rsid w:val="00081893"/>
     <w:rsid w:val="00082F26"/>
     <w:rsid w:val="00083F5D"/>
     <w:rsid w:val="000846EF"/>
     <w:rsid w:val="000849FF"/>
     <w:rsid w:val="00084E05"/>
     <w:rsid w:val="0008582D"/>
     <w:rsid w:val="00086102"/>
     <w:rsid w:val="0008699F"/>
     <w:rsid w:val="00086DC8"/>
     <w:rsid w:val="000870F2"/>
     <w:rsid w:val="000871FE"/>
     <w:rsid w:val="00091F70"/>
     <w:rsid w:val="00092B87"/>
     <w:rsid w:val="00094637"/>
     <w:rsid w:val="00094856"/>
     <w:rsid w:val="0009507C"/>
     <w:rsid w:val="00095309"/>
     <w:rsid w:val="00095530"/>
@@ -27267,50 +26243,51 @@
     <w:rsid w:val="000C4269"/>
     <w:rsid w:val="000C50A6"/>
     <w:rsid w:val="000C5627"/>
     <w:rsid w:val="000C6082"/>
     <w:rsid w:val="000C6194"/>
     <w:rsid w:val="000C7446"/>
     <w:rsid w:val="000D02F6"/>
     <w:rsid w:val="000D1086"/>
     <w:rsid w:val="000D10C5"/>
     <w:rsid w:val="000D4325"/>
     <w:rsid w:val="000D4564"/>
     <w:rsid w:val="000D4AC1"/>
     <w:rsid w:val="000D4AEB"/>
     <w:rsid w:val="000D51F6"/>
     <w:rsid w:val="000D52A6"/>
     <w:rsid w:val="000D5D9A"/>
     <w:rsid w:val="000E0142"/>
     <w:rsid w:val="000E1C7A"/>
     <w:rsid w:val="000E2A91"/>
     <w:rsid w:val="000E352F"/>
     <w:rsid w:val="000E450F"/>
     <w:rsid w:val="000E4D2E"/>
     <w:rsid w:val="000E4DD0"/>
     <w:rsid w:val="000E5027"/>
     <w:rsid w:val="000E56A7"/>
+    <w:rsid w:val="000E59C1"/>
     <w:rsid w:val="000E6B43"/>
     <w:rsid w:val="000E6E2B"/>
     <w:rsid w:val="000F01D2"/>
     <w:rsid w:val="000F040A"/>
     <w:rsid w:val="000F1893"/>
     <w:rsid w:val="000F2BB8"/>
     <w:rsid w:val="000F2D6E"/>
     <w:rsid w:val="000F3581"/>
     <w:rsid w:val="000F3A73"/>
     <w:rsid w:val="000F42B1"/>
     <w:rsid w:val="000F7364"/>
     <w:rsid w:val="00100DA7"/>
     <w:rsid w:val="0010101E"/>
     <w:rsid w:val="0010116E"/>
     <w:rsid w:val="0010184B"/>
     <w:rsid w:val="00103415"/>
     <w:rsid w:val="00103649"/>
     <w:rsid w:val="00103A79"/>
     <w:rsid w:val="001041CF"/>
     <w:rsid w:val="00104797"/>
     <w:rsid w:val="001054D7"/>
     <w:rsid w:val="0010572C"/>
     <w:rsid w:val="00106613"/>
     <w:rsid w:val="00107725"/>
     <w:rsid w:val="001079DA"/>
@@ -27579,50 +26556,51 @@
     <w:rsid w:val="0029459D"/>
     <w:rsid w:val="00294DE3"/>
     <w:rsid w:val="00294F77"/>
     <w:rsid w:val="00296196"/>
     <w:rsid w:val="002964A6"/>
     <w:rsid w:val="00296BB0"/>
     <w:rsid w:val="0029721E"/>
     <w:rsid w:val="00297471"/>
     <w:rsid w:val="00297FC7"/>
     <w:rsid w:val="002A043F"/>
     <w:rsid w:val="002A06FC"/>
     <w:rsid w:val="002A1BA3"/>
     <w:rsid w:val="002A2575"/>
     <w:rsid w:val="002A2FC2"/>
     <w:rsid w:val="002A2FCD"/>
     <w:rsid w:val="002A3843"/>
     <w:rsid w:val="002A41B2"/>
     <w:rsid w:val="002A5199"/>
     <w:rsid w:val="002A59E9"/>
     <w:rsid w:val="002A6881"/>
     <w:rsid w:val="002A7CB9"/>
     <w:rsid w:val="002B0BE8"/>
     <w:rsid w:val="002B295B"/>
     <w:rsid w:val="002B2BAB"/>
     <w:rsid w:val="002B3442"/>
+    <w:rsid w:val="002B3E5B"/>
     <w:rsid w:val="002B498F"/>
     <w:rsid w:val="002B4BAA"/>
     <w:rsid w:val="002B58DC"/>
     <w:rsid w:val="002B6579"/>
     <w:rsid w:val="002C04C5"/>
     <w:rsid w:val="002C164C"/>
     <w:rsid w:val="002C1F31"/>
     <w:rsid w:val="002C3192"/>
     <w:rsid w:val="002C3D92"/>
     <w:rsid w:val="002C3DC5"/>
     <w:rsid w:val="002C3F26"/>
     <w:rsid w:val="002C46AC"/>
     <w:rsid w:val="002C6145"/>
     <w:rsid w:val="002C6532"/>
     <w:rsid w:val="002C653E"/>
     <w:rsid w:val="002C6EAE"/>
     <w:rsid w:val="002D027C"/>
     <w:rsid w:val="002D030D"/>
     <w:rsid w:val="002D0E6B"/>
     <w:rsid w:val="002D4355"/>
     <w:rsid w:val="002D6322"/>
     <w:rsid w:val="002D65F1"/>
     <w:rsid w:val="002D73F8"/>
     <w:rsid w:val="002D7817"/>
     <w:rsid w:val="002D7DC5"/>
@@ -27651,99 +26629,101 @@
     <w:rsid w:val="0030210D"/>
     <w:rsid w:val="00302133"/>
     <w:rsid w:val="003037B4"/>
     <w:rsid w:val="00303DF9"/>
     <w:rsid w:val="00304BD9"/>
     <w:rsid w:val="00304EC0"/>
     <w:rsid w:val="003067A6"/>
     <w:rsid w:val="00311DF5"/>
     <w:rsid w:val="00312634"/>
     <w:rsid w:val="00312AE9"/>
     <w:rsid w:val="0031599A"/>
     <w:rsid w:val="00315F01"/>
     <w:rsid w:val="003160C9"/>
     <w:rsid w:val="00317184"/>
     <w:rsid w:val="00317BA5"/>
     <w:rsid w:val="00321CB3"/>
     <w:rsid w:val="003220E0"/>
     <w:rsid w:val="003225FE"/>
     <w:rsid w:val="00323595"/>
     <w:rsid w:val="00323974"/>
     <w:rsid w:val="00325198"/>
     <w:rsid w:val="0032534E"/>
     <w:rsid w:val="00325565"/>
     <w:rsid w:val="003255D5"/>
     <w:rsid w:val="00325AA9"/>
+    <w:rsid w:val="003261E4"/>
     <w:rsid w:val="0032656D"/>
     <w:rsid w:val="003268E5"/>
     <w:rsid w:val="003271D9"/>
     <w:rsid w:val="0033076B"/>
     <w:rsid w:val="00330E6F"/>
     <w:rsid w:val="00330E84"/>
     <w:rsid w:val="00333487"/>
     <w:rsid w:val="00333826"/>
     <w:rsid w:val="00335441"/>
     <w:rsid w:val="003359E5"/>
     <w:rsid w:val="0033696F"/>
     <w:rsid w:val="00336B1C"/>
     <w:rsid w:val="00337091"/>
     <w:rsid w:val="003376E8"/>
     <w:rsid w:val="00341AD7"/>
     <w:rsid w:val="0034228A"/>
     <w:rsid w:val="0034311E"/>
     <w:rsid w:val="00344359"/>
     <w:rsid w:val="00345514"/>
     <w:rsid w:val="00350256"/>
     <w:rsid w:val="00350349"/>
     <w:rsid w:val="0035075B"/>
     <w:rsid w:val="00350DE9"/>
     <w:rsid w:val="00351CFC"/>
     <w:rsid w:val="003530B4"/>
     <w:rsid w:val="003532D3"/>
     <w:rsid w:val="00353A69"/>
     <w:rsid w:val="00354B4E"/>
     <w:rsid w:val="00354F58"/>
     <w:rsid w:val="00356950"/>
     <w:rsid w:val="00356AA6"/>
     <w:rsid w:val="0036065C"/>
     <w:rsid w:val="00360FED"/>
     <w:rsid w:val="0036165F"/>
     <w:rsid w:val="00361841"/>
     <w:rsid w:val="00361C14"/>
     <w:rsid w:val="00362B3A"/>
     <w:rsid w:val="00362C83"/>
     <w:rsid w:val="00362FDA"/>
     <w:rsid w:val="00363B88"/>
     <w:rsid w:val="00365007"/>
     <w:rsid w:val="0036525D"/>
     <w:rsid w:val="003657EB"/>
     <w:rsid w:val="00365982"/>
     <w:rsid w:val="00366286"/>
     <w:rsid w:val="003666A8"/>
     <w:rsid w:val="00367CC1"/>
     <w:rsid w:val="00370089"/>
     <w:rsid w:val="0037104D"/>
+    <w:rsid w:val="00371068"/>
     <w:rsid w:val="003715FA"/>
     <w:rsid w:val="003741D8"/>
     <w:rsid w:val="003743D0"/>
     <w:rsid w:val="003750D2"/>
     <w:rsid w:val="003755B3"/>
     <w:rsid w:val="00375809"/>
     <w:rsid w:val="0038086C"/>
     <w:rsid w:val="003820B2"/>
     <w:rsid w:val="00382464"/>
     <w:rsid w:val="0038279B"/>
     <w:rsid w:val="00383FC0"/>
     <w:rsid w:val="003853CA"/>
     <w:rsid w:val="003853D8"/>
     <w:rsid w:val="003860E7"/>
     <w:rsid w:val="00386E42"/>
     <w:rsid w:val="003871F7"/>
     <w:rsid w:val="00387571"/>
     <w:rsid w:val="00387A1C"/>
     <w:rsid w:val="00390B0B"/>
     <w:rsid w:val="00390D5A"/>
     <w:rsid w:val="0039127A"/>
     <w:rsid w:val="0039167F"/>
     <w:rsid w:val="00392C5D"/>
     <w:rsid w:val="00393C21"/>
     <w:rsid w:val="00395143"/>
@@ -27876,69 +26856,71 @@
     <w:rsid w:val="00450F04"/>
     <w:rsid w:val="004525A1"/>
     <w:rsid w:val="004534A4"/>
     <w:rsid w:val="004538C0"/>
     <w:rsid w:val="0045455B"/>
     <w:rsid w:val="004559AC"/>
     <w:rsid w:val="00455B46"/>
     <w:rsid w:val="00456CF7"/>
     <w:rsid w:val="00457BCB"/>
     <w:rsid w:val="00457E67"/>
     <w:rsid w:val="00460602"/>
     <w:rsid w:val="004606AD"/>
     <w:rsid w:val="004607CC"/>
     <w:rsid w:val="00461F96"/>
     <w:rsid w:val="0046278D"/>
     <w:rsid w:val="00463EE0"/>
     <w:rsid w:val="0046468C"/>
     <w:rsid w:val="00464E18"/>
     <w:rsid w:val="0046529F"/>
     <w:rsid w:val="00467BE8"/>
     <w:rsid w:val="0047165E"/>
     <w:rsid w:val="00472C3B"/>
     <w:rsid w:val="004757C4"/>
     <w:rsid w:val="00475A9B"/>
     <w:rsid w:val="00475EE5"/>
+    <w:rsid w:val="00475F19"/>
     <w:rsid w:val="00476389"/>
     <w:rsid w:val="0047676D"/>
     <w:rsid w:val="004772DB"/>
     <w:rsid w:val="00477469"/>
     <w:rsid w:val="00477D91"/>
     <w:rsid w:val="0048022F"/>
     <w:rsid w:val="0048085A"/>
     <w:rsid w:val="004808A5"/>
     <w:rsid w:val="00481010"/>
     <w:rsid w:val="004814C2"/>
     <w:rsid w:val="004815B6"/>
     <w:rsid w:val="004816E6"/>
     <w:rsid w:val="00484763"/>
     <w:rsid w:val="00484970"/>
     <w:rsid w:val="0048544A"/>
     <w:rsid w:val="00485CEA"/>
     <w:rsid w:val="00486A69"/>
     <w:rsid w:val="00487E4D"/>
     <w:rsid w:val="0049137A"/>
+    <w:rsid w:val="00492418"/>
     <w:rsid w:val="0049277F"/>
     <w:rsid w:val="00492878"/>
     <w:rsid w:val="00493B28"/>
     <w:rsid w:val="004941CD"/>
     <w:rsid w:val="0049447A"/>
     <w:rsid w:val="00494CC3"/>
     <w:rsid w:val="004956B6"/>
     <w:rsid w:val="00495AC9"/>
     <w:rsid w:val="0049620E"/>
     <w:rsid w:val="004966D4"/>
     <w:rsid w:val="004A04D3"/>
     <w:rsid w:val="004A13A1"/>
     <w:rsid w:val="004A2712"/>
     <w:rsid w:val="004A2D61"/>
     <w:rsid w:val="004A36EA"/>
     <w:rsid w:val="004A3946"/>
     <w:rsid w:val="004A50FF"/>
     <w:rsid w:val="004A5620"/>
     <w:rsid w:val="004A6133"/>
     <w:rsid w:val="004A6C5A"/>
     <w:rsid w:val="004A7C13"/>
     <w:rsid w:val="004B03B4"/>
     <w:rsid w:val="004B1054"/>
     <w:rsid w:val="004B1707"/>
     <w:rsid w:val="004B1824"/>
@@ -28266,50 +27248,51 @@
     <w:rsid w:val="00677C36"/>
     <w:rsid w:val="00680A81"/>
     <w:rsid w:val="00682CC6"/>
     <w:rsid w:val="00685C98"/>
     <w:rsid w:val="00685CF5"/>
     <w:rsid w:val="00685D2E"/>
     <w:rsid w:val="0068699F"/>
     <w:rsid w:val="006876A9"/>
     <w:rsid w:val="00687C94"/>
     <w:rsid w:val="00690FF1"/>
     <w:rsid w:val="00691AFF"/>
     <w:rsid w:val="0069245B"/>
     <w:rsid w:val="00692873"/>
     <w:rsid w:val="00692B3C"/>
     <w:rsid w:val="00694F32"/>
     <w:rsid w:val="006955DE"/>
     <w:rsid w:val="00695884"/>
     <w:rsid w:val="00697B1E"/>
     <w:rsid w:val="006A3AA4"/>
     <w:rsid w:val="006A44FF"/>
     <w:rsid w:val="006A6208"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6358"/>
     <w:rsid w:val="006A6551"/>
     <w:rsid w:val="006A6CC1"/>
+    <w:rsid w:val="006A6E3C"/>
     <w:rsid w:val="006A74B8"/>
     <w:rsid w:val="006A7AE4"/>
     <w:rsid w:val="006B0122"/>
     <w:rsid w:val="006B07E4"/>
     <w:rsid w:val="006B0FDF"/>
     <w:rsid w:val="006B2B31"/>
     <w:rsid w:val="006B4060"/>
     <w:rsid w:val="006B40CE"/>
     <w:rsid w:val="006B4FE4"/>
     <w:rsid w:val="006B5820"/>
     <w:rsid w:val="006B6BCA"/>
     <w:rsid w:val="006B7F81"/>
     <w:rsid w:val="006C1E00"/>
     <w:rsid w:val="006C2059"/>
     <w:rsid w:val="006C287B"/>
     <w:rsid w:val="006C3446"/>
     <w:rsid w:val="006C38D0"/>
     <w:rsid w:val="006C4561"/>
     <w:rsid w:val="006C5377"/>
     <w:rsid w:val="006C5986"/>
     <w:rsid w:val="006C63EA"/>
     <w:rsid w:val="006C74CA"/>
     <w:rsid w:val="006C7FA0"/>
     <w:rsid w:val="006D03BA"/>
     <w:rsid w:val="006D04EB"/>
@@ -28889,50 +27872,51 @@
     <w:rsid w:val="009E78E6"/>
     <w:rsid w:val="009E7B17"/>
     <w:rsid w:val="009E7C14"/>
     <w:rsid w:val="009F3AF5"/>
     <w:rsid w:val="009F604C"/>
     <w:rsid w:val="009F64E3"/>
     <w:rsid w:val="009F6AED"/>
     <w:rsid w:val="009F7667"/>
     <w:rsid w:val="00A00C94"/>
     <w:rsid w:val="00A00FDA"/>
     <w:rsid w:val="00A0410E"/>
     <w:rsid w:val="00A041BA"/>
     <w:rsid w:val="00A04F93"/>
     <w:rsid w:val="00A05145"/>
     <w:rsid w:val="00A0627A"/>
     <w:rsid w:val="00A06BAA"/>
     <w:rsid w:val="00A07C4A"/>
     <w:rsid w:val="00A12B43"/>
     <w:rsid w:val="00A12D60"/>
     <w:rsid w:val="00A13184"/>
     <w:rsid w:val="00A14AF9"/>
     <w:rsid w:val="00A15852"/>
     <w:rsid w:val="00A16B8F"/>
     <w:rsid w:val="00A17124"/>
     <w:rsid w:val="00A17172"/>
+    <w:rsid w:val="00A17960"/>
     <w:rsid w:val="00A20D7F"/>
     <w:rsid w:val="00A21E3B"/>
     <w:rsid w:val="00A22729"/>
     <w:rsid w:val="00A23105"/>
     <w:rsid w:val="00A23269"/>
     <w:rsid w:val="00A23603"/>
     <w:rsid w:val="00A24610"/>
     <w:rsid w:val="00A25C15"/>
     <w:rsid w:val="00A2653D"/>
     <w:rsid w:val="00A2667A"/>
     <w:rsid w:val="00A27DAE"/>
     <w:rsid w:val="00A3006C"/>
     <w:rsid w:val="00A30B6B"/>
     <w:rsid w:val="00A3144A"/>
     <w:rsid w:val="00A314C4"/>
     <w:rsid w:val="00A321C5"/>
     <w:rsid w:val="00A32D63"/>
     <w:rsid w:val="00A33722"/>
     <w:rsid w:val="00A348E7"/>
     <w:rsid w:val="00A352EC"/>
     <w:rsid w:val="00A3573F"/>
     <w:rsid w:val="00A37462"/>
     <w:rsid w:val="00A377F7"/>
     <w:rsid w:val="00A40695"/>
     <w:rsid w:val="00A40DD5"/>
@@ -28967,50 +27951,51 @@
     <w:rsid w:val="00A70581"/>
     <w:rsid w:val="00A70DAA"/>
     <w:rsid w:val="00A70E73"/>
     <w:rsid w:val="00A712ED"/>
     <w:rsid w:val="00A71523"/>
     <w:rsid w:val="00A71A4F"/>
     <w:rsid w:val="00A71B3C"/>
     <w:rsid w:val="00A73272"/>
     <w:rsid w:val="00A732A0"/>
     <w:rsid w:val="00A74831"/>
     <w:rsid w:val="00A74E93"/>
     <w:rsid w:val="00A75180"/>
     <w:rsid w:val="00A761DA"/>
     <w:rsid w:val="00A763A5"/>
     <w:rsid w:val="00A7657D"/>
     <w:rsid w:val="00A76692"/>
     <w:rsid w:val="00A76DC2"/>
     <w:rsid w:val="00A772DE"/>
     <w:rsid w:val="00A800F5"/>
     <w:rsid w:val="00A8014B"/>
     <w:rsid w:val="00A80528"/>
     <w:rsid w:val="00A80849"/>
     <w:rsid w:val="00A80B4D"/>
     <w:rsid w:val="00A80DC7"/>
     <w:rsid w:val="00A851E8"/>
+    <w:rsid w:val="00A857B8"/>
     <w:rsid w:val="00A85B7D"/>
     <w:rsid w:val="00A85E07"/>
     <w:rsid w:val="00A8700F"/>
     <w:rsid w:val="00A87507"/>
     <w:rsid w:val="00A90870"/>
     <w:rsid w:val="00A92C47"/>
     <w:rsid w:val="00A93CDF"/>
     <w:rsid w:val="00A944D8"/>
     <w:rsid w:val="00A94D21"/>
     <w:rsid w:val="00A956E8"/>
     <w:rsid w:val="00A9571A"/>
     <w:rsid w:val="00A95B7D"/>
     <w:rsid w:val="00A966E4"/>
     <w:rsid w:val="00A96CA5"/>
     <w:rsid w:val="00AA0489"/>
     <w:rsid w:val="00AA0529"/>
     <w:rsid w:val="00AA1400"/>
     <w:rsid w:val="00AA1A07"/>
     <w:rsid w:val="00AA1C62"/>
     <w:rsid w:val="00AA1D4F"/>
     <w:rsid w:val="00AA28D0"/>
     <w:rsid w:val="00AA4212"/>
     <w:rsid w:val="00AA530D"/>
     <w:rsid w:val="00AA618C"/>
     <w:rsid w:val="00AA6E23"/>
@@ -29991,51 +28976,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="42D1CE7E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8CF57A50-7559-4DE2-8088-01E65A5F20C3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -30684,51 +29669,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0063699A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00605476"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="852183145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1258103634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30741,51 +29726,51 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="062981E434AF4EA28303441C46520508"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5CF26992-BCF8-43EE-B68C-7FE7D2547203}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00523CDF" w:rsidRDefault="00C16B6E" w:rsidP="00C16B6E">
           <w:pPr>
             <w:pStyle w:val="062981E434AF4EA28303441C46520508"/>
           </w:pPr>
           <w:r w:rsidRPr="008016D7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -31937,239 +30922,247 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8709EEE-4253-4741-8157-EFB9FF37B485}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007A7576" w:rsidRDefault="007A7576" w:rsidP="007A7576">
           <w:pPr>
             <w:pStyle w:val="AD5BFE6792004628923AC2AAF917CED7"/>
           </w:pPr>
           <w:r w:rsidRPr="00725A1E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C16B6E"/>
     <w:rsid w:val="00052145"/>
     <w:rsid w:val="00081C30"/>
     <w:rsid w:val="000A7B0D"/>
     <w:rsid w:val="000D3E2D"/>
     <w:rsid w:val="000E35F7"/>
+    <w:rsid w:val="00146567"/>
     <w:rsid w:val="00147284"/>
     <w:rsid w:val="001C77DB"/>
     <w:rsid w:val="001D3E45"/>
     <w:rsid w:val="00211E55"/>
     <w:rsid w:val="00241DB4"/>
     <w:rsid w:val="002D4355"/>
     <w:rsid w:val="002E6832"/>
     <w:rsid w:val="003212EC"/>
     <w:rsid w:val="003A4CC8"/>
     <w:rsid w:val="00441AF1"/>
     <w:rsid w:val="0045520A"/>
+    <w:rsid w:val="00475F19"/>
     <w:rsid w:val="00493B28"/>
     <w:rsid w:val="00515483"/>
     <w:rsid w:val="00523CDF"/>
     <w:rsid w:val="005544D9"/>
     <w:rsid w:val="00562AE3"/>
     <w:rsid w:val="00592066"/>
     <w:rsid w:val="006102E5"/>
     <w:rsid w:val="00631551"/>
     <w:rsid w:val="006439C6"/>
     <w:rsid w:val="0067152F"/>
     <w:rsid w:val="00685E93"/>
     <w:rsid w:val="00695223"/>
     <w:rsid w:val="007225AF"/>
     <w:rsid w:val="00767375"/>
     <w:rsid w:val="007A7576"/>
     <w:rsid w:val="007F0AD9"/>
     <w:rsid w:val="0082376B"/>
     <w:rsid w:val="00826B4F"/>
     <w:rsid w:val="00845077"/>
     <w:rsid w:val="008F0AED"/>
     <w:rsid w:val="009259AC"/>
     <w:rsid w:val="009532DD"/>
+    <w:rsid w:val="009B0CCD"/>
     <w:rsid w:val="009E6C72"/>
+    <w:rsid w:val="00A17960"/>
     <w:rsid w:val="00A57026"/>
     <w:rsid w:val="00A71DB3"/>
+    <w:rsid w:val="00A857B8"/>
     <w:rsid w:val="00AC01FA"/>
     <w:rsid w:val="00AD71D4"/>
     <w:rsid w:val="00C16B6E"/>
+    <w:rsid w:val="00C30375"/>
     <w:rsid w:val="00C5133B"/>
     <w:rsid w:val="00C645D7"/>
     <w:rsid w:val="00D06BF0"/>
     <w:rsid w:val="00D12DDB"/>
     <w:rsid w:val="00D75E0E"/>
     <w:rsid w:val="00DA2F2F"/>
     <w:rsid w:val="00DE3D5D"/>
     <w:rsid w:val="00E24C34"/>
     <w:rsid w:val="00E55F1D"/>
     <w:rsid w:val="00E842AF"/>
     <w:rsid w:val="00EE64B5"/>
     <w:rsid w:val="00F47574"/>
     <w:rsid w:val="00F67C81"/>
     <w:rsid w:val="00F86D28"/>
     <w:rsid w:val="00FB6839"/>
     <w:rsid w:val="00FE261D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33229,51 +32222,51 @@
     <w:name w:val="E4CBCB5C57284F949C857966B0C049AE"/>
     <w:rsid w:val="007A7576"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD5BFE6792004628923AC2AAF917CED7">
     <w:name w:val="AD5BFE6792004628923AC2AAF917CED7"/>
     <w:rsid w:val="007A7576"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -33513,78 +32506,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02c73a0089642de45352b049d4560e99" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -33816,128 +32796,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67354EF5-67D5-4CFF-BABE-CCBB65CFC640}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA238C88-D510-4C1E-AA45-4D5E40EE9958}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C831FCAC-B116-4B03-89C1-B0CF39E2BE3A}">
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE3167E8-A5EE-428F-8657-3A0D617A70B3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C9B89E5-F468-4F7E-B4C0-B41FD02A8CAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C831FCAC-B116-4B03-89C1-B0CF39E2BE3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
+    <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>12821</Words>
-  <Characters>71029</Characters>
+  <Words>12514</Words>
+  <Characters>71336</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>294</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>594</Lines>
+  <Paragraphs>167</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>WRP DOCUMENTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>USDA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>83556</CharactersWithSpaces>
+  <CharactersWithSpaces>83683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>WRP DOCUMENTS</dc:title>
   <dc:subject/>
   <dc:creator>Lynn.Marotta</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5494836E8AEFD4C8E68BF3674A42DDF</vt:lpwstr>
   </property>