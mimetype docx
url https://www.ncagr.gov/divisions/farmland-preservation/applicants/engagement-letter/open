--- v0 (2025-10-04)
+++ v1 (2026-07-27)
@@ -826,74 +826,140 @@
         <w:t>5. Grant Application Submission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47492228" w14:textId="6222FEB0" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The [Entity Name] and the Landowner(s) hereby agree to collaborate on the submission of a grant application to the North Carolina Agricultural Development and Farmland Preservation Trust Fund for funding to support the placement of an agricultural conservation easement on the Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71446CB0" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54E73BEA" w14:textId="13AB8657" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
+    <w:p w14:paraId="54E73BEA" w14:textId="13AB8657" w:rsidR="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Landowner(s) are required to complete the required Title and Environmental Prescreens in the grant application. The Landowner(s) agree to complete the prescreens to the best of their ability and knowledge, and knowingly providing false information will result in termination of this Agreement, and if a grant is awarded, the Landowner(s) shall be responsible for reimbursing all grant funds expended up to the </w:t>
       </w:r>
       <w:r w:rsidR="00EA6081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ate of termination, including any associated costs or penalties incurred by the non-terminating party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F19F301" w14:textId="77777777" w:rsidR="00857CCD" w:rsidRDefault="00857CCD" w:rsidP="006D6055">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BC59C62" w14:textId="35F32670" w:rsidR="00857CCD" w:rsidRPr="006D6055" w:rsidRDefault="00857CCD" w:rsidP="006D6055">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Landowner(s) agree to donate </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B1534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B1534C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the conservation easement purchase value</w:t>
+      </w:r>
+      <w:r w:rsidR="00815DF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an in-kind donation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652B5533" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BB02508" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -968,69 +1034,69 @@
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The [Entity Name] will be the awardee of the grant contract and responsible for all required outputs and deliverables in the grant contract. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577A1D80" w14:textId="1544E8C6" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The Landowner(s) are responsible for payment to a qualified appraiser who will complete a qualified appraisal in accordance with the terms and conditions of the grant contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EFD5AF" w14:textId="0E990C28" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
+    <w:p w14:paraId="35003DBE" w14:textId="1F53F70D" w:rsidR="00DE330D" w:rsidRPr="00DE330D" w:rsidRDefault="006D6055" w:rsidP="00DE330D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The [Entity Name] will serve as the easement-holding entity responsible for monitoring and enforcing the terms of the easement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592ECF75" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
+    <w:p w14:paraId="03DFA2E4" w14:textId="77777777" w:rsidR="007602D5" w:rsidRPr="006D6055" w:rsidRDefault="007602D5" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13E567E7" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7. Commitment to Proceed and Termination Consequences</w:t>
       </w:r>
     </w:p>
@@ -1075,51 +1141,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8. Termination Without Consequences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4130FFCF" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If no grant funds are expended or if the grant application is not awarded, the parties may mutually agree to terminate this Agreement without any financial or legal consequences to either party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20781B48" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD2809E" w14:textId="77777777" w:rsidR="006D6055" w:rsidRPr="006D6055" w:rsidRDefault="006D6055" w:rsidP="006D6055">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1462,87 +1527,100 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1599438017">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2tDAxMzEyMTQxNrIwNTVU0lEKTi0uzszPAykwrAUA5xObOiwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2tDAxMzEyMTQxNrIwNTVU0lEKTi0uzszPAykwqgUAJEC2ESwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006D6055"/>
+    <w:rsid w:val="00000A80"/>
     <w:rsid w:val="00057987"/>
     <w:rsid w:val="000764D9"/>
     <w:rsid w:val="00194056"/>
     <w:rsid w:val="00271FC6"/>
     <w:rsid w:val="0029301D"/>
     <w:rsid w:val="003D6A89"/>
     <w:rsid w:val="003F3EC0"/>
     <w:rsid w:val="0040096D"/>
     <w:rsid w:val="004C484F"/>
     <w:rsid w:val="00504EC7"/>
+    <w:rsid w:val="005F00FF"/>
     <w:rsid w:val="005F2DFB"/>
     <w:rsid w:val="006D6055"/>
+    <w:rsid w:val="007602D5"/>
+    <w:rsid w:val="007B7144"/>
+    <w:rsid w:val="00815DF5"/>
+    <w:rsid w:val="00857CCD"/>
+    <w:rsid w:val="009B3E2A"/>
+    <w:rsid w:val="00AB2B2C"/>
     <w:rsid w:val="00B000D8"/>
+    <w:rsid w:val="00B1534C"/>
     <w:rsid w:val="00B433C8"/>
     <w:rsid w:val="00B90B87"/>
+    <w:rsid w:val="00BA3CAD"/>
+    <w:rsid w:val="00BD29C6"/>
+    <w:rsid w:val="00DE330D"/>
     <w:rsid w:val="00E239F6"/>
     <w:rsid w:val="00EA6081"/>
+    <w:rsid w:val="00EB4BA2"/>
     <w:rsid w:val="00F75A1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2457,50 +2535,127 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="006D6055"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006D6055"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B7144"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B7144"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B7144"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B7144"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B7144"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B7144"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -2779,52 +2934,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30c88f6d7cf1e50b5be0c76fa1c64eba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -3079,104 +3234,104 @@
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D78A8996-1493-4A84-93BA-1EBC910EE24C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2746F900-C864-46D1-A772-73271CD0D267}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B5FFA73-653F-4118-A892-5732614EED9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9DB9325-3913-4E6B-9547-DCDF9D975102}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>773</Words>
-  <Characters>4408</Characters>
+  <Words>789</Words>
+  <Characters>4503</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5171</CharactersWithSpaces>
+  <CharactersWithSpaces>5282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Davis, Evan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>112b9a21-f869-4d6b-bc30-ad2c87e53d59</vt:lpwstr>
   </property>