--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/Allison Rodriguez/Cycle 19/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/Allison Rodriguez/Cycle 20/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="355" documentId="8_{916A006E-C305-4587-BAA0-ED7B97A228CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B3718C4-6CCC-4FC6-AEA1-B5D9C6700A99}"/>
+  <xr:revisionPtr revIDLastSave="398" documentId="8_{916A006E-C305-4587-BAA0-ED7B97A228CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E85201BE-0528-4ED2-87B2-0EE52DE8CACE}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="192" windowWidth="20712" windowHeight="11676" firstSheet="2" activeTab="6" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
+    <workbookView xWindow="-22965" yWindow="690" windowWidth="21750" windowHeight="14865" firstSheet="1" activeTab="6" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
   </bookViews>
   <sheets>
     <sheet name="Western" sheetId="1" r:id="rId1"/>
     <sheet name="Northwestern" sheetId="2" r:id="rId2"/>
     <sheet name="Southwestern" sheetId="3" r:id="rId3"/>
     <sheet name="Southeastern" sheetId="4" r:id="rId4"/>
     <sheet name="North Central" sheetId="5" r:id="rId5"/>
     <sheet name="Northeastern" sheetId="6" r:id="rId6"/>
     <sheet name="South Central" sheetId="7" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -260,51 +260,51 @@
   <c r="F16" i="1"/>
   <c r="H16" i="3" l="1"/>
   <c r="I16" i="3" s="1"/>
   <c r="H16" i="4"/>
   <c r="I16" i="4" s="1"/>
   <c r="H16" i="6"/>
   <c r="I16" i="6" s="1"/>
   <c r="H16" i="1"/>
   <c r="I13" i="6"/>
   <c r="I13" i="4"/>
   <c r="I13" i="7"/>
   <c r="H16" i="7"/>
   <c r="I16" i="7" s="1"/>
   <c r="I6" i="6"/>
   <c r="H16" i="5"/>
   <c r="I16" i="5" s="1"/>
   <c r="I6" i="4"/>
   <c r="I6" i="3"/>
   <c r="H16" i="2"/>
   <c r="I16" i="2" s="1"/>
   <c r="D16" i="1"/>
   <c r="E16" i="1"/>
   <c r="G16" i="1"/>
   <c r="C16" i="1"/>
   <c r="B16" i="1"/>
-  <c r="I16" i="1" s="1"/>
+  <c r="I16" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="26">
   <si>
     <t>Line Item</t>
   </si>
   <si>
     <t>ADFP Trust Fund</t>
   </si>
   <si>
     <t>Projected USDA NRCS ALE/RCPP Match</t>
   </si>
   <si>
     <t>Projected Nonprofit Match</t>
   </si>
   <si>
     <t>Projected Landowner Donation</t>
   </si>
   <si>
     <t>Projected County Match</t>
   </si>
   <si>
     <t>Projected Other Match</t>
@@ -1061,51 +1061,51 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA104EC3-482E-409A-B8A3-83BAE8D97893}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
@@ -1167,263 +1167,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>5800</v>
+        <v>6500</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>5800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>3800</v>
+        <v>3900</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>3800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1600</v>
+        <v>1700</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1600</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>3200</v>
+        <v>2700</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3200</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>16300</v>
+        <v>15400</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>16300</v>
+        <v>15400</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>30700</v>
+        <v>30200</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" ref="F16" si="3">SUM(F6:F15)</f>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>30700</v>
+        <v>30200</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -1666,263 +1666,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>5800</v>
+        <v>6500</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>5800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>3800</v>
+        <v>3900</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>3800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>3200</v>
+        <v>2700</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3200</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>12000</v>
+        <v>12800</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>12000</v>
+        <v>12800</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>26300</v>
+        <v>27600</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>26300</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -2059,51 +2059,51 @@
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - Northwestern Region
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{046F9260-7153-42AD-8C66-E3291D659D84}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A2" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
@@ -2165,263 +2165,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>5800</v>
+        <v>6500</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>5800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>3800</v>
+        <v>3900</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>3800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>3200</v>
+        <v>2700</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3200</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>14500</v>
+        <v>15800</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>14500</v>
+        <v>15800</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>28800</v>
+        <v>30600</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>28800</v>
+        <v>30600</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -2558,51 +2558,51 @@
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - Southwestern Region
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A422098-E413-45F2-AC84-A2B15FB616E4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
@@ -2664,106 +2664,106 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>6100</v>
+        <v>7200</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>6100</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>4100</v>
+        <v>4600</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>4100</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1500</v>
+        <v>2800</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
@@ -2807,120 +2807,120 @@
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>11800</v>
+        <v>13000</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>11800</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>26700</v>
+        <v>30800</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>26700</v>
+        <v>30800</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -3057,51 +3057,51 @@
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - Southeastern Region
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16E6B9F0-468E-4DB3-81C4-352776E28B53}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
@@ -3163,263 +3163,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>7000</v>
+        <v>9800</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>7000</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>5600</v>
+        <v>6800</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>5600</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1500</v>
+        <v>1900</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>3200</v>
+        <v>2700</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3200</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>11800</v>
+        <v>12600</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>11800</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>29100</v>
+        <v>33800</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>29100</v>
+        <v>33800</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -3556,51 +3556,51 @@
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="A19:I19"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - North Central Region
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{160B72A4-1053-493D-BC09-E386B4288579}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
@@ -3662,263 +3662,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>8200</v>
+        <v>8700</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>8200</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>4400</v>
+        <v>4300</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>4400</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1600</v>
+        <v>1800</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1600</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>3600</v>
+        <v>3500</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>11800</v>
+        <v>12600</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>11800</v>
+        <v>12600</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>29600</v>
+        <v>30900</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>29600</v>
+        <v>30900</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="24"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -4161,263 +4161,263 @@
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6">
         <f>SUM(D6:G6)</f>
         <v>0</v>
       </c>
       <c r="I6" s="6">
         <f t="shared" ref="I6:I16" si="0">H6+B6</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="5">
-        <v>8700</v>
+        <v>9300</v>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
         <f t="shared" si="0"/>
-        <v>8700</v>
+        <v>9300</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="5">
-        <v>4600</v>
+        <v>4000</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
         <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>4600</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="7">
-        <v>1500</v>
+        <v>1700</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11">
         <v>0</v>
       </c>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="6">
         <f>SUM(C10:G10)</f>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="5">
-        <v>4700</v>
+        <v>3700</v>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="G11" s="5"/>
       <c r="H11" s="6">
         <f>SUM(D11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>4700</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="7">
-        <v>13700</v>
+        <v>14200</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
         <f>SUM(D14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>13700</v>
+        <v>14200</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8">
         <f t="shared" ref="B16:G16" si="2">SUM(B6:B15)</f>
-        <v>33200</v>
+        <v>32900</v>
       </c>
       <c r="C16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="G16" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <f>SUM(H6:H15)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>33200</v>
+        <v>32900</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="18" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="21"/>
       <c r="C18" s="28" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="29"/>
       <c r="E18" s="12">
         <f>B18+(B18*0.05)</f>
         <v>0</v>
       </c>
       <c r="F18" s="12">
         <f>B18-(B18*0.05)</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="64.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="25" t="s">
         <v>22</v>
       </c>
@@ -4559,82 +4559,82 @@
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - South Central Region
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <SharedWithUsers xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="56ad977b-6cba-4d16-971c-01180e0d0515" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30c88f6d7cf1e50b5be0c76fa1c64eba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -4867,71 +4867,71 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C3FEA-C179-4873-9743-8851093806C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{623AA8D1-94CD-4DB9-B61A-24F7986AC84F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F20C890-5411-441D-8AEB-10E02487E1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">