--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -742,52 +742,52 @@
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Bold"&amp;14Local AGZ Budget Template - (AGZ Name) - (Grantee)&amp;RDate Created: 
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30c88f6d7cf1e50b5be0c76fa1c64eba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1050,67 +1050,51 @@
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="56ad977b-6cba-4d16-971c-01180e0d0515" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DB2A927-1A4A-46D6-85B1-B28CA1CB92D0}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E8BCC35-6D19-4729-99A3-6CAC452D1065}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C3FEA-C179-4873-9743-8851093806C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>