--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -1609,52 +1609,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30c88f6d7cf1e50b5be0c76fa1c64eba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1913,67 +1913,51 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3EEB4F9-5DC3-408C-A08F-138B9778C019}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{726B12D2-E0D6-44AB-AD48-0EF152E0A94F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>VAD</vt:lpstr>
       <vt:lpstr>FPP</vt:lpstr>
       <vt:lpstr>CCSS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>