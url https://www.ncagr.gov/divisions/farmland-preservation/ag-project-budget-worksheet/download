--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -7,56 +7,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/1. Applications and Contracts/25-28 Cycle 19/Documents for Website - 2025/For Review/Agricultural Development Projects/Budget/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/Allison Rodriguez/Cycle 19/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="55" documentId="8_{DE2EA281-1AD4-4B17-9698-8F0D7E19CF90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{004D5881-5F0B-411D-9F26-D05C44A0DB6D}"/>
+  <xr:revisionPtr revIDLastSave="37" documentId="8_{DE2EA281-1AD4-4B17-9698-8F0D7E19CF90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FEEF6BED-D718-4085-ABA4-87141251C2B2}"/>
   <bookViews>
-    <workbookView xWindow="1344" yWindow="492" windowWidth="18252" windowHeight="11616" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
+    <workbookView xWindow="1536" yWindow="1536" windowWidth="17280" windowHeight="8880" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E2" i="1" l="1"/>
   <c r="F2" i="1" s="1"/>
@@ -133,82 +133,75 @@
     <t>Consultant and Specialized Services</t>
   </si>
   <si>
     <t>Personnel and Administrative</t>
   </si>
   <si>
     <t>Office Supplies</t>
   </si>
   <si>
     <t>Printing and Binding</t>
   </si>
   <si>
     <t>Promotional Materials</t>
   </si>
   <si>
     <t>Workshops and Conferences</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -217,99 +210,93 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -588,54 +575,54 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA104EC3-482E-409A-B8A3-83BAE8D97893}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G17"/>
+  <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="80" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.109375" customWidth="1"/>
     <col min="2" max="2" width="18.6640625" customWidth="1"/>
     <col min="3" max="3" width="18.77734375" customWidth="1"/>
     <col min="4" max="6" width="14.5546875" customWidth="1"/>
     <col min="7" max="7" width="46.77734375" customWidth="1"/>
     <col min="8" max="8" width="15.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
@@ -840,108 +827,98 @@
       <c r="A13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="8">
         <f t="shared" ref="B13:D13" si="2">SUM(B2:B12)</f>
         <v>0</v>
       </c>
       <c r="C13" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="D13" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <f t="shared" ref="E13:F13" si="3">SUM(E2:E12)</f>
         <v>0</v>
       </c>
       <c r="F13" s="8">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G13" s="8"/>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Arial,Bold"&amp;14Projects Budget Worksheet - (Name of Project) - (Grantee)
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="30c88f6d7cf1e50b5be0c76fa1c64eba">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -1174,93 +1151,77 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C3FEA-C179-4873-9743-8851093806C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBFD63BB-D1E6-4731-82BA-954FDEFCFBE1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43688D7C-686C-4051-BCB7-F601FF141A40}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>