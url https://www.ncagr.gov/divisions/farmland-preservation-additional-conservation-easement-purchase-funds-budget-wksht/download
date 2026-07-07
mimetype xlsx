--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -1,315 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/Allison Rodriguez/Cycle 19/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/AGR-ADFP-SD-Everyone/Shared Documents/General/1. Applications and Contracts/27-29 Cycle 20/Application Building/Drafts/Additional Easement Funds/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="355" documentId="8_{916A006E-C305-4587-BAA0-ED7B97A228CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B3718C4-6CCC-4FC6-AEA1-B5D9C6700A99}"/>
+  <xr:revisionPtr revIDLastSave="440" documentId="8_{916A006E-C305-4587-BAA0-ED7B97A228CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{77CE7B87-8BAA-4BC3-AA1C-F033E07B3B90}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="192" windowWidth="20712" windowHeight="11676" firstSheet="2" activeTab="6" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
+    <workbookView xWindow="28680" yWindow="-5400" windowWidth="29040" windowHeight="15720" xr2:uid="{F3EB70A2-FCCE-437F-AD59-5812D8D1811E}"/>
   </bookViews>
   <sheets>
-    <sheet name="Western" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="South Central" sheetId="7" r:id="rId7"/>
+    <sheet name="Additional Funds Request" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F18" i="1" l="1"/>
-[...162 lines deleted...]
-  <c r="I6" i="2" s="1"/>
+  <c r="I23" i="1" l="1"/>
+  <c r="H23" i="1"/>
+  <c r="H16" i="1"/>
+  <c r="I16" i="1" s="1"/>
   <c r="H15" i="1"/>
   <c r="I15" i="1" s="1"/>
-  <c r="H14" i="1"/>
-  <c r="I14" i="1" s="1"/>
+  <c r="H13" i="1"/>
+  <c r="I13" i="1" s="1"/>
   <c r="H12" i="1"/>
   <c r="I12" i="1" s="1"/>
   <c r="H11" i="1"/>
   <c r="I11" i="1" s="1"/>
-  <c r="H10" i="1"/>
-[...2 lines deleted...]
-  <c r="I7" i="1" s="1"/>
   <c r="H8" i="1"/>
   <c r="I8" i="1" s="1"/>
   <c r="H9" i="1"/>
   <c r="I9" i="1" s="1"/>
-  <c r="H13" i="1"/>
-[...28 lines deleted...]
-  <c r="I16" i="1" s="1"/>
+  <c r="H10" i="1"/>
+  <c r="I10" i="1" s="1"/>
+  <c r="H14" i="1"/>
+  <c r="I14" i="1" s="1"/>
+  <c r="H7" i="1"/>
+  <c r="I7" i="1" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="H17" i="1" l="1"/>
+  <c r="D17" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="B17" i="1"/>
+  <c r="I17" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="26">
   <si>
     <t>Line Item</t>
   </si>
   <si>
     <t>ADFP Trust Fund</t>
   </si>
   <si>
     <t>Projected USDA NRCS ALE/RCPP Match</t>
   </si>
   <si>
     <t>Projected Nonprofit Match</t>
   </si>
   <si>
     <t>Projected Landowner Donation</t>
   </si>
   <si>
     <t>Projected County Match</t>
   </si>
   <si>
     <t>Projected Other Match</t>
   </si>
   <si>
     <t>Match Total</t>
   </si>
   <si>
@@ -338,440 +146,330 @@
       <t>(Recording Fee, Title Insurance)</t>
     </r>
   </si>
   <si>
     <t>Easement Purchase</t>
   </si>
   <si>
     <t>Environmental Assessment / Audit</t>
   </si>
   <si>
     <t>Personnel / Administrative</t>
   </si>
   <si>
     <t>Stewardship Endowment</t>
   </si>
   <si>
     <t>Survey</t>
   </si>
   <si>
     <t>Travel</t>
   </si>
   <si>
     <t xml:space="preserve">Totals </t>
   </si>
   <si>
-    <t>Easement Size (Acres)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Allowable acreage variance: </t>
+    <t xml:space="preserve">Farm Name: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Applicant Organization: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">County of Farm: </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Notes</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">: Cost average maximums for the region have been entered - if you wish to request </t>
+      <t>: Enter the current easement contract budget in Section 1 of template below. In Section 2, enter the projected new easement purchase line based on the current appraisal.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: In Section 2, enter the projected</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>LESS</t>
+      <t xml:space="preserve"> new </t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
+        <sz val="12"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> funds please adjust. Stewardship endowment funds are a maximum of three (3) percent of the final ADFP Trust Fund easement purchase value. If requesting stewardship endowment grant funds, there </t>
+      <t xml:space="preserve">easement purchase line based on the current (updated) appraisal. </t>
     </r>
-    <r>
-[...26 lines deleted...]
-    <t xml:space="preserve">County of Farm: </t>
+  </si>
+  <si>
+    <t>Total Easement Value</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="#,##0.000"/>
-    <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...98 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1029,3612 +727,498 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA104EC3-482E-409A-B8A3-83BAE8D97893}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I23"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A4" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.44140625" customWidth="1"/>
     <col min="2" max="2" width="14.88671875" customWidth="1"/>
     <col min="3" max="3" width="16.33203125" customWidth="1"/>
     <col min="4" max="4" width="14.33203125" customWidth="1"/>
     <col min="5" max="7" width="14.5546875" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A2" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+    </row>
+    <row r="3" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A3" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+    </row>
+    <row r="5" spans="1:9" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="27"/>
-[...38 lines deleted...]
-      <c r="B5" s="1" t="s">
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+    </row>
+    <row r="6" spans="1:9" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="I6" s="1" t="s">
         <v>8</v>
-      </c>
-[...17 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6">
         <f>SUM(D7:G7)</f>
         <v>0</v>
       </c>
       <c r="I7" s="6">
-        <f t="shared" si="0"/>
-        <v>5800</v>
+        <f t="shared" ref="I7:I17" si="0">H7+B7</f>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="B8" s="5"/>
       <c r="C8" s="4"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="6">
-        <f t="shared" ref="H8:H13" si="1">SUM(D8:G8)</f>
+        <f>SUM(D8:G8)</f>
         <v>0</v>
       </c>
       <c r="I8" s="6">
         <f t="shared" si="0"/>
-        <v>3800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="B9" s="5"/>
       <c r="C9" s="4"/>
-      <c r="D9" s="7"/>
-      <c r="E9" s="7"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="6">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="H9:H14" si="1">SUM(D9:G9)</f>
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <f t="shared" si="0"/>
-        <v>1600</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A10" s="10" t="s">
-[...9 lines deleted...]
-      <c r="G10" s="11"/>
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
       <c r="H10" s="6">
-        <f>SUM(C10:G10)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A11" s="2" t="s">
-[...9 lines deleted...]
-      <c r="G11" s="5"/>
+      <c r="A11" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11">
+        <v>0</v>
+      </c>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
       <c r="H11" s="6">
-        <f>SUM(D11:G11)</f>
+        <f>SUM(C11:G11)</f>
         <v>0</v>
       </c>
       <c r="I11" s="6">
         <f t="shared" si="0"/>
-        <v>3200</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B12" s="4"/>
+        <v>14</v>
+      </c>
+      <c r="B12" s="5"/>
       <c r="C12" s="4"/>
-      <c r="D12" s="7"/>
-      <c r="E12" s="7"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="6">
         <f>SUM(D12:G12)</f>
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B13" s="7"/>
+        <v>15</v>
+      </c>
+      <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="6">
-        <f t="shared" si="1"/>
+        <f>SUM(D13:G13)</f>
         <v>0</v>
       </c>
       <c r="I13" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B14" s="7"/>
       <c r="C14" s="4"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="6">
-        <f>SUM(D14:G14)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <f t="shared" si="0"/>
-        <v>16300</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B15" s="4"/>
+        <v>17</v>
+      </c>
+      <c r="B15" s="7"/>
       <c r="C15" s="4"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="6">
         <f>SUM(D15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.3">
-      <c r="A16" s="3" t="s">
-[...27 lines deleted...]
-        <f>SUM(H6:H15)</f>
+      <c r="A16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="6">
+        <f>SUM(D16:G16)</f>
         <v>0</v>
       </c>
       <c r="I16" s="6">
         <f t="shared" si="0"/>
-        <v>30700</v>
-[...152 lines deleted...]
-      <c r="H32" s="19"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" ref="B17:G17" si="2">SUM(B7:B16)</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="8">
+        <f t="shared" ref="F17" si="3">SUM(F7:F16)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H17" s="9">
+        <f>SUM(H7:H16)</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="13"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="14"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="16"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" s="13"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="16"/>
+    </row>
+    <row r="21" spans="1:9" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+    </row>
+    <row r="22" spans="1:9" ht="39.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="6">
+        <f>SUM(C23:G23)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="6">
+        <f>H23+B23</f>
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="5">
-    <mergeCell ref="C18:D18"/>
-    <mergeCell ref="A19:I19"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:I3"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A21:I21"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Budget Worksheet - Western Region
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14Conservation Easement Additional Funds Budget Worksheet 
 &amp;RDate Created:</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2992 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...30 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9593633b1aa74c2a3758ea6175fd1e75" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5494836E8AEFD4C8E68BF3674A42DDF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6fdb2d664b7a3b2f521d5fc1894c1a9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xmlns:ns3="56ad977b-6cba-4d16-971c-01180e0d0515" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67b4a7fa7a8ceae7463aae60cfefce35" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <xsd:import namespace="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -4866,114 +1450,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="56ad977b-6cba-4d16-971c-01180e0d0515" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="56ad977b-6cba-4d16-971c-01180e0d0515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C3FEA-C179-4873-9743-8851093806C4}">
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{623AA8D1-94CD-4DB9-B61A-24F7986AC84F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F20C890-5411-441D-8AEB-10E02487E1A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
     <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{076C3FEA-C179-4873-9743-8851093806C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f6642ae0-1cfd-44e2-ac86-9baaceb4c3eb"/>
+    <ds:schemaRef ds:uri="56ad977b-6cba-4d16-971c-01180e0d0515"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9F3D6F6-52F1-4C6B-A16E-3D7730B31271}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
-[...6 lines deleted...]
-      <vt:lpstr>South Central</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Additional Funds Request</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dewitt Hardee</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>